--- v1 (2026-03-06)
+++ v2 (2026-04-27)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C8FBAAC" w14:textId="77777777" w:rsidR="001B015C" w:rsidRPr="00D833A6" w:rsidRDefault="00B92371" w:rsidP="001B015C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EF376B7" wp14:editId="4D1E1555">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EF376B7" wp14:editId="26E52E5A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-361950</wp:posOffset>
+                  <wp:posOffset>-504825</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-666750</wp:posOffset>
+                  <wp:posOffset>-542925</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="409575" cy="1051560"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1298081728" name="Textfeld 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="409575" cy="1051560"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
@@ -120,51 +120,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="2EF376B7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textfeld 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-28.5pt;margin-top:-52.5pt;width:32.25pt;height:82.8pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCY+Gj14QEAAKQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDpFmNOEXXosOA&#10;bh3Q7QNkWbKF2aJGKbHz96PkNM2227CLIJH043vk8/ZmGnp2UOgN2IoXi5wzZSU0xrYV//7t4d17&#10;znwQthE9WFXxo/L8Zvf2zXZ0pVpCB32jkBGI9eXoKt6F4Mos87JTg/ALcMpSUgMOItAT26xBMRL6&#10;0GfLPL/KRsDGIUjlPUXv5yTfJXytlQxPWnsVWF9x4hbSiems45nttqJsUbjOyBMN8Q8sBmEsNT1D&#10;3Ysg2B7NX1CDkQgedFhIGDLQ2kiVNJCaIv9DzXMnnEpaaDjencfk/x+s/HJ4dl+RhekDTLTAJMK7&#10;R5A/PLNw1wnbqltEGDslGmpcxJFlo/Pl6dM4al/6CFKPn6GhJYt9gAQ0aRziVEgnI3RawPE8dDUF&#10;Jim4yq/XmzVnklJFvi7WV2krmShfvnbow0cFA4uXiiMtNaGLw6MPkY0oX0piMwsPpu/TYnv7W4AK&#10;YySxj4Rn6mGqJ6qOKmpojqQDYfYJ+Zou8VxuiPtINqm4/7kXqDjrP1kax3WxWkVfpcdqvVnSAy8z&#10;9WVGWNkBuS9wNl/vwuzFvUPTdtRsXoCFWxqhNkndK7ETdbJCEn2ybfTa5TtVvf5cu18AAAD//wMA&#10;UEsDBBQABgAIAAAAIQDHBISd4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcWrugpCjEqRCISlxQG+DAzYmXJCJeh9ht0r9nOZXbjHY0+ybfzK4XRxxD50nDaqlAINXedtRo&#10;eH97XtyBCNGQNb0n1HDCAJvi8iI3mfUT7fFYxkZwCYXMaGhjHDIpQ92iM2HpByS+ffnRmch2bKQd&#10;zcTlrpc3SqXSmY74Q2sGfGyx/i4PTsNH9Xrq98Ptp+qml928/dmVT9tG6+ur+eEeRMQ5nsPwh8/o&#10;UDBT5Q9kg+g1LJI1b4ksViphxZF1AqLSkKoUZJHL/wuKXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCY+Gj14QEAAKQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDHBISd4AAAAAkBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="Textfeld 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-39.75pt;margin-top:-42.75pt;width:32.25pt;height:82.8pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCY+Gj14QEAAKQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDpFmNOEXXosOA&#10;bh3Q7QNkWbKF2aJGKbHz96PkNM2227CLIJH043vk8/ZmGnp2UOgN2IoXi5wzZSU0xrYV//7t4d17&#10;znwQthE9WFXxo/L8Zvf2zXZ0pVpCB32jkBGI9eXoKt6F4Mos87JTg/ALcMpSUgMOItAT26xBMRL6&#10;0GfLPL/KRsDGIUjlPUXv5yTfJXytlQxPWnsVWF9x4hbSiems45nttqJsUbjOyBMN8Q8sBmEsNT1D&#10;3Ysg2B7NX1CDkQgedFhIGDLQ2kiVNJCaIv9DzXMnnEpaaDjencfk/x+s/HJ4dl+RhekDTLTAJMK7&#10;R5A/PLNw1wnbqltEGDslGmpcxJFlo/Pl6dM4al/6CFKPn6GhJYt9gAQ0aRziVEgnI3RawPE8dDUF&#10;Jim4yq/XmzVnklJFvi7WV2krmShfvnbow0cFA4uXiiMtNaGLw6MPkY0oX0piMwsPpu/TYnv7W4AK&#10;YySxj4Rn6mGqJ6qOKmpojqQDYfYJ+Zou8VxuiPtINqm4/7kXqDjrP1kax3WxWkVfpcdqvVnSAy8z&#10;9WVGWNkBuS9wNl/vwuzFvUPTdtRsXoCFWxqhNkndK7ETdbJCEn2ybfTa5TtVvf5cu18AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCkTOGf4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcUjugQAhxKgSiEhfUBjhwc2KTRNjrELtN+vdsT3Cb0T7NzpTrxVl2MFMYPEpIVwKYwdbrATsJ&#10;72/PSQ4sRIVaWY9GwtEEWFfnZ6UqtJ9xZw517BiFYCiUhD7GseA8tL1xKqz8aJBuX35yKpKdOq4n&#10;NVO4s/xKiBvu1ID0oVejeexN+13vnYSP5vVod+P1pxjml+2y+dnWT5tOysuL5eEeWDRL/IPhVJ+q&#10;Q0WdGr9HHZiVkNzeZYSSyDMSRCRpRusaCblIgVcl/z+h+gUAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCY+Gj14QEAAKQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCkTOGf4AAAAAoBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                   <w:txbxContent>
                     <w:p w14:paraId="6E03CB2D" w14:textId="77777777" w:rsidR="00B92371" w:rsidRPr="00584CC5" w:rsidRDefault="00B92371" w:rsidP="00B92371">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00584CC5">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                         <w:t>! VERTRAULICH !</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
@@ -883,314 +883,735 @@
         </w:rPr>
         <w:t>Voraus</w:t>
       </w:r>
       <w:r w:rsidR="004C5770">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00046EE8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>setzungen passt und nicht in Leipzig, Landkreis Leipzig oder dem Landkreis Nordsachsen liegt</w:t>
       </w:r>
       <w:r w:rsidR="004C5770">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A0FE8E" w14:textId="77777777" w:rsidR="00D81FCA" w:rsidRPr="00046EE8" w:rsidRDefault="00046EE8" w:rsidP="00D81FCA">
+    <w:p w14:paraId="01A0FE8E" w14:textId="285CBD49" w:rsidR="00D81FCA" w:rsidRPr="00046EE8" w:rsidRDefault="00027E1A" w:rsidP="00D81FCA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="842"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="101" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidRPr="00C876AE">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36833878" wp14:editId="3D3A51C8">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3810</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>2936587</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6153150" cy="5775613"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="4" name="Grafik 3">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA84FEC3-A2D4-761F-79D7-ED3FE1E80AA3}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="Grafik 3">
+                      <a:extLst>
+                        <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                          <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA84FEC3-A2D4-761F-79D7-ED3FE1E80AA3}"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6153764" cy="5776189"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dieses</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:spacing w:val="5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Formular</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ist</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>bei</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Erfüllung</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>einer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>dieser</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Varianten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nicht</w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00046EE8">
+      <w:r w:rsidR="00046EE8" w:rsidRPr="00046EE8">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>auszufüllen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DEF25F" w14:textId="0A187949" w:rsidR="00D81FCA" w:rsidRDefault="00FA7937" w:rsidP="00D81FCA">
+    <w:p w14:paraId="03DEF25F" w14:textId="02A25327" w:rsidR="00D81FCA" w:rsidRDefault="00FA7937" w:rsidP="00D81FCA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="842"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="101" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7937">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nur wenn ein Vorhaben in keine der oben genannten Varianten passt, ist die Förderfähigkeit von der Einordnung als „nichtproduktive Investition“ abhängig. Bitte befüllen Sie in diesem Fall dieses Formular ab Seite 2 vollständig und reichen Sie es als Antragsunterlage ein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793C3F71" w14:textId="77777777" w:rsidR="00025760" w:rsidRPr="00025760" w:rsidRDefault="00025760" w:rsidP="00025760">
+    <w:p w14:paraId="793C3F71" w14:textId="440594A5" w:rsidR="00025760" w:rsidRPr="00025760" w:rsidRDefault="00025760" w:rsidP="00025760">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="842"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1118D275" w14:textId="5F1BF388" w:rsidR="00C77AB7" w:rsidRDefault="00025760" w:rsidP="00E23016">
+    <w:p w14:paraId="1118D275" w14:textId="73DE98BA" w:rsidR="00C77AB7" w:rsidRDefault="00C77AB7" w:rsidP="00E23016">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
           <w:tab w:val="left" w:pos="397"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...48 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="0608550C" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD272BA" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D2D4BD" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37D15758" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EC14C7" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E4F69AF" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB03F2C" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7E4890" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28297687" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C80892B" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="344341E3" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C51AE5E" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B727618" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BB91075" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A012C3" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F7857DE" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D5500D" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AFAAD24" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB43FE8" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A644DB9" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C0002F1" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2798CE37" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="299D8200" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="495FC00A" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B8A9EE0" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34421FD4" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D51286" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB5F25E" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="472A94E9" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA04D1C" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C0E6A6" w14:textId="77777777" w:rsidR="00027E1A" w:rsidRDefault="00027E1A" w:rsidP="00E23016">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+          <w:tab w:val="left" w:pos="397"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9729" w:type="dxa"/>
         <w:tblInd w:w="-98" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9729"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C77AB7" w:rsidRPr="004A0C83" w14:paraId="5D70FA0E" w14:textId="77777777" w:rsidTr="00C77AB7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9729" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -8992,61 +9413,61 @@
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00726681" w:rsidSect="00765AC7">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:footnotePr>
         <w:numFmt w:val="lowerLetter"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="lowerLetter"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="243193C2" w14:textId="77777777" w:rsidR="005A3846" w:rsidRDefault="005A3846" w:rsidP="00F604BE">
+    <w:p w14:paraId="4CBD3A99" w14:textId="77777777" w:rsidR="00950F0B" w:rsidRDefault="00950F0B" w:rsidP="00F604BE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="630E84C3" w14:textId="77777777" w:rsidR="005A3846" w:rsidRDefault="005A3846" w:rsidP="00F604BE">
+    <w:p w14:paraId="0315FE5F" w14:textId="77777777" w:rsidR="00950F0B" w:rsidRDefault="00950F0B" w:rsidP="00F604BE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -9151,78 +9572,85 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3BE6926B" w14:textId="0D4C0A15" w:rsidR="00A129C7" w:rsidRPr="00B770CE" w:rsidRDefault="00A129C7" w:rsidP="00A129C7">
+                        <w:p w14:paraId="3BE6926B" w14:textId="7637F454" w:rsidR="00A129C7" w:rsidRPr="00B770CE" w:rsidRDefault="00A129C7" w:rsidP="00A129C7">
                           <w:pPr>
                             <w:pStyle w:val="Vordrucknummer"/>
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B770CE">
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>6</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>2242  0</w:t>
                           </w:r>
+                          <w:r w:rsidR="00027E1A">
+                            <w:rPr>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>3</w:t>
+                          </w:r>
                           <w:r w:rsidR="00BD2EC1">
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
-                            <w:t>1/26</w:t>
+                            <w:t>/26</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00B7044A">
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve">    </w:t>
                           </w:r>
                           <w:bookmarkStart w:id="7" w:name="_Hlk190859493"/>
                           <w:bookmarkStart w:id="8" w:name="_Hlk190859494"/>
                           <w:r w:rsidRPr="00BB1281">
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Seite </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BB1281">
@@ -9344,78 +9772,85 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="094A53BE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textfeld 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-39.9pt;margin-top:-192.75pt;width:27.15pt;height:120.45pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIRlT04QEAAKQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vvgyZ2mNOEXXosOA&#10;7gJ0+wBZlmxjtqhRSuz8/Sg5TbPtbdiLIJH04Tnk8fZmHgd2UOh6MBXPVilnykhoetNW/Pu3hzdX&#10;nDkvTCMGMKriR+X4ze71q+1kS5VDB0OjkBGIceVkK955b8skcbJTo3ArsMpQUgOOwtMT26RBMRH6&#10;OCR5mr5LJsDGIkjlHEXvlyTfRXytlfRftHbKs6HixM3HE+NZhzPZbUXZorBdL080xD+wGEVvqOkZ&#10;6l54wfbY/wU19hLBgfYrCWMCWvdSRQ2kJkv/UPPUCauiFhqOs+cxuf8HKz8fnuxXZH5+DzMtMIpw&#10;9hHkD8cM3HXCtOoWEaZOiYYaZ2FkyWRdefo0jNqVLoDU0ydoaMli7yECzRrHMBXSyQidFnA8D13N&#10;nkkKvi2Kq3TNmaRUts6vN9k6thDl89cWnf+gYGThUnGkpUZ0cXh0PrAR5XNJaGbgoR+GuNjB/Bag&#10;whCJ7APhhbqf65mqg4oamiPpQFh8Qr6mSzjzDXGfyCYVdz/3AhVnw0dD47jOiiL4Kj6K9SanB15m&#10;6suMMLIDcp/nbLne+cWLe4t921GzZQEGbmmEuo/qXoidqJMVouiTbYPXLt+x6uXn2v0CAAD//wMA&#10;UEsDBBQABgAIAAAAIQBfK0GI4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyH&#10;yEjcunSfjNJ0QiAmcZm2AgduaWPaisYpTbZ2/x7vBLfH8qvXj9PNaFtxwt43jhRMJzEIpNKZhioF&#10;728v0RqED5qMbh2hgjN62GTXV6lOjBvogKc8VIJLyCdaQR1Cl0jpyxqt9hPXIfHuy/VWBx77Sppe&#10;D1xuWzmL45W0uiG+UOsOn2osv/OjVfBR7M7toZt/xs3wuh+3P/v8eVspdXszPj6ACDiGvzBc9Fkd&#10;MnYq3JGMF62C6O6e1QPDfL1cguBINLtAwTBdLFYgs1T+/yL7BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAIhGVPThAQAApAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAF8rQYjiAAAADQEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                 <w:txbxContent>
-                  <w:p w14:paraId="3BE6926B" w14:textId="0D4C0A15" w:rsidR="00A129C7" w:rsidRPr="00B770CE" w:rsidRDefault="00A129C7" w:rsidP="00A129C7">
+                  <w:p w14:paraId="3BE6926B" w14:textId="7637F454" w:rsidR="00A129C7" w:rsidRPr="00B770CE" w:rsidRDefault="00A129C7" w:rsidP="00A129C7">
                     <w:pPr>
                       <w:pStyle w:val="Vordrucknummer"/>
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B770CE">
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>6</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>2242  0</w:t>
                     </w:r>
+                    <w:r w:rsidR="00027E1A">
+                      <w:rPr>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>3</w:t>
+                    </w:r>
                     <w:r w:rsidR="00BD2EC1">
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t>1/26</w:t>
+                      <w:t>/26</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00B7044A">
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve">    </w:t>
                     </w:r>
                     <w:bookmarkStart w:id="9" w:name="_Hlk190859493"/>
                     <w:bookmarkStart w:id="10" w:name="_Hlk190859494"/>
                     <w:r w:rsidRPr="00BB1281">
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Seite </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BB1281">
@@ -9884,78 +10319,85 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="395E2338" w14:textId="381D7B69" w:rsidR="00A129C7" w:rsidRPr="00B770CE" w:rsidRDefault="00A129C7" w:rsidP="00A129C7">
+                        <w:p w14:paraId="395E2338" w14:textId="413B57D5" w:rsidR="00A129C7" w:rsidRPr="00B770CE" w:rsidRDefault="00A129C7" w:rsidP="00A129C7">
                           <w:pPr>
                             <w:pStyle w:val="Vordrucknummer"/>
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B770CE">
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>6</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>2242  0</w:t>
                           </w:r>
+                          <w:r w:rsidR="00CC3BCB">
+                            <w:rPr>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>3</w:t>
+                          </w:r>
                           <w:r w:rsidR="00BD2EC1">
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
-                            <w:t>1/26</w:t>
+                            <w:t>/26</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00B7044A">
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve">    </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BB1281">
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Seite </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BB1281">
                             <w:rPr>
                               <w:rStyle w:val="Seitenzahl"/>
@@ -10073,78 +10515,85 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="612090C1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-39.9pt;margin-top:-192.75pt;width:27.15pt;height:120.45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCP1iqI5AEAAKsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviyZGmNOEXXosOA&#10;7gJ0+wBZlm1htqhRSuz8/SjZTbPtbdiLIJLy4Tnk8e5mGnp2VOg0mJJnq5QzZSTU2rQl//7t4c0V&#10;Z84LU4sejCr5STl+s3/9ajfaQuXQQV8rZARiXDHaknfe2yJJnOzUINwKrDJUbAAH4SnENqlRjIQ+&#10;9Emepu+SEbC2CFI5R9n7ucj3Eb9plPRfmsYpz/qSEzcfT4xnFc5kvxNFi8J2Wi40xD+wGIQ21PQM&#10;dS+8YAfUf0ENWiI4aPxKwpBA02ipogZSk6V/qHnqhFVRCw3H2fOY3P+DlZ+PT/YrMj+9h4kWGEU4&#10;+wjyh2MG7jphWnWLCGOnRE2NszCyZLSuWD4No3aFCyDV+AlqWrI4eIhAU4NDmArpZIROCzidh64m&#10;zyQl367XV+mGM0mlbJNfb7NNbCGK568tOv9BwcDCpeRIS43o4vjofGAjiucnoZmBB933cbG9+S1B&#10;D0Mmsg+EZ+p+qiam60VaEFNBfSI5CLNdyN50CWe+JQkjuaXk7udBoOKs/2hoKtfZeh3sFYP1ZptT&#10;gJeV6rIijOyATOg5m693frbkwaJuO2o278HALU2y0VHkC7FFATkial/cGyx3GcdXL//Y/hcAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBfK0GI4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbv&#10;SPyHyEjcunSfjNJ0QiAmcZm2AgduaWPaisYpTbZ2/x7vBLfH8qvXj9PNaFtxwt43jhRMJzEIpNKZ&#10;hioF728v0RqED5qMbh2hgjN62GTXV6lOjBvogKc8VIJLyCdaQR1Cl0jpyxqt9hPXIfHuy/VWBx77&#10;SppeD1xuWzmL45W0uiG+UOsOn2osv/OjVfBR7M7toZt/xs3wuh+3P/v8eVspdXszPj6ACDiGvzBc&#10;9FkdMnYq3JGMF62C6O6e1QPDfL1cguBINLtAwTBdLFYgs1T+/yL7BQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAI/WKojkAQAAqwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAF8rQYjiAAAADQEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                 <w:txbxContent>
-                  <w:p w14:paraId="395E2338" w14:textId="381D7B69" w:rsidR="00A129C7" w:rsidRPr="00B770CE" w:rsidRDefault="00A129C7" w:rsidP="00A129C7">
+                  <w:p w14:paraId="395E2338" w14:textId="413B57D5" w:rsidR="00A129C7" w:rsidRPr="00B770CE" w:rsidRDefault="00A129C7" w:rsidP="00A129C7">
                     <w:pPr>
                       <w:pStyle w:val="Vordrucknummer"/>
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B770CE">
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>6</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>2242  0</w:t>
                     </w:r>
+                    <w:r w:rsidR="00CC3BCB">
+                      <w:rPr>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>3</w:t>
+                    </w:r>
                     <w:r w:rsidR="00BD2EC1">
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t>1/26</w:t>
+                      <w:t>/26</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00B7044A">
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve">    </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BB1281">
                       <w:rPr>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Seite </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BB1281">
                       <w:rPr>
                         <w:rStyle w:val="Seitenzahl"/>
@@ -10251,61 +10700,61 @@
                       <w:rPr>
                         <w:rStyle w:val="Seitenzahl"/>
                         <w:rFonts w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                         <w:lang w:eastAsia="en-US"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="219CBA96" w14:textId="77777777" w:rsidR="005A3846" w:rsidRDefault="005A3846" w:rsidP="00F604BE">
+    <w:p w14:paraId="50414042" w14:textId="77777777" w:rsidR="00950F0B" w:rsidRDefault="00950F0B" w:rsidP="00F604BE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F7D3977" w14:textId="77777777" w:rsidR="005A3846" w:rsidRDefault="005A3846" w:rsidP="00F604BE">
+    <w:p w14:paraId="42F7E116" w14:textId="77777777" w:rsidR="00950F0B" w:rsidRDefault="00950F0B" w:rsidP="00F604BE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6600EECF" w14:textId="77777777" w:rsidR="00B92371" w:rsidRDefault="00B92371" w:rsidP="00B63070">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="4755"/>
         <w:tab w:val="right" w:pos="9690"/>
       </w:tabs>
       <w:ind w:left="-142"/>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -13144,130 +13593,133 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1224295674">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="198516411">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="34356228">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="582567615">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1855727437">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5224" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qWXLJfAjN2jIzXRdGS7s5GI72NMiQM/otv9aV7SwvMvvHLwuv+5EsdGmLfxYbqd6SmsyzDjeXndLQG3YV5GXkQ==" w:salt="g5jzBJkreB3KYiducY2+pA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="7s/EGJV6mXIqBEMOLACk1dcRGQh6ho0GN9/d117f+FnhCrI1LkIb+i5ZFIFJPmI3yQGWld0P3naWXiAdJvSsmA==" w:salt="jAMfYNWir4JAQWPVtYV4VA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="lowerLetter"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="lowerLetter"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00851D59"/>
     <w:rsid w:val="00010A24"/>
     <w:rsid w:val="00012888"/>
     <w:rsid w:val="00014F14"/>
     <w:rsid w:val="00021CE0"/>
     <w:rsid w:val="00025760"/>
+    <w:rsid w:val="00027E1A"/>
     <w:rsid w:val="00030C11"/>
     <w:rsid w:val="00032D3A"/>
     <w:rsid w:val="0004676C"/>
     <w:rsid w:val="00046EE8"/>
     <w:rsid w:val="00047ED6"/>
     <w:rsid w:val="00054EE0"/>
     <w:rsid w:val="00063547"/>
     <w:rsid w:val="00064A9B"/>
     <w:rsid w:val="0007605A"/>
     <w:rsid w:val="000772FC"/>
     <w:rsid w:val="000A20E1"/>
     <w:rsid w:val="000A410A"/>
     <w:rsid w:val="000C533A"/>
     <w:rsid w:val="000D6377"/>
     <w:rsid w:val="000E0E51"/>
     <w:rsid w:val="000F0DF5"/>
     <w:rsid w:val="000F3BD5"/>
     <w:rsid w:val="001015D4"/>
     <w:rsid w:val="00127C94"/>
+    <w:rsid w:val="00140BE6"/>
     <w:rsid w:val="001417E2"/>
     <w:rsid w:val="00156912"/>
     <w:rsid w:val="001569C8"/>
     <w:rsid w:val="001614F8"/>
     <w:rsid w:val="00164790"/>
     <w:rsid w:val="00176A1C"/>
     <w:rsid w:val="00176D52"/>
     <w:rsid w:val="00180304"/>
     <w:rsid w:val="0019263D"/>
     <w:rsid w:val="00195468"/>
     <w:rsid w:val="001A32BA"/>
     <w:rsid w:val="001B015C"/>
     <w:rsid w:val="001B0BFC"/>
     <w:rsid w:val="001D14AB"/>
     <w:rsid w:val="001D789C"/>
     <w:rsid w:val="001E4CE3"/>
     <w:rsid w:val="001E6DA2"/>
     <w:rsid w:val="002012A5"/>
     <w:rsid w:val="00203EB9"/>
     <w:rsid w:val="002236E2"/>
     <w:rsid w:val="00235E8E"/>
     <w:rsid w:val="002367B7"/>
     <w:rsid w:val="00237A01"/>
     <w:rsid w:val="00240E52"/>
     <w:rsid w:val="00241C88"/>
     <w:rsid w:val="00246EDD"/>
     <w:rsid w:val="00252BFC"/>
     <w:rsid w:val="002566A8"/>
     <w:rsid w:val="00257D21"/>
+    <w:rsid w:val="00263128"/>
     <w:rsid w:val="00276E9A"/>
     <w:rsid w:val="00280E5A"/>
     <w:rsid w:val="00297961"/>
     <w:rsid w:val="002A0C42"/>
     <w:rsid w:val="002A0D46"/>
     <w:rsid w:val="002A523E"/>
     <w:rsid w:val="002B551B"/>
     <w:rsid w:val="002B62C2"/>
     <w:rsid w:val="002B785E"/>
     <w:rsid w:val="002C37A6"/>
     <w:rsid w:val="002D1016"/>
     <w:rsid w:val="002E0098"/>
     <w:rsid w:val="002E1C75"/>
     <w:rsid w:val="002E1DB0"/>
     <w:rsid w:val="002E5B3D"/>
     <w:rsid w:val="002F0738"/>
     <w:rsid w:val="002F6914"/>
     <w:rsid w:val="00302660"/>
     <w:rsid w:val="0030756F"/>
     <w:rsid w:val="0032570C"/>
     <w:rsid w:val="003273E8"/>
     <w:rsid w:val="0033322E"/>
     <w:rsid w:val="003360C0"/>
     <w:rsid w:val="00340775"/>
     <w:rsid w:val="0034338D"/>
@@ -13281,340 +13733,349 @@
     <w:rsid w:val="00390A81"/>
     <w:rsid w:val="0039450F"/>
     <w:rsid w:val="003976C3"/>
     <w:rsid w:val="003A1F7F"/>
     <w:rsid w:val="003D1F85"/>
     <w:rsid w:val="003D482A"/>
     <w:rsid w:val="003E3EEE"/>
     <w:rsid w:val="00403E07"/>
     <w:rsid w:val="00405752"/>
     <w:rsid w:val="00407A7C"/>
     <w:rsid w:val="00412778"/>
     <w:rsid w:val="00420D78"/>
     <w:rsid w:val="00430D24"/>
     <w:rsid w:val="0043152F"/>
     <w:rsid w:val="00441C03"/>
     <w:rsid w:val="004441ED"/>
     <w:rsid w:val="004542D8"/>
     <w:rsid w:val="0046133B"/>
     <w:rsid w:val="0048188C"/>
     <w:rsid w:val="00482BB4"/>
     <w:rsid w:val="004831A8"/>
     <w:rsid w:val="004838F4"/>
     <w:rsid w:val="0048517E"/>
     <w:rsid w:val="00486D34"/>
     <w:rsid w:val="00487376"/>
+    <w:rsid w:val="00495740"/>
     <w:rsid w:val="00495807"/>
     <w:rsid w:val="004A387A"/>
     <w:rsid w:val="004A6A55"/>
     <w:rsid w:val="004B2B43"/>
     <w:rsid w:val="004B6F5F"/>
     <w:rsid w:val="004B76CA"/>
     <w:rsid w:val="004C4371"/>
     <w:rsid w:val="004C5770"/>
     <w:rsid w:val="004C5A0B"/>
+    <w:rsid w:val="004C77FB"/>
     <w:rsid w:val="004D4FF4"/>
     <w:rsid w:val="004E6695"/>
     <w:rsid w:val="004F470B"/>
     <w:rsid w:val="004F68E7"/>
     <w:rsid w:val="00501EC1"/>
     <w:rsid w:val="00503D84"/>
     <w:rsid w:val="00510912"/>
     <w:rsid w:val="005152C0"/>
     <w:rsid w:val="00522D3C"/>
     <w:rsid w:val="00526808"/>
     <w:rsid w:val="00545F2F"/>
     <w:rsid w:val="00552FEB"/>
     <w:rsid w:val="00566478"/>
     <w:rsid w:val="00577E1D"/>
     <w:rsid w:val="005820D1"/>
     <w:rsid w:val="00582AC4"/>
     <w:rsid w:val="0058313E"/>
     <w:rsid w:val="005873B5"/>
     <w:rsid w:val="0059615D"/>
     <w:rsid w:val="005A2308"/>
     <w:rsid w:val="005A339B"/>
-    <w:rsid w:val="005A3846"/>
     <w:rsid w:val="005B44CD"/>
     <w:rsid w:val="005B49E5"/>
     <w:rsid w:val="005B7DE3"/>
     <w:rsid w:val="005C01A0"/>
     <w:rsid w:val="005C205E"/>
     <w:rsid w:val="005D7A05"/>
     <w:rsid w:val="0060065E"/>
     <w:rsid w:val="006022F2"/>
     <w:rsid w:val="006074A3"/>
     <w:rsid w:val="00610C5B"/>
     <w:rsid w:val="00610EDC"/>
     <w:rsid w:val="00613DDE"/>
     <w:rsid w:val="006247CD"/>
     <w:rsid w:val="006401B7"/>
     <w:rsid w:val="006424EF"/>
     <w:rsid w:val="006434D9"/>
     <w:rsid w:val="00647DA2"/>
     <w:rsid w:val="006735D3"/>
     <w:rsid w:val="006760B2"/>
     <w:rsid w:val="0068463C"/>
+    <w:rsid w:val="006868FC"/>
     <w:rsid w:val="00687575"/>
     <w:rsid w:val="006A229F"/>
+    <w:rsid w:val="006A578A"/>
     <w:rsid w:val="006A678D"/>
     <w:rsid w:val="006B0F99"/>
     <w:rsid w:val="006B2A00"/>
     <w:rsid w:val="006B4D31"/>
     <w:rsid w:val="006B78B0"/>
     <w:rsid w:val="006C07F9"/>
     <w:rsid w:val="006C1F68"/>
     <w:rsid w:val="006C59A6"/>
     <w:rsid w:val="006E13E0"/>
     <w:rsid w:val="006E33DD"/>
     <w:rsid w:val="006F3890"/>
     <w:rsid w:val="006F5E52"/>
     <w:rsid w:val="006F61BF"/>
     <w:rsid w:val="00705544"/>
     <w:rsid w:val="00724CD7"/>
     <w:rsid w:val="00726681"/>
     <w:rsid w:val="00741926"/>
     <w:rsid w:val="007436F2"/>
     <w:rsid w:val="00747C7A"/>
     <w:rsid w:val="00756630"/>
     <w:rsid w:val="00756EA0"/>
     <w:rsid w:val="00765AC7"/>
     <w:rsid w:val="00775B8D"/>
     <w:rsid w:val="00783A08"/>
     <w:rsid w:val="0079089E"/>
     <w:rsid w:val="0079480B"/>
     <w:rsid w:val="00797F69"/>
     <w:rsid w:val="007A38BF"/>
-    <w:rsid w:val="007A445F"/>
     <w:rsid w:val="007A510D"/>
     <w:rsid w:val="007A559A"/>
     <w:rsid w:val="007B2ED4"/>
     <w:rsid w:val="007B5A40"/>
     <w:rsid w:val="007C0095"/>
     <w:rsid w:val="007C587E"/>
     <w:rsid w:val="007D0D36"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D69D3"/>
     <w:rsid w:val="007E2E9B"/>
     <w:rsid w:val="007E33B1"/>
     <w:rsid w:val="007E6ECF"/>
     <w:rsid w:val="007E74FF"/>
     <w:rsid w:val="007F0745"/>
     <w:rsid w:val="007F0D05"/>
     <w:rsid w:val="007F4BB2"/>
     <w:rsid w:val="00801DE8"/>
     <w:rsid w:val="00805569"/>
+    <w:rsid w:val="008070CB"/>
     <w:rsid w:val="0081112C"/>
     <w:rsid w:val="00811D3B"/>
     <w:rsid w:val="00811DD5"/>
     <w:rsid w:val="00823E00"/>
     <w:rsid w:val="008247E6"/>
     <w:rsid w:val="00827B1F"/>
     <w:rsid w:val="00841951"/>
     <w:rsid w:val="00847F10"/>
     <w:rsid w:val="00851116"/>
     <w:rsid w:val="00851D59"/>
     <w:rsid w:val="008522DA"/>
     <w:rsid w:val="00863ED7"/>
     <w:rsid w:val="008747B8"/>
     <w:rsid w:val="00877478"/>
     <w:rsid w:val="00882D35"/>
     <w:rsid w:val="0088396D"/>
     <w:rsid w:val="00894927"/>
     <w:rsid w:val="008A2403"/>
     <w:rsid w:val="008B1D66"/>
     <w:rsid w:val="008C0252"/>
     <w:rsid w:val="008C2552"/>
     <w:rsid w:val="008C318D"/>
     <w:rsid w:val="008C4DA8"/>
     <w:rsid w:val="008C7FC3"/>
     <w:rsid w:val="008D47A7"/>
+    <w:rsid w:val="008D6E52"/>
     <w:rsid w:val="008D718A"/>
     <w:rsid w:val="008E4FDD"/>
     <w:rsid w:val="008E66E1"/>
     <w:rsid w:val="008E6CBA"/>
     <w:rsid w:val="008F04EF"/>
     <w:rsid w:val="008F2138"/>
     <w:rsid w:val="009011C1"/>
     <w:rsid w:val="00902452"/>
     <w:rsid w:val="00902F7F"/>
     <w:rsid w:val="00905C8C"/>
     <w:rsid w:val="0091054A"/>
     <w:rsid w:val="00911BBA"/>
     <w:rsid w:val="0091554C"/>
     <w:rsid w:val="0091765E"/>
     <w:rsid w:val="009205E5"/>
     <w:rsid w:val="009250EC"/>
     <w:rsid w:val="009270BE"/>
     <w:rsid w:val="009371FF"/>
     <w:rsid w:val="00947F5D"/>
+    <w:rsid w:val="00950F0B"/>
     <w:rsid w:val="00951A4D"/>
     <w:rsid w:val="009604B7"/>
     <w:rsid w:val="00993896"/>
     <w:rsid w:val="009A3DE7"/>
     <w:rsid w:val="009A59CE"/>
     <w:rsid w:val="009A6BAD"/>
     <w:rsid w:val="009A76A9"/>
     <w:rsid w:val="009E274C"/>
     <w:rsid w:val="009E3B52"/>
     <w:rsid w:val="00A011C9"/>
     <w:rsid w:val="00A02E79"/>
     <w:rsid w:val="00A06709"/>
     <w:rsid w:val="00A11B10"/>
     <w:rsid w:val="00A129C7"/>
     <w:rsid w:val="00A12D22"/>
     <w:rsid w:val="00A20666"/>
     <w:rsid w:val="00A21FB8"/>
     <w:rsid w:val="00A24AEE"/>
     <w:rsid w:val="00A356EC"/>
     <w:rsid w:val="00A40EE4"/>
     <w:rsid w:val="00A536B0"/>
     <w:rsid w:val="00A713A4"/>
     <w:rsid w:val="00A772D1"/>
     <w:rsid w:val="00A843C2"/>
     <w:rsid w:val="00A90D11"/>
     <w:rsid w:val="00A95353"/>
     <w:rsid w:val="00AA2B29"/>
     <w:rsid w:val="00AA46C3"/>
     <w:rsid w:val="00AB6EB5"/>
     <w:rsid w:val="00AC4EC5"/>
     <w:rsid w:val="00AE1CE0"/>
     <w:rsid w:val="00AE3CBD"/>
     <w:rsid w:val="00AE6FD1"/>
     <w:rsid w:val="00AF139A"/>
     <w:rsid w:val="00B007B7"/>
     <w:rsid w:val="00B0250D"/>
     <w:rsid w:val="00B02A42"/>
     <w:rsid w:val="00B04854"/>
     <w:rsid w:val="00B0642C"/>
     <w:rsid w:val="00B145E5"/>
     <w:rsid w:val="00B2527B"/>
     <w:rsid w:val="00B32C43"/>
     <w:rsid w:val="00B346B3"/>
     <w:rsid w:val="00B40F75"/>
+    <w:rsid w:val="00B417F4"/>
     <w:rsid w:val="00B41A39"/>
     <w:rsid w:val="00B41EC2"/>
     <w:rsid w:val="00B44041"/>
     <w:rsid w:val="00B52B45"/>
     <w:rsid w:val="00B54C89"/>
     <w:rsid w:val="00B561C0"/>
     <w:rsid w:val="00B60289"/>
     <w:rsid w:val="00B625F2"/>
     <w:rsid w:val="00B63070"/>
     <w:rsid w:val="00B657AD"/>
     <w:rsid w:val="00B76859"/>
     <w:rsid w:val="00B77A66"/>
     <w:rsid w:val="00B8614B"/>
     <w:rsid w:val="00B8757B"/>
     <w:rsid w:val="00B91279"/>
     <w:rsid w:val="00B92371"/>
     <w:rsid w:val="00B93B9F"/>
     <w:rsid w:val="00B94441"/>
     <w:rsid w:val="00BA04E5"/>
     <w:rsid w:val="00BA2267"/>
     <w:rsid w:val="00BA3106"/>
     <w:rsid w:val="00BA38DC"/>
     <w:rsid w:val="00BA7A15"/>
     <w:rsid w:val="00BB63FD"/>
     <w:rsid w:val="00BC5406"/>
     <w:rsid w:val="00BC63BB"/>
+    <w:rsid w:val="00BC7477"/>
     <w:rsid w:val="00BD137A"/>
     <w:rsid w:val="00BD2EC1"/>
     <w:rsid w:val="00BD4646"/>
     <w:rsid w:val="00BE5D95"/>
     <w:rsid w:val="00BF019D"/>
     <w:rsid w:val="00BF6158"/>
     <w:rsid w:val="00BF62A5"/>
     <w:rsid w:val="00C067B8"/>
     <w:rsid w:val="00C1165A"/>
     <w:rsid w:val="00C13B18"/>
     <w:rsid w:val="00C22205"/>
     <w:rsid w:val="00C3155F"/>
     <w:rsid w:val="00C32B09"/>
     <w:rsid w:val="00C32C7B"/>
     <w:rsid w:val="00C37295"/>
     <w:rsid w:val="00C4290E"/>
     <w:rsid w:val="00C43754"/>
     <w:rsid w:val="00C45372"/>
     <w:rsid w:val="00C507C0"/>
     <w:rsid w:val="00C674FF"/>
-    <w:rsid w:val="00C73C71"/>
     <w:rsid w:val="00C77AB7"/>
     <w:rsid w:val="00C9065A"/>
     <w:rsid w:val="00CB501B"/>
     <w:rsid w:val="00CC0057"/>
+    <w:rsid w:val="00CC3BCB"/>
     <w:rsid w:val="00CC4701"/>
     <w:rsid w:val="00CD0C6E"/>
     <w:rsid w:val="00CD4765"/>
     <w:rsid w:val="00CD76D2"/>
     <w:rsid w:val="00CE3AA6"/>
     <w:rsid w:val="00CE41D5"/>
     <w:rsid w:val="00CE45C9"/>
     <w:rsid w:val="00CE589D"/>
     <w:rsid w:val="00D06F77"/>
     <w:rsid w:val="00D077FE"/>
+    <w:rsid w:val="00D10728"/>
     <w:rsid w:val="00D24C2E"/>
     <w:rsid w:val="00D26DF9"/>
     <w:rsid w:val="00D30715"/>
     <w:rsid w:val="00D35B14"/>
     <w:rsid w:val="00D51235"/>
     <w:rsid w:val="00D52132"/>
     <w:rsid w:val="00D532F0"/>
     <w:rsid w:val="00D5361A"/>
     <w:rsid w:val="00D5397E"/>
+    <w:rsid w:val="00D5790F"/>
     <w:rsid w:val="00D63751"/>
     <w:rsid w:val="00D76237"/>
     <w:rsid w:val="00D77CBE"/>
     <w:rsid w:val="00D77E77"/>
     <w:rsid w:val="00D81FCA"/>
     <w:rsid w:val="00D833A6"/>
     <w:rsid w:val="00D8541F"/>
     <w:rsid w:val="00D85EB0"/>
     <w:rsid w:val="00D91437"/>
     <w:rsid w:val="00D95715"/>
     <w:rsid w:val="00DB0381"/>
     <w:rsid w:val="00DB4DF1"/>
     <w:rsid w:val="00DB72A2"/>
-    <w:rsid w:val="00DD3010"/>
     <w:rsid w:val="00DF062D"/>
     <w:rsid w:val="00DF0E5C"/>
     <w:rsid w:val="00DF6C05"/>
     <w:rsid w:val="00E02B7F"/>
     <w:rsid w:val="00E1376D"/>
     <w:rsid w:val="00E23016"/>
     <w:rsid w:val="00E30776"/>
     <w:rsid w:val="00E327B0"/>
     <w:rsid w:val="00E32864"/>
     <w:rsid w:val="00E430CB"/>
     <w:rsid w:val="00E465D4"/>
     <w:rsid w:val="00E47760"/>
     <w:rsid w:val="00E56E2C"/>
     <w:rsid w:val="00E629A5"/>
     <w:rsid w:val="00E737E8"/>
     <w:rsid w:val="00E73977"/>
     <w:rsid w:val="00E76606"/>
     <w:rsid w:val="00E83CBC"/>
+    <w:rsid w:val="00EA0478"/>
     <w:rsid w:val="00EA1F5F"/>
     <w:rsid w:val="00EA5576"/>
     <w:rsid w:val="00EB57D8"/>
     <w:rsid w:val="00EB6831"/>
     <w:rsid w:val="00EC4FB9"/>
     <w:rsid w:val="00EC72E3"/>
     <w:rsid w:val="00ED10CD"/>
     <w:rsid w:val="00ED1840"/>
     <w:rsid w:val="00ED3F08"/>
     <w:rsid w:val="00EE2788"/>
     <w:rsid w:val="00EE2B8A"/>
     <w:rsid w:val="00EE3A1F"/>
     <w:rsid w:val="00EE690B"/>
     <w:rsid w:val="00EF2655"/>
     <w:rsid w:val="00EF41A1"/>
     <w:rsid w:val="00EF658E"/>
     <w:rsid w:val="00F07EAC"/>
     <w:rsid w:val="00F11F0B"/>
     <w:rsid w:val="00F17FB6"/>
     <w:rsid w:val="00F20780"/>
     <w:rsid w:val="00F21C0E"/>
     <w:rsid w:val="00F26A21"/>
     <w:rsid w:val="00F278FF"/>
     <w:rsid w:val="00F33E02"/>
     <w:rsid w:val="00F458AE"/>
@@ -13638,51 +14099,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="770A06EC"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{20F4A530-1F2F-4F40-9900-495519D822F8}"/>
+  <w15:docId w15:val="{57635517-A2BD-44DD-A614-A25BB8342F75}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14642,51 +15103,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="905068459">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -14952,72 +15413,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19080DCA-E4F7-450D-BD25-72422FD03B8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>62242.docx</Template>
+  <Template>62242v03b26.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1224</Words>
-  <Characters>7712</Characters>
+  <Words>1228</Words>
+  <Characters>7739</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>64</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FörderfähigkeitGroßunternehmen</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>LfULG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8919</CharactersWithSpaces>
+  <CharactersWithSpaces>8950</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FörderfähigkeitGroßunternehmen</dc:title>
   <dc:subject/>
   <dc:creator>SAB</dc:creator>
   <cp:keywords>62242</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>