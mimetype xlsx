--- v0 (2026-01-13)
+++ v1 (2026-08-11)
@@ -15,191 +15,191 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr saveExternalLinkValues="0" codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\MS_Excel\VD_aktuell\_mitFußzeile\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{37189612-A812-4D0E-8604-3477E1263452}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{878F9495-D3F6-4E98-BABE-76CCFBC7762E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="UfdNPALFzHuPtOwEDHSqVaLtk9YKPFrzunT/40I8OL9YOrNxiktAHsV8oaEIlbo6JKEv/QlR6u8BLaXVIbuZpQ==" workbookSaltValue="vsXCW40Ji8Vy6TY/x3FG2w==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="30" windowWidth="14400" windowHeight="10080" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="10440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Deckblatt" sheetId="5" r:id="rId1"/>
     <sheet name="Ausfüllhinweise" sheetId="6" r:id="rId2"/>
     <sheet name="Abgeschlossene Verträge" sheetId="1" r:id="rId3"/>
     <sheet name="Angaben EU-Oberschwelle (1)" sheetId="7" r:id="rId4"/>
     <sheet name="Wirtschaftlich Berechtigter (2)" sheetId="9" r:id="rId5"/>
     <sheet name="Unterauftrag (3)" sheetId="8" r:id="rId6"/>
     <sheet name="Erklärungen" sheetId="4" r:id="rId7"/>
     <sheet name="Prüfprotokoll" sheetId="12" state="hidden" r:id="rId8"/>
     <sheet name="Ergebnis Prüfung" sheetId="13" state="hidden" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_FilterDatabase" localSheetId="2" hidden="1">'Abgeschlossene Verträge'!$C$5:$K$5</definedName>
     <definedName name="_FilterDatabase" localSheetId="3" hidden="1">'Angaben EU-Oberschwelle (1)'!$B$5:$J$5</definedName>
     <definedName name="dr" localSheetId="0">Deckblatt!$B$1:$R$59</definedName>
     <definedName name="dr" localSheetId="6">Erklärungen!$A$1:$R$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Ausfüllhinweise!$A$1:$R$52</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Deckblatt!$A$1:$S$59</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">Erklärungen!$A$1:$S$70</definedName>
     <definedName name="Print_Area" localSheetId="2">'Abgeschlossene Verträge'!$B$2:$K$66</definedName>
     <definedName name="Print_Area" localSheetId="1">Ausfüllhinweise!$A$1:$S$52</definedName>
     <definedName name="Print_Area" localSheetId="0">Deckblatt!$A$1:$S$59</definedName>
     <definedName name="Print_Area" localSheetId="6">Erklärungen!$A$1:$S$69</definedName>
     <definedName name="Print_Area" localSheetId="4">'Wirtschaftlich Berechtigter (2)'!$A$1:$K$68</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B52" i="12" l="1"/>
+  <c r="C52" i="8" l="1"/>
+  <c r="C53" i="8"/>
+  <c r="C54" i="8"/>
+  <c r="C55" i="8"/>
+  <c r="C56" i="8"/>
+  <c r="C57" i="8"/>
+  <c r="C58" i="8"/>
+  <c r="C59" i="8"/>
+  <c r="C60" i="8"/>
+  <c r="C61" i="8"/>
+  <c r="C62" i="8"/>
+  <c r="C63" i="8"/>
+  <c r="C64" i="8"/>
+  <c r="C65" i="8"/>
+  <c r="C37" i="8"/>
+  <c r="C38" i="8"/>
+  <c r="C39" i="8"/>
+  <c r="C40" i="8"/>
+  <c r="C41" i="8"/>
+  <c r="C42" i="8"/>
+  <c r="C43" i="8"/>
+  <c r="C44" i="8"/>
+  <c r="C45" i="8"/>
+  <c r="C46" i="8"/>
+  <c r="C47" i="8"/>
+  <c r="C48" i="8"/>
+  <c r="C49" i="8"/>
+  <c r="C50" i="8"/>
+  <c r="C51" i="8"/>
+  <c r="C22" i="8"/>
+  <c r="C23" i="8"/>
+  <c r="C24" i="8"/>
+  <c r="C25" i="8"/>
+  <c r="C26" i="8"/>
+  <c r="C27" i="8"/>
+  <c r="C28" i="8"/>
+  <c r="C29" i="8"/>
+  <c r="C30" i="8"/>
+  <c r="C31" i="8"/>
+  <c r="C32" i="8"/>
+  <c r="C33" i="8"/>
+  <c r="C34" i="8"/>
+  <c r="C35" i="8"/>
+  <c r="C36" i="8"/>
+  <c r="C7" i="8"/>
+  <c r="C8" i="8"/>
+  <c r="C9" i="8"/>
+  <c r="C10" i="8"/>
+  <c r="C11" i="8"/>
+  <c r="C12" i="8"/>
+  <c r="C13" i="8"/>
+  <c r="C14" i="8"/>
+  <c r="C15" i="8"/>
+  <c r="C16" i="8"/>
+  <c r="C17" i="8"/>
+  <c r="C18" i="8"/>
+  <c r="C19" i="8"/>
+  <c r="C20" i="8"/>
+  <c r="C21" i="8"/>
+  <c r="C6" i="8"/>
+  <c r="B52" i="12"/>
   <c r="B47" i="12"/>
   <c r="B42" i="12"/>
   <c r="B39" i="12"/>
   <c r="C42" i="12" s="1"/>
   <c r="B36" i="12"/>
   <c r="B34" i="12"/>
   <c r="C36" i="12" s="1"/>
   <c r="B49" i="12"/>
   <c r="B24" i="12"/>
   <c r="C2" i="12" l="1"/>
   <c r="B54" i="12"/>
   <c r="B29" i="12"/>
   <c r="B27" i="12"/>
   <c r="B22" i="12"/>
   <c r="B17" i="12"/>
   <c r="B15" i="12"/>
   <c r="B10" i="12"/>
   <c r="B12" i="12"/>
   <c r="C12" i="12" l="1"/>
   <c r="C54" i="12"/>
   <c r="C49" i="12"/>
   <c r="C29" i="12"/>
   <c r="C24" i="12"/>
   <c r="C17" i="12"/>
-  <c r="C8" i="8"/>
-[...58 lines deleted...]
-  <c r="C7" i="8"/>
   <c r="B6" i="8" l="1"/>
   <c r="B8" i="8"/>
   <c r="B9" i="8"/>
   <c r="B10" i="8"/>
   <c r="B11" i="8"/>
   <c r="B12" i="8"/>
   <c r="B13" i="8"/>
   <c r="B14" i="8"/>
   <c r="B15" i="8"/>
   <c r="B16" i="8"/>
   <c r="B17" i="8"/>
   <c r="B18" i="8"/>
   <c r="B19" i="8"/>
   <c r="B20" i="8"/>
   <c r="B21" i="8"/>
   <c r="B22" i="8"/>
   <c r="B23" i="8"/>
   <c r="B24" i="8"/>
   <c r="B25" i="8"/>
   <c r="B26" i="8"/>
   <c r="B27" i="8"/>
   <c r="B28" i="8"/>
   <c r="B29" i="8"/>
   <c r="B30" i="8"/>
   <c r="B31" i="8"/>
@@ -1063,82 +1063,50 @@
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
   </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Das Erfordernis zur Erhebung von Angaben aller wirtschaftlich berechtigten Personen des Auftragnehmers begründet sich auf Artikel 3 Absatz 6 der Richtlinie (EU) 2015/849.
 Wirtschaftlich Berechtigte sind natürliche Personen, in deren Eigentum oder unter deren Kontrolle der Vertragspartner letztlich steht, oder natürliche Personen, auf deren Veranlassung eine Transaktion letztlich durchgeführt oder eine Geschäftsbeziehung letztlich begründet wird. 
 Nach § 3 Absatz 2 GwG zählen natürliche Personen, die unmittelbar oder mittelbar
 </t>
   </si>
   <si>
     <t>- mehr als 25 % der Kapitalanteile halten,
 - auf vergleichbare Weise Kontrolle ausüben
 zu den wirtschaftlich Berechtigten eines Unternehmens. Die Kriterien im Falle von Gesellschaften, Trusts und juristischen Personen ergeben sich aus § 3 Geldwäschegesetz.
 Sofern keine natürliche Person existiert, für die die genanntten Bedingungen zutreffen, gelten alle gesetzlichen Vetreter des Auftragnehmers als wirtschaftlich Berechtigte.</t>
   </si>
   <si>
-    <r>
-[...30 lines deleted...]
-  <si>
     <t>(2a) Vergabeverfahren Unterschwellenbereich – Freihändige Vergabe</t>
   </si>
   <si>
     <t>2a - (Freihändig) Hoher Auftragswert</t>
   </si>
   <si>
     <t>2b - (Freihändig) Frühe und späte Vergaben</t>
   </si>
   <si>
     <t>2c - (Freihändig) Hohe Anzahl kleiner Auftragswerte</t>
   </si>
   <si>
     <t>2e - (Freihändig) Aufträge, zu denen ein Nachtrag gehört (bzw. mehrere Nachträge)</t>
   </si>
   <si>
     <t>2d - (Freihändig) Verdacht auf Rechtsverstöße</t>
   </si>
   <si>
     <t>(3) Einholung von Vergleichsangeboten nach Nr. 1.3 NBest-EU bzw. NBest-EU-Kosten</t>
   </si>
   <si>
     <t>Steuer--
 nummer</t>
   </si>
   <si>
@@ -1240,50 +1208,82 @@
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>DE42ZZZ00000034715</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">      USt-ID:  </t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>DE179593934</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">(2a) Vergabeverfahren Unterschwellenbereich – Freihändige Ver-
+     gabe: Vergabeverfahren, welche nach § 3 Abs. 5 Buchstabe  i
+     VOL/A oder § 3a Abs. 3 VOB/A in Verbindung mit dem 
+     SächsVergabeG erfolgten
+(3) Einholung von Vergleichsangeboten gemäß Nr. 1.3 der
+     Anlage NBest-EU bzw. NBest-EU-Kosten des Zuwendungs-
+     bescheides:
+     Vor Auftragserteilung wurden mindestens drei vergleichbare
+     Angebote fachkundiger und leistungsfähiger Anbieter eingeholt.
+(4) Sonstiges:
+     Wenn der Auftrag keiner der o. g. Fallgruppen entspricht
+     (bspw. Direktkauf, Leistung nicht vergaberelevant, die
+     Beschaffung basiert auf einem Rahmenauftrag, welcher
+     projektunabhängig vor Antragstellung geschlossen wurde):
+     Bitte geben Sie in Spalte (8) "Bemerkung des Zuwen-
+     dungsempfängers" an, ob es sich um Direktkauf,
+     Rahmenvertrag oder eine freiberufliche Leistung im
+     Unterschwellenbereich handelt.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Sofern eine Auftragsvergabe im Oberschwellenbereich erfolgt, sind zusätzliche Angaben in den Tabellenblättern "Angaben EU-Oberschwelle (1), "Wirtschaftlich Berechtigter (2)" und "Unterauftrag (3)" erforderlich, siehe nachfolgende Hinweise.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="47" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -2166,202 +2166,202 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="9" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="9" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="9" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="90"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...99 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="6" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
@@ -3470,168 +3470,168 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S61"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D27" sqref="D27:J28"/>
+      <selection activeCell="D23" sqref="D23:J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.5703125" style="4" customWidth="1"/>
     <col min="2" max="2" width="3.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="0.7109375" style="4" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="4" customWidth="1"/>
     <col min="5" max="5" width="0.7109375" style="4" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="4" customWidth="1"/>
     <col min="7" max="7" width="0.7109375" style="4" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="0.7109375" style="4" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="4" customWidth="1"/>
     <col min="11" max="11" width="4" style="4" customWidth="1"/>
     <col min="12" max="12" width="1" style="4" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="4" customWidth="1"/>
     <col min="14" max="14" width="9.5703125" style="4" customWidth="1"/>
     <col min="15" max="15" width="0.7109375" style="4" customWidth="1"/>
     <col min="16" max="16" width="9.5703125" style="4" customWidth="1"/>
     <col min="17" max="17" width="0.7109375" style="4" customWidth="1"/>
     <col min="18" max="18" width="9.5703125" style="4" customWidth="1"/>
     <col min="19" max="19" width="2.28515625" style="4" customWidth="1"/>
     <col min="20" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
-      <c r="B1" s="178" t="s">
-        <v>155</v>
+      <c r="B1" s="167" t="s">
+        <v>154</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
-      <c r="B2" s="178"/>
+      <c r="B2" s="167"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
-      <c r="B3" s="178"/>
+      <c r="B3" s="167"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A4" s="3"/>
-      <c r="B4" s="178"/>
+      <c r="B4" s="167"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
     </row>
     <row r="5" spans="1:19" ht="37.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3"/>
-      <c r="B5" s="178"/>
+      <c r="B5" s="167"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="37"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
@@ -3639,206 +3639,206 @@
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A7" s="3"/>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
-      <c r="L7" s="167" t="s">
+      <c r="L7" s="156" t="s">
         <v>0</v>
       </c>
-      <c r="M7" s="168"/>
-[...4 lines deleted...]
-      <c r="R7" s="169"/>
+      <c r="M7" s="157"/>
+      <c r="N7" s="157"/>
+      <c r="O7" s="157"/>
+      <c r="P7" s="157"/>
+      <c r="Q7" s="157"/>
+      <c r="R7" s="158"/>
       <c r="S7" s="3"/>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A8" s="3"/>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
-      <c r="L8" s="171"/>
-[...5 lines deleted...]
-      <c r="R8" s="180"/>
+      <c r="L8" s="160"/>
+      <c r="M8" s="168"/>
+      <c r="N8" s="168"/>
+      <c r="O8" s="168"/>
+      <c r="P8" s="168"/>
+      <c r="Q8" s="168"/>
+      <c r="R8" s="169"/>
       <c r="S8" s="3"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A9" s="3"/>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
-      <c r="L9" s="171"/>
-[...5 lines deleted...]
-      <c r="R9" s="180"/>
+      <c r="L9" s="160"/>
+      <c r="M9" s="168"/>
+      <c r="N9" s="168"/>
+      <c r="O9" s="168"/>
+      <c r="P9" s="168"/>
+      <c r="Q9" s="168"/>
+      <c r="R9" s="169"/>
       <c r="S9" s="3"/>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A10" s="3"/>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
-      <c r="L10" s="174"/>
-[...5 lines deleted...]
-      <c r="R10" s="173"/>
+      <c r="L10" s="163"/>
+      <c r="M10" s="161"/>
+      <c r="N10" s="161"/>
+      <c r="O10" s="161"/>
+      <c r="P10" s="161"/>
+      <c r="Q10" s="161"/>
+      <c r="R10" s="162"/>
       <c r="S10" s="3"/>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A11" s="3"/>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
-      <c r="L11" s="174"/>
-[...5 lines deleted...]
-      <c r="R11" s="173"/>
+      <c r="L11" s="163"/>
+      <c r="M11" s="161"/>
+      <c r="N11" s="161"/>
+      <c r="O11" s="161"/>
+      <c r="P11" s="161"/>
+      <c r="Q11" s="161"/>
+      <c r="R11" s="162"/>
       <c r="S11" s="3"/>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
-      <c r="L12" s="174"/>
-[...5 lines deleted...]
-      <c r="R12" s="173"/>
+      <c r="L12" s="163"/>
+      <c r="M12" s="161"/>
+      <c r="N12" s="161"/>
+      <c r="O12" s="161"/>
+      <c r="P12" s="161"/>
+      <c r="Q12" s="161"/>
+      <c r="R12" s="162"/>
       <c r="S12" s="3"/>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
-      <c r="L13" s="174"/>
-[...5 lines deleted...]
-      <c r="R13" s="173"/>
+      <c r="L13" s="163"/>
+      <c r="M13" s="161"/>
+      <c r="N13" s="161"/>
+      <c r="O13" s="161"/>
+      <c r="P13" s="161"/>
+      <c r="Q13" s="161"/>
+      <c r="R13" s="162"/>
       <c r="S13" s="3"/>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
-      <c r="L14" s="175"/>
-[...5 lines deleted...]
-      <c r="R14" s="177"/>
+      <c r="L14" s="164"/>
+      <c r="M14" s="165"/>
+      <c r="N14" s="165"/>
+      <c r="O14" s="165"/>
+      <c r="P14" s="165"/>
+      <c r="Q14" s="165"/>
+      <c r="R14" s="166"/>
       <c r="S14" s="3"/>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A15" s="3"/>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
       <c r="R15" s="3"/>
       <c r="S15" s="3"/>
     </row>
     <row r="16" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3"/>
@@ -3904,951 +3904,951 @@
       <c r="Q18" s="13"/>
       <c r="R18" s="13"/>
       <c r="S18" s="3"/>
     </row>
     <row r="19" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3"/>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
     </row>
-    <row r="20" spans="1:19" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:19" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="1"/>
       <c r="B20" s="42" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="1"/>
-      <c r="D20" s="170" t="s">
+      <c r="D20" s="159" t="s">
         <v>10</v>
       </c>
-      <c r="E20" s="170"/>
-[...12 lines deleted...]
-      <c r="R20" s="170"/>
+      <c r="E20" s="159"/>
+      <c r="F20" s="159"/>
+      <c r="G20" s="159"/>
+      <c r="H20" s="159"/>
+      <c r="I20" s="159"/>
+      <c r="J20" s="159"/>
+      <c r="K20" s="159"/>
+      <c r="L20" s="159"/>
+      <c r="M20" s="159"/>
+      <c r="N20" s="159"/>
+      <c r="O20" s="159"/>
+      <c r="P20" s="159"/>
+      <c r="Q20" s="159"/>
+      <c r="R20" s="159"/>
       <c r="S20" s="1"/>
     </row>
     <row r="21" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
     </row>
     <row r="22" spans="1:19" s="33" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="34"/>
       <c r="B22" s="34"/>
       <c r="C22" s="34"/>
-      <c r="D22" s="167" t="s">
+      <c r="D22" s="156" t="s">
         <v>11</v>
       </c>
-      <c r="E22" s="168"/>
-[...4 lines deleted...]
-      <c r="J22" s="168"/>
+      <c r="E22" s="157"/>
+      <c r="F22" s="157"/>
+      <c r="G22" s="157"/>
+      <c r="H22" s="157"/>
+      <c r="I22" s="157"/>
+      <c r="J22" s="157"/>
       <c r="K22" s="31"/>
-      <c r="L22" s="181" t="s">
+      <c r="L22" s="170" t="s">
         <v>112</v>
       </c>
-      <c r="M22" s="181"/>
-[...4 lines deleted...]
-      <c r="R22" s="182"/>
+      <c r="M22" s="170"/>
+      <c r="N22" s="170"/>
+      <c r="O22" s="170"/>
+      <c r="P22" s="170"/>
+      <c r="Q22" s="170"/>
+      <c r="R22" s="171"/>
       <c r="S22" s="34"/>
     </row>
     <row r="23" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="3"/>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
-      <c r="D23" s="171"/>
-[...5 lines deleted...]
-      <c r="J23" s="180"/>
+      <c r="D23" s="160"/>
+      <c r="E23" s="168"/>
+      <c r="F23" s="168"/>
+      <c r="G23" s="168"/>
+      <c r="H23" s="168"/>
+      <c r="I23" s="168"/>
+      <c r="J23" s="169"/>
       <c r="K23" s="43"/>
-      <c r="L23" s="183"/>
-[...5 lines deleted...]
-      <c r="R23" s="185"/>
+      <c r="L23" s="172"/>
+      <c r="M23" s="173"/>
+      <c r="N23" s="173"/>
+      <c r="O23" s="173"/>
+      <c r="P23" s="173"/>
+      <c r="Q23" s="173"/>
+      <c r="R23" s="174"/>
       <c r="S23" s="3"/>
     </row>
     <row r="24" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3"/>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
-      <c r="D24" s="186"/>
-[...5 lines deleted...]
-      <c r="J24" s="188"/>
+      <c r="D24" s="175"/>
+      <c r="E24" s="176"/>
+      <c r="F24" s="176"/>
+      <c r="G24" s="176"/>
+      <c r="H24" s="176"/>
+      <c r="I24" s="176"/>
+      <c r="J24" s="177"/>
       <c r="K24" s="43"/>
       <c r="L24" s="44"/>
       <c r="M24" s="44"/>
       <c r="N24" s="44"/>
       <c r="O24" s="44"/>
       <c r="P24" s="44"/>
       <c r="Q24" s="44"/>
       <c r="R24" s="44"/>
       <c r="S24" s="3"/>
     </row>
     <row r="25" spans="1:19" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="8"/>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="16"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="K25" s="11"/>
       <c r="L25" s="30"/>
       <c r="M25" s="112" t="s">
         <v>105</v>
       </c>
       <c r="N25" s="112"/>
       <c r="O25" s="17"/>
       <c r="P25" s="17"/>
       <c r="Q25" s="17"/>
       <c r="R25" s="11"/>
       <c r="S25" s="8"/>
     </row>
     <row r="26" spans="1:19" s="33" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="34"/>
       <c r="B26" s="34"/>
       <c r="C26" s="34"/>
-      <c r="D26" s="167" t="s">
+      <c r="D26" s="156" t="s">
         <v>2</v>
       </c>
-      <c r="E26" s="168"/>
-[...4 lines deleted...]
-      <c r="J26" s="169"/>
+      <c r="E26" s="157"/>
+      <c r="F26" s="157"/>
+      <c r="G26" s="157"/>
+      <c r="H26" s="157"/>
+      <c r="I26" s="157"/>
+      <c r="J26" s="158"/>
       <c r="K26" s="31"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
       <c r="N26" s="31"/>
       <c r="O26" s="31"/>
       <c r="P26" s="31"/>
       <c r="Q26" s="31"/>
       <c r="R26" s="31"/>
       <c r="S26" s="34"/>
     </row>
     <row r="27" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
-      <c r="D27" s="171"/>
-[...5 lines deleted...]
-      <c r="J27" s="190"/>
+      <c r="D27" s="160"/>
+      <c r="E27" s="178"/>
+      <c r="F27" s="178"/>
+      <c r="G27" s="178"/>
+      <c r="H27" s="178"/>
+      <c r="I27" s="178"/>
+      <c r="J27" s="179"/>
       <c r="K27" s="45"/>
       <c r="L27" s="46"/>
       <c r="M27" s="34" t="s">
         <v>106</v>
       </c>
       <c r="N27" s="34"/>
       <c r="O27" s="44"/>
       <c r="P27" s="44"/>
       <c r="Q27" s="44"/>
       <c r="R27" s="44"/>
       <c r="S27" s="3"/>
     </row>
     <row r="28" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="3"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
-      <c r="D28" s="191"/>
-[...5 lines deleted...]
-      <c r="J28" s="193"/>
+      <c r="D28" s="180"/>
+      <c r="E28" s="181"/>
+      <c r="F28" s="181"/>
+      <c r="G28" s="181"/>
+      <c r="H28" s="181"/>
+      <c r="I28" s="181"/>
+      <c r="J28" s="182"/>
       <c r="K28" s="45"/>
       <c r="L28" s="44"/>
       <c r="M28" s="44"/>
       <c r="N28" s="44"/>
       <c r="O28" s="44"/>
       <c r="P28" s="44"/>
       <c r="Q28" s="44"/>
       <c r="R28" s="44"/>
       <c r="S28" s="3"/>
     </row>
     <row r="29" spans="1:19" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="8"/>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="9"/>
       <c r="P29" s="9"/>
       <c r="Q29" s="9"/>
       <c r="R29" s="10"/>
       <c r="S29" s="8"/>
     </row>
     <row r="30" spans="1:19" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="1"/>
       <c r="B30" s="42" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="1"/>
-      <c r="D30" s="170" t="s">
+      <c r="D30" s="159" t="s">
         <v>13</v>
       </c>
-      <c r="E30" s="170"/>
-[...12 lines deleted...]
-      <c r="R30" s="170"/>
+      <c r="E30" s="159"/>
+      <c r="F30" s="159"/>
+      <c r="G30" s="159"/>
+      <c r="H30" s="159"/>
+      <c r="I30" s="159"/>
+      <c r="J30" s="159"/>
+      <c r="K30" s="159"/>
+      <c r="L30" s="159"/>
+      <c r="M30" s="159"/>
+      <c r="N30" s="159"/>
+      <c r="O30" s="159"/>
+      <c r="P30" s="159"/>
+      <c r="Q30" s="159"/>
+      <c r="R30" s="159"/>
       <c r="S30" s="1"/>
     </row>
     <row r="31" spans="1:19" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3"/>
       <c r="B31" s="3"/>
       <c r="C31" s="18"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="19"/>
       <c r="L31" s="20"/>
       <c r="M31" s="19"/>
       <c r="N31" s="19"/>
       <c r="O31" s="19"/>
       <c r="P31" s="19"/>
       <c r="Q31" s="19"/>
       <c r="R31" s="19"/>
       <c r="S31" s="3"/>
     </row>
     <row r="32" spans="1:19" s="33" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="34"/>
       <c r="B32" s="34"/>
       <c r="C32" s="34"/>
-      <c r="D32" s="167" t="s">
+      <c r="D32" s="156" t="s">
         <v>27</v>
       </c>
-      <c r="E32" s="168"/>
-[...4 lines deleted...]
-      <c r="J32" s="169"/>
+      <c r="E32" s="157"/>
+      <c r="F32" s="157"/>
+      <c r="G32" s="157"/>
+      <c r="H32" s="157"/>
+      <c r="I32" s="157"/>
+      <c r="J32" s="158"/>
       <c r="K32" s="31"/>
       <c r="L32" s="31"/>
       <c r="M32" s="31"/>
       <c r="N32" s="31"/>
       <c r="O32" s="31"/>
       <c r="P32" s="31"/>
       <c r="Q32" s="31"/>
       <c r="R32" s="31"/>
       <c r="S32" s="34"/>
     </row>
     <row r="33" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="3"/>
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
-      <c r="D33" s="171"/>
-[...5 lines deleted...]
-      <c r="J33" s="173"/>
+      <c r="D33" s="160"/>
+      <c r="E33" s="161"/>
+      <c r="F33" s="161"/>
+      <c r="G33" s="161"/>
+      <c r="H33" s="161"/>
+      <c r="I33" s="161"/>
+      <c r="J33" s="162"/>
       <c r="K33" s="47"/>
       <c r="L33" s="44"/>
       <c r="M33" s="44"/>
       <c r="N33" s="44"/>
       <c r="O33" s="44"/>
       <c r="P33" s="44"/>
       <c r="Q33" s="44"/>
       <c r="R33" s="44"/>
       <c r="S33" s="3"/>
     </row>
     <row r="34" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="3"/>
       <c r="B34" s="3"/>
       <c r="C34" s="3"/>
-      <c r="D34" s="174"/>
-[...5 lines deleted...]
-      <c r="J34" s="173"/>
+      <c r="D34" s="163"/>
+      <c r="E34" s="161"/>
+      <c r="F34" s="161"/>
+      <c r="G34" s="161"/>
+      <c r="H34" s="161"/>
+      <c r="I34" s="161"/>
+      <c r="J34" s="162"/>
       <c r="K34" s="47"/>
       <c r="L34" s="44"/>
       <c r="M34" s="44"/>
       <c r="N34" s="44"/>
       <c r="O34" s="44"/>
       <c r="P34" s="44"/>
       <c r="Q34" s="44"/>
       <c r="R34" s="44"/>
       <c r="S34" s="3"/>
     </row>
     <row r="35" spans="1:19" ht="4.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="3"/>
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
-      <c r="D35" s="174"/>
-[...5 lines deleted...]
-      <c r="J35" s="173"/>
+      <c r="D35" s="163"/>
+      <c r="E35" s="161"/>
+      <c r="F35" s="161"/>
+      <c r="G35" s="161"/>
+      <c r="H35" s="161"/>
+      <c r="I35" s="161"/>
+      <c r="J35" s="162"/>
       <c r="K35" s="47"/>
       <c r="L35" s="11"/>
       <c r="M35" s="11"/>
       <c r="N35" s="11"/>
       <c r="O35" s="11"/>
       <c r="P35" s="11"/>
       <c r="Q35" s="11"/>
       <c r="R35" s="11"/>
       <c r="S35" s="3"/>
     </row>
     <row r="36" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="3"/>
       <c r="B36" s="3"/>
       <c r="C36" s="3"/>
-      <c r="D36" s="175"/>
-[...5 lines deleted...]
-      <c r="J36" s="177"/>
+      <c r="D36" s="164"/>
+      <c r="E36" s="165"/>
+      <c r="F36" s="165"/>
+      <c r="G36" s="165"/>
+      <c r="H36" s="165"/>
+      <c r="I36" s="165"/>
+      <c r="J36" s="166"/>
       <c r="K36" s="47"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
       <c r="N36" s="12"/>
       <c r="O36" s="12"/>
       <c r="P36" s="12"/>
       <c r="Q36" s="12"/>
       <c r="R36" s="12"/>
       <c r="S36" s="3"/>
     </row>
     <row r="37" spans="1:19" ht="19.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="3"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
-      <c r="D37" s="194" t="s">
+      <c r="D37" s="183" t="s">
         <v>14</v>
       </c>
-      <c r="E37" s="194"/>
-      <c r="F37" s="194"/>
+      <c r="E37" s="183"/>
+      <c r="F37" s="183"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="38"/>
       <c r="L37" s="44"/>
       <c r="M37" s="22"/>
       <c r="N37" s="44"/>
       <c r="O37" s="44"/>
       <c r="P37" s="44"/>
       <c r="Q37" s="44"/>
       <c r="R37" s="44"/>
       <c r="S37" s="3"/>
     </row>
     <row r="38" spans="1:19" s="33" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="34"/>
       <c r="B38" s="34"/>
       <c r="C38" s="34"/>
-      <c r="D38" s="167" t="s">
+      <c r="D38" s="156" t="s">
         <v>15</v>
       </c>
-      <c r="E38" s="168"/>
-      <c r="F38" s="169"/>
+      <c r="E38" s="157"/>
+      <c r="F38" s="158"/>
       <c r="G38" s="147"/>
-      <c r="H38" s="167" t="s">
+      <c r="H38" s="156" t="s">
         <v>16</v>
       </c>
-      <c r="I38" s="168"/>
-      <c r="J38" s="169"/>
+      <c r="I38" s="157"/>
+      <c r="J38" s="158"/>
       <c r="K38" s="31"/>
       <c r="L38" s="44"/>
       <c r="M38" s="22"/>
       <c r="N38" s="44"/>
       <c r="O38" s="44"/>
       <c r="P38" s="44"/>
       <c r="Q38" s="44"/>
       <c r="R38" s="44"/>
       <c r="S38" s="34"/>
     </row>
     <row r="39" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="3"/>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
-      <c r="D39" s="156"/>
-[...1 lines deleted...]
-      <c r="F39" s="158"/>
+      <c r="D39" s="184"/>
+      <c r="E39" s="185"/>
+      <c r="F39" s="186"/>
       <c r="G39" s="11"/>
-      <c r="H39" s="156"/>
-[...1 lines deleted...]
-      <c r="J39" s="158"/>
+      <c r="H39" s="184"/>
+      <c r="I39" s="185"/>
+      <c r="J39" s="186"/>
       <c r="K39" s="48"/>
       <c r="L39" s="11"/>
       <c r="M39" s="11"/>
       <c r="N39" s="11"/>
       <c r="O39" s="11"/>
       <c r="P39" s="11"/>
       <c r="Q39" s="11"/>
       <c r="R39" s="11"/>
       <c r="S39" s="3"/>
     </row>
     <row r="40" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
-      <c r="D40" s="159"/>
-[...1 lines deleted...]
-      <c r="F40" s="161"/>
+      <c r="D40" s="187"/>
+      <c r="E40" s="188"/>
+      <c r="F40" s="189"/>
       <c r="G40" s="11"/>
-      <c r="H40" s="159"/>
-[...1 lines deleted...]
-      <c r="J40" s="161"/>
+      <c r="H40" s="187"/>
+      <c r="I40" s="188"/>
+      <c r="J40" s="189"/>
       <c r="K40" s="48"/>
       <c r="L40" s="29"/>
       <c r="M40" s="29"/>
       <c r="N40" s="29"/>
       <c r="O40" s="29"/>
       <c r="P40" s="29"/>
       <c r="Q40" s="29"/>
       <c r="R40" s="29"/>
       <c r="S40" s="3"/>
     </row>
     <row r="41" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="3"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="29"/>
       <c r="M41" s="29"/>
       <c r="N41" s="29"/>
       <c r="O41" s="29"/>
       <c r="P41" s="29"/>
       <c r="Q41" s="29"/>
       <c r="R41" s="29"/>
       <c r="S41" s="3"/>
     </row>
     <row r="42" spans="1:19" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="3"/>
       <c r="B42" s="40" t="s">
         <v>17</v>
       </c>
       <c r="C42" s="3"/>
-      <c r="D42" s="166" t="s">
+      <c r="D42" s="194" t="s">
         <v>19</v>
       </c>
-      <c r="E42" s="166"/>
-[...12 lines deleted...]
-      <c r="R42" s="166"/>
+      <c r="E42" s="194"/>
+      <c r="F42" s="194"/>
+      <c r="G42" s="194"/>
+      <c r="H42" s="194"/>
+      <c r="I42" s="194"/>
+      <c r="J42" s="194"/>
+      <c r="K42" s="194"/>
+      <c r="L42" s="194"/>
+      <c r="M42" s="194"/>
+      <c r="N42" s="194"/>
+      <c r="O42" s="194"/>
+      <c r="P42" s="194"/>
+      <c r="Q42" s="194"/>
+      <c r="R42" s="194"/>
       <c r="S42" s="3"/>
     </row>
     <row r="43" spans="1:19" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
       <c r="P43" s="3"/>
       <c r="Q43" s="3"/>
       <c r="R43" s="3"/>
       <c r="S43" s="3"/>
     </row>
     <row r="44" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="3"/>
       <c r="B44" s="3"/>
       <c r="C44" s="3"/>
-      <c r="D44" s="164" t="s">
+      <c r="D44" s="192" t="s">
         <v>96</v>
       </c>
-      <c r="E44" s="165"/>
-[...4 lines deleted...]
-      <c r="J44" s="165"/>
+      <c r="E44" s="193"/>
+      <c r="F44" s="193"/>
+      <c r="G44" s="193"/>
+      <c r="H44" s="193"/>
+      <c r="I44" s="193"/>
+      <c r="J44" s="193"/>
       <c r="K44" s="41"/>
       <c r="L44" s="29"/>
       <c r="M44" s="29"/>
       <c r="N44" s="29"/>
       <c r="O44" s="29"/>
       <c r="P44" s="29"/>
       <c r="Q44" s="29"/>
       <c r="R44" s="29"/>
       <c r="S44" s="3"/>
     </row>
     <row r="45" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="3"/>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
-      <c r="D45" s="165"/>
-[...5 lines deleted...]
-      <c r="J45" s="165"/>
+      <c r="D45" s="193"/>
+      <c r="E45" s="193"/>
+      <c r="F45" s="193"/>
+      <c r="G45" s="193"/>
+      <c r="H45" s="193"/>
+      <c r="I45" s="193"/>
+      <c r="J45" s="193"/>
       <c r="K45" s="41"/>
-      <c r="L45" s="162"/>
-[...5 lines deleted...]
-      <c r="R45" s="163"/>
+      <c r="L45" s="190"/>
+      <c r="M45" s="191"/>
+      <c r="N45" s="191"/>
+      <c r="O45" s="191"/>
+      <c r="P45" s="191"/>
+      <c r="Q45" s="191"/>
+      <c r="R45" s="191"/>
       <c r="S45" s="3"/>
     </row>
     <row r="46" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="3"/>
       <c r="B46" s="3"/>
       <c r="C46" s="3"/>
-      <c r="D46" s="165"/>
-[...5 lines deleted...]
-      <c r="J46" s="165"/>
+      <c r="D46" s="193"/>
+      <c r="E46" s="193"/>
+      <c r="F46" s="193"/>
+      <c r="G46" s="193"/>
+      <c r="H46" s="193"/>
+      <c r="I46" s="193"/>
+      <c r="J46" s="193"/>
       <c r="K46" s="41"/>
-      <c r="L46" s="163"/>
-[...5 lines deleted...]
-      <c r="R46" s="163"/>
+      <c r="L46" s="191"/>
+      <c r="M46" s="191"/>
+      <c r="N46" s="191"/>
+      <c r="O46" s="191"/>
+      <c r="P46" s="191"/>
+      <c r="Q46" s="191"/>
+      <c r="R46" s="191"/>
       <c r="S46" s="3"/>
     </row>
     <row r="47" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="3"/>
       <c r="B47" s="3"/>
       <c r="C47" s="3"/>
-      <c r="D47" s="165"/>
-[...5 lines deleted...]
-      <c r="J47" s="165"/>
+      <c r="D47" s="193"/>
+      <c r="E47" s="193"/>
+      <c r="F47" s="193"/>
+      <c r="G47" s="193"/>
+      <c r="H47" s="193"/>
+      <c r="I47" s="193"/>
+      <c r="J47" s="193"/>
       <c r="K47" s="41"/>
-      <c r="L47" s="163"/>
-[...5 lines deleted...]
-      <c r="R47" s="163"/>
+      <c r="L47" s="191"/>
+      <c r="M47" s="191"/>
+      <c r="N47" s="191"/>
+      <c r="O47" s="191"/>
+      <c r="P47" s="191"/>
+      <c r="Q47" s="191"/>
+      <c r="R47" s="191"/>
       <c r="S47" s="3"/>
     </row>
     <row r="48" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="3"/>
       <c r="B48" s="3"/>
       <c r="C48" s="3"/>
-      <c r="D48" s="165"/>
-[...5 lines deleted...]
-      <c r="J48" s="165"/>
+      <c r="D48" s="193"/>
+      <c r="E48" s="193"/>
+      <c r="F48" s="193"/>
+      <c r="G48" s="193"/>
+      <c r="H48" s="193"/>
+      <c r="I48" s="193"/>
+      <c r="J48" s="193"/>
       <c r="K48" s="41"/>
-      <c r="L48" s="163"/>
-[...5 lines deleted...]
-      <c r="R48" s="163"/>
+      <c r="L48" s="191"/>
+      <c r="M48" s="191"/>
+      <c r="N48" s="191"/>
+      <c r="O48" s="191"/>
+      <c r="P48" s="191"/>
+      <c r="Q48" s="191"/>
+      <c r="R48" s="191"/>
       <c r="S48" s="3"/>
     </row>
     <row r="49" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="3"/>
       <c r="B49" s="3"/>
       <c r="C49" s="3"/>
-      <c r="D49" s="165"/>
-[...5 lines deleted...]
-      <c r="J49" s="165"/>
+      <c r="D49" s="193"/>
+      <c r="E49" s="193"/>
+      <c r="F49" s="193"/>
+      <c r="G49" s="193"/>
+      <c r="H49" s="193"/>
+      <c r="I49" s="193"/>
+      <c r="J49" s="193"/>
       <c r="K49" s="41"/>
-      <c r="L49" s="163"/>
-[...5 lines deleted...]
-      <c r="R49" s="163"/>
+      <c r="L49" s="191"/>
+      <c r="M49" s="191"/>
+      <c r="N49" s="191"/>
+      <c r="O49" s="191"/>
+      <c r="P49" s="191"/>
+      <c r="Q49" s="191"/>
+      <c r="R49" s="191"/>
       <c r="S49" s="3"/>
     </row>
     <row r="50" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="3"/>
       <c r="B50" s="3"/>
       <c r="C50" s="3"/>
-      <c r="D50" s="165"/>
-[...5 lines deleted...]
-      <c r="J50" s="165"/>
+      <c r="D50" s="193"/>
+      <c r="E50" s="193"/>
+      <c r="F50" s="193"/>
+      <c r="G50" s="193"/>
+      <c r="H50" s="193"/>
+      <c r="I50" s="193"/>
+      <c r="J50" s="193"/>
       <c r="K50" s="41"/>
-      <c r="L50" s="163"/>
-[...5 lines deleted...]
-      <c r="R50" s="163"/>
+      <c r="L50" s="191"/>
+      <c r="M50" s="191"/>
+      <c r="N50" s="191"/>
+      <c r="O50" s="191"/>
+      <c r="P50" s="191"/>
+      <c r="Q50" s="191"/>
+      <c r="R50" s="191"/>
       <c r="S50" s="3"/>
     </row>
     <row r="51" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="3"/>
       <c r="B51" s="3"/>
       <c r="C51" s="3"/>
-      <c r="D51" s="165"/>
-[...5 lines deleted...]
-      <c r="J51" s="165"/>
+      <c r="D51" s="193"/>
+      <c r="E51" s="193"/>
+      <c r="F51" s="193"/>
+      <c r="G51" s="193"/>
+      <c r="H51" s="193"/>
+      <c r="I51" s="193"/>
+      <c r="J51" s="193"/>
       <c r="K51" s="41"/>
       <c r="L51" s="29"/>
       <c r="M51" s="29"/>
       <c r="N51" s="29"/>
       <c r="O51" s="29"/>
       <c r="P51" s="29"/>
       <c r="Q51" s="29"/>
       <c r="R51" s="29"/>
       <c r="S51" s="3"/>
     </row>
     <row r="52" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="3"/>
       <c r="B52" s="3"/>
       <c r="C52" s="3"/>
-      <c r="D52" s="165"/>
-[...5 lines deleted...]
-      <c r="J52" s="165"/>
+      <c r="D52" s="193"/>
+      <c r="E52" s="193"/>
+      <c r="F52" s="193"/>
+      <c r="G52" s="193"/>
+      <c r="H52" s="193"/>
+      <c r="I52" s="193"/>
+      <c r="J52" s="193"/>
       <c r="K52" s="41"/>
       <c r="L52" s="29"/>
       <c r="M52" s="29"/>
       <c r="N52" s="29"/>
       <c r="O52" s="29"/>
       <c r="P52" s="29"/>
       <c r="Q52" s="29"/>
       <c r="R52" s="29"/>
       <c r="S52" s="3"/>
     </row>
     <row r="53" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="3"/>
       <c r="B53" s="3"/>
       <c r="C53" s="3"/>
-      <c r="D53" s="165"/>
-[...5 lines deleted...]
-      <c r="J53" s="165"/>
+      <c r="D53" s="193"/>
+      <c r="E53" s="193"/>
+      <c r="F53" s="193"/>
+      <c r="G53" s="193"/>
+      <c r="H53" s="193"/>
+      <c r="I53" s="193"/>
+      <c r="J53" s="193"/>
       <c r="K53" s="41"/>
       <c r="L53" s="29"/>
       <c r="M53" s="29"/>
       <c r="N53" s="29"/>
       <c r="O53" s="29"/>
       <c r="P53" s="29"/>
       <c r="Q53" s="29"/>
       <c r="R53" s="29"/>
       <c r="S53" s="3"/>
     </row>
     <row r="54" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="3"/>
       <c r="B54" s="3"/>
       <c r="C54" s="3"/>
-      <c r="D54" s="165"/>
-[...5 lines deleted...]
-      <c r="J54" s="165"/>
+      <c r="D54" s="193"/>
+      <c r="E54" s="193"/>
+      <c r="F54" s="193"/>
+      <c r="G54" s="193"/>
+      <c r="H54" s="193"/>
+      <c r="I54" s="193"/>
+      <c r="J54" s="193"/>
       <c r="K54" s="41"/>
       <c r="L54" s="29"/>
       <c r="M54" s="29"/>
       <c r="N54" s="29"/>
       <c r="O54" s="29"/>
       <c r="P54" s="29"/>
       <c r="Q54" s="29"/>
       <c r="R54" s="29"/>
       <c r="S54" s="3"/>
     </row>
     <row r="55" spans="1:19" ht="31.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="3"/>
       <c r="B55" s="3"/>
       <c r="C55" s="3"/>
-      <c r="D55" s="165"/>
-[...5 lines deleted...]
-      <c r="J55" s="165"/>
+      <c r="D55" s="193"/>
+      <c r="E55" s="193"/>
+      <c r="F55" s="193"/>
+      <c r="G55" s="193"/>
+      <c r="H55" s="193"/>
+      <c r="I55" s="193"/>
+      <c r="J55" s="193"/>
       <c r="K55" s="41"/>
       <c r="L55" s="29"/>
       <c r="M55" s="29"/>
       <c r="N55" s="29"/>
       <c r="O55" s="29"/>
       <c r="P55" s="29"/>
       <c r="Q55" s="29"/>
       <c r="R55" s="29"/>
       <c r="S55" s="3"/>
     </row>
     <row r="56" spans="1:19" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="3"/>
       <c r="B56" s="3"/>
       <c r="C56" s="3"/>
-      <c r="D56" s="165"/>
-[...5 lines deleted...]
-      <c r="J56" s="165"/>
+      <c r="D56" s="193"/>
+      <c r="E56" s="193"/>
+      <c r="F56" s="193"/>
+      <c r="G56" s="193"/>
+      <c r="H56" s="193"/>
+      <c r="I56" s="193"/>
+      <c r="J56" s="193"/>
       <c r="K56" s="41"/>
       <c r="L56" s="29"/>
       <c r="M56" s="29"/>
       <c r="N56" s="29"/>
       <c r="O56" s="29"/>
       <c r="P56" s="29"/>
       <c r="Q56" s="29"/>
       <c r="R56" s="29"/>
       <c r="S56" s="3"/>
     </row>
     <row r="57" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="3"/>
       <c r="B57" s="3"/>
       <c r="C57" s="3"/>
-      <c r="D57" s="165"/>
-[...5 lines deleted...]
-      <c r="J57" s="165"/>
+      <c r="D57" s="193"/>
+      <c r="E57" s="193"/>
+      <c r="F57" s="193"/>
+      <c r="G57" s="193"/>
+      <c r="H57" s="193"/>
+      <c r="I57" s="193"/>
+      <c r="J57" s="193"/>
       <c r="K57" s="41"/>
       <c r="L57" s="29"/>
       <c r="M57" s="29"/>
       <c r="N57" s="29"/>
       <c r="O57" s="29"/>
       <c r="P57" s="29"/>
       <c r="Q57" s="29"/>
       <c r="R57" s="29"/>
       <c r="S57" s="3"/>
     </row>
     <row r="58" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="3"/>
       <c r="B58" s="3"/>
       <c r="C58" s="3"/>
-      <c r="D58" s="165"/>
-[...5 lines deleted...]
-      <c r="J58" s="165"/>
+      <c r="D58" s="193"/>
+      <c r="E58" s="193"/>
+      <c r="F58" s="193"/>
+      <c r="G58" s="193"/>
+      <c r="H58" s="193"/>
+      <c r="I58" s="193"/>
+      <c r="J58" s="193"/>
       <c r="K58" s="41"/>
       <c r="L58" s="29"/>
       <c r="M58" s="29"/>
       <c r="N58" s="29"/>
       <c r="O58" s="29"/>
       <c r="P58" s="29"/>
       <c r="Q58" s="29"/>
       <c r="R58" s="29"/>
       <c r="S58" s="3"/>
     </row>
     <row r="59" spans="1:19" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="3"/>
       <c r="B59"/>
       <c r="C59"/>
-      <c r="D59" s="165"/>
-[...5 lines deleted...]
-      <c r="J59" s="165"/>
+      <c r="D59" s="193"/>
+      <c r="E59" s="193"/>
+      <c r="F59" s="193"/>
+      <c r="G59" s="193"/>
+      <c r="H59" s="193"/>
+      <c r="I59" s="193"/>
+      <c r="J59" s="193"/>
       <c r="K59" s="3"/>
       <c r="L59" s="3"/>
       <c r="M59" s="3"/>
       <c r="N59" s="3"/>
       <c r="O59" s="3"/>
       <c r="P59" s="3"/>
       <c r="Q59" s="3"/>
       <c r="R59" s="3"/>
       <c r="S59" s="3"/>
     </row>
     <row r="60" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="24"/>
     </row>
     <row r="61" spans="1:19" x14ac:dyDescent="0.2">
       <c r="B61" s="24"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="uNMjOTHF2/fp2mtiIWnEmLbpm/76VYEaT+feDKOxRmSsY7PVqotiXY7pv5YZyjMavl3+1Px76rhQ1hk1l2iZ5Q==" saltValue="NeU6AlsnlBe8reRflQlWCA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="8zUlEW23B2lW3F44IY8rc74PhpgQ1Lu+AEAykHSPlpJm3IKvg38f2Ucpp8eU/IYUnkQckV1ArEAPvppKNCKtQQ==" saltValue="2PHpaSuimleWRXRi5xBhfQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="20">
+    <mergeCell ref="D39:F40"/>
+    <mergeCell ref="H39:J40"/>
+    <mergeCell ref="L45:R50"/>
+    <mergeCell ref="D44:J59"/>
+    <mergeCell ref="D42:R42"/>
     <mergeCell ref="H38:J38"/>
     <mergeCell ref="D30:R30"/>
     <mergeCell ref="D32:J32"/>
     <mergeCell ref="D33:J36"/>
     <mergeCell ref="B1:B5"/>
     <mergeCell ref="L7:R7"/>
     <mergeCell ref="L8:R14"/>
     <mergeCell ref="D20:R20"/>
     <mergeCell ref="L22:R23"/>
     <mergeCell ref="D23:J24"/>
     <mergeCell ref="D26:J26"/>
     <mergeCell ref="D27:J28"/>
     <mergeCell ref="D37:F37"/>
     <mergeCell ref="D38:F38"/>
     <mergeCell ref="D22:J22"/>
-    <mergeCell ref="D39:F40"/>
-[...3 lines deleted...]
-    <mergeCell ref="D42:R42"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8 62770  09/25 
 &amp;R&amp;8Seite &amp;P von &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="3073" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>104775</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
@@ -4874,101 +4874,101 @@
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Tabelle3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S58"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K47" sqref="K47"/>
+    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="U9" sqref="U9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.140625" style="4" customWidth="1"/>
     <col min="2" max="2" width="4.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="0.7109375" style="4" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="0.7109375" style="4" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="4" customWidth="1"/>
     <col min="7" max="7" width="0.7109375" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="0.7109375" style="4" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" style="4" customWidth="1"/>
     <col min="11" max="11" width="2.42578125" style="4" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="4" customWidth="1"/>
     <col min="13" max="13" width="0.7109375" style="4" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="4" customWidth="1"/>
     <col min="15" max="15" width="0.7109375" style="4" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" style="4" customWidth="1"/>
     <col min="17" max="17" width="0.7109375" style="4" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="4" customWidth="1"/>
     <col min="19" max="19" width="3.42578125" style="4" customWidth="1"/>
     <col min="20" max="16384" width="11" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="59" customFormat="1" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="58"/>
       <c r="B1" s="64" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="58"/>
-      <c r="D1" s="166" t="s">
+      <c r="D1" s="194" t="s">
         <v>92</v>
       </c>
-      <c r="E1" s="166"/>
-[...12 lines deleted...]
-      <c r="R1" s="166"/>
+      <c r="E1" s="194"/>
+      <c r="F1" s="194"/>
+      <c r="G1" s="194"/>
+      <c r="H1" s="194"/>
+      <c r="I1" s="194"/>
+      <c r="J1" s="194"/>
+      <c r="K1" s="194"/>
+      <c r="L1" s="194"/>
+      <c r="M1" s="194"/>
+      <c r="N1" s="194"/>
+      <c r="O1" s="194"/>
+      <c r="P1" s="194"/>
+      <c r="Q1" s="194"/>
+      <c r="R1" s="194"/>
       <c r="S1" s="58"/>
     </row>
     <row r="2" spans="1:19" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="50"/>
       <c r="E2" s="50"/>
       <c r="F2" s="50"/>
       <c r="G2" s="50"/>
       <c r="H2" s="50"/>
       <c r="I2" s="50"/>
       <c r="J2" s="50"/>
       <c r="K2" s="3"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="50"/>
       <c r="O2" s="50"/>
       <c r="P2" s="50"/>
       <c r="Q2" s="50"/>
       <c r="R2" s="50"/>
       <c r="S2" s="3"/>
     </row>
     <row r="3" spans="1:19" s="69" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67"/>
@@ -5185,51 +5185,51 @@
       <c r="K12" s="195"/>
       <c r="L12" s="195"/>
       <c r="M12" s="195"/>
       <c r="N12" s="195"/>
       <c r="O12" s="195"/>
       <c r="P12" s="195"/>
       <c r="Q12" s="195"/>
       <c r="R12" s="195"/>
       <c r="S12" s="67"/>
     </row>
     <row r="13" spans="1:19" s="69" customFormat="1" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="67"/>
       <c r="B13" s="67"/>
       <c r="C13" s="67"/>
       <c r="D13" s="196" t="s">
         <v>102</v>
       </c>
       <c r="E13" s="196"/>
       <c r="F13" s="196"/>
       <c r="G13" s="196"/>
       <c r="H13" s="196"/>
       <c r="I13" s="196"/>
       <c r="J13" s="196"/>
       <c r="K13" s="67"/>
       <c r="L13" s="197" t="s">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="M13" s="197"/>
       <c r="N13" s="197"/>
       <c r="O13" s="197"/>
       <c r="P13" s="197"/>
       <c r="Q13" s="197"/>
       <c r="R13" s="197"/>
       <c r="S13" s="67"/>
     </row>
     <row r="14" spans="1:19" s="69" customFormat="1" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="67"/>
       <c r="B14" s="67"/>
       <c r="C14" s="67"/>
       <c r="D14" s="196"/>
       <c r="E14" s="196"/>
       <c r="F14" s="196"/>
       <c r="G14" s="196"/>
       <c r="H14" s="196"/>
       <c r="I14" s="196"/>
       <c r="J14" s="196"/>
       <c r="K14" s="67"/>
       <c r="L14" s="197"/>
       <c r="M14" s="197"/>
       <c r="N14" s="197"/>
       <c r="O14" s="197"/>
@@ -5830,51 +5830,51 @@
       <c r="J42" s="195"/>
       <c r="K42" s="195"/>
       <c r="L42" s="195"/>
       <c r="M42" s="195"/>
       <c r="N42" s="195"/>
       <c r="O42" s="195"/>
       <c r="P42" s="195"/>
       <c r="Q42" s="195"/>
       <c r="R42" s="195"/>
       <c r="S42" s="67"/>
     </row>
     <row r="43" spans="1:19" s="69" customFormat="1" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="67"/>
       <c r="B43" s="67"/>
       <c r="C43" s="67"/>
       <c r="D43" s="196" t="s">
         <v>141</v>
       </c>
       <c r="E43" s="196"/>
       <c r="F43" s="196"/>
       <c r="G43" s="196"/>
       <c r="H43" s="196"/>
       <c r="I43" s="196"/>
       <c r="J43" s="196"/>
       <c r="K43" s="67"/>
-      <c r="L43" s="198" t="s">
+      <c r="L43" s="199" t="s">
         <v>142</v>
       </c>
       <c r="M43" s="197"/>
       <c r="N43" s="197"/>
       <c r="O43" s="197"/>
       <c r="P43" s="197"/>
       <c r="Q43" s="197"/>
       <c r="R43" s="197"/>
       <c r="S43" s="67"/>
     </row>
     <row r="44" spans="1:19" s="69" customFormat="1" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="67"/>
       <c r="B44" s="67"/>
       <c r="C44" s="67"/>
       <c r="D44" s="196"/>
       <c r="E44" s="196"/>
       <c r="F44" s="196"/>
       <c r="G44" s="196"/>
       <c r="H44" s="196"/>
       <c r="I44" s="196"/>
       <c r="J44" s="196"/>
       <c r="K44" s="67"/>
       <c r="L44" s="197"/>
       <c r="M44" s="197"/>
       <c r="N44" s="197"/>
@@ -6042,65 +6042,65 @@
     <row r="52" spans="1:19" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="67"/>
       <c r="B52" s="3"/>
       <c r="C52" s="3"/>
       <c r="D52" s="66"/>
       <c r="E52" s="66"/>
       <c r="F52" s="66"/>
       <c r="G52" s="66"/>
       <c r="H52" s="66"/>
       <c r="I52" s="66"/>
       <c r="J52" s="66"/>
       <c r="K52" s="3"/>
       <c r="L52" s="50"/>
       <c r="M52" s="50"/>
       <c r="N52" s="50"/>
       <c r="O52" s="50"/>
       <c r="P52" s="50"/>
       <c r="Q52" s="50"/>
       <c r="R52" s="50"/>
       <c r="S52" s="3"/>
     </row>
     <row r="53" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="67"/>
       <c r="B53" s="3"/>
       <c r="C53" s="3"/>
-      <c r="D53" s="199"/>
-[...13 lines deleted...]
-      <c r="R53" s="199"/>
+      <c r="D53" s="198"/>
+      <c r="E53" s="198"/>
+      <c r="F53" s="198"/>
+      <c r="G53" s="198"/>
+      <c r="H53" s="198"/>
+      <c r="I53" s="198"/>
+      <c r="J53" s="198"/>
+      <c r="K53" s="198"/>
+      <c r="L53" s="198"/>
+      <c r="M53" s="198"/>
+      <c r="N53" s="198"/>
+      <c r="O53" s="198"/>
+      <c r="P53" s="198"/>
+      <c r="Q53" s="198"/>
+      <c r="R53" s="198"/>
     </row>
     <row r="54" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="67"/>
       <c r="B54" s="3"/>
       <c r="C54" s="3"/>
       <c r="D54" s="50"/>
       <c r="E54" s="50"/>
       <c r="F54" s="50"/>
       <c r="G54" s="50"/>
       <c r="H54" s="50"/>
       <c r="I54" s="50"/>
       <c r="J54" s="50"/>
       <c r="K54" s="50"/>
       <c r="L54" s="50"/>
       <c r="M54" s="50"/>
       <c r="N54" s="50"/>
       <c r="O54" s="50"/>
       <c r="P54" s="50"/>
       <c r="Q54" s="50"/>
       <c r="R54" s="50"/>
     </row>
     <row r="55" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="67"/>
       <c r="B55" s="3"/>
       <c r="C55" s="3"/>
@@ -6153,305 +6153,305 @@
       <c r="M57" s="50"/>
       <c r="N57" s="50"/>
       <c r="O57" s="50"/>
       <c r="P57" s="50"/>
       <c r="Q57" s="50"/>
       <c r="R57" s="50"/>
     </row>
     <row r="58" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D58" s="50"/>
       <c r="E58" s="50"/>
       <c r="F58" s="50"/>
       <c r="G58" s="50"/>
       <c r="H58" s="50"/>
       <c r="I58" s="50"/>
       <c r="J58" s="50"/>
       <c r="K58" s="50"/>
       <c r="L58" s="50"/>
       <c r="M58" s="50"/>
       <c r="N58" s="50"/>
       <c r="O58" s="50"/>
       <c r="P58" s="50"/>
       <c r="Q58" s="50"/>
       <c r="R58" s="50"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="CkA2uM9P6zSaFbvNvyB4FPnaOs/5marztLoxtz0J/b8koyqfMQMwvJK7P1sKVpBiD3hQChwknuVTXtMx27Pnvg==" saltValue="ukJ+NwxI/Xntksohy4f3NA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="lWJhrRpA5u5T5BofnC7++ZD8MgCRbXBUhNPKOZfK9Lbt9MI1ZCGbNcvw7w8hWh2FoLdVOOdqROY4MoyxTuraIA==" saltValue="VaK30wt8d+zuIG8LtpVmaQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="17">
+    <mergeCell ref="L43:R47"/>
     <mergeCell ref="D49:R49"/>
     <mergeCell ref="D50:J51"/>
     <mergeCell ref="L50:R51"/>
     <mergeCell ref="D53:R53"/>
     <mergeCell ref="D1:R1"/>
     <mergeCell ref="D3:R3"/>
     <mergeCell ref="L4:R10"/>
     <mergeCell ref="D4:J10"/>
     <mergeCell ref="D12:R12"/>
     <mergeCell ref="D42:R42"/>
     <mergeCell ref="D43:J47"/>
     <mergeCell ref="D13:J33"/>
     <mergeCell ref="L13:R32"/>
     <mergeCell ref="D34:R34"/>
     <mergeCell ref="D35:J40"/>
     <mergeCell ref="L35:R39"/>
-    <mergeCell ref="L43:R47"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.47244094488188981" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" fitToHeight="0" orientation="portrait" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8 62770 09/25&amp;R&amp;8Seite &amp;P von &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Tabelle2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S69"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="F1" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="K38" sqref="K38"/>
-      <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
+      <selection pane="bottomLeft" activeCell="H12" sqref="H12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="25" customWidth="1"/>
     <col min="2" max="2" width="4.42578125" style="27" customWidth="1"/>
     <col min="3" max="3" width="22.42578125" style="27" customWidth="1"/>
     <col min="4" max="4" width="30.28515625" style="28" customWidth="1"/>
     <col min="5" max="5" width="33.140625" style="25" customWidth="1"/>
     <col min="6" max="6" width="25.7109375" style="28" customWidth="1"/>
     <col min="7" max="7" width="14.140625" style="25" customWidth="1"/>
     <col min="8" max="8" width="16" style="25" customWidth="1"/>
     <col min="9" max="9" width="28.85546875" style="25" customWidth="1"/>
     <col min="10" max="10" width="24.85546875" style="25" customWidth="1"/>
     <col min="11" max="11" width="35.42578125" style="25" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="25" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" style="25" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="41.5703125" style="25" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="40" style="25" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="58.5703125" style="25" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="71.85546875" style="25" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="36" style="25" hidden="1" customWidth="1"/>
     <col min="19" max="16384" width="11.42578125" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="25"/>
       <c r="C1" s="25"/>
       <c r="D1" s="55"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
       <c r="G1" s="55"/>
       <c r="H1" s="55"/>
       <c r="I1" s="55"/>
       <c r="J1" s="55"/>
       <c r="K1" s="55"/>
       <c r="N1" s="72" t="s">
         <v>24</v>
       </c>
       <c r="O1" s="152" t="s">
         <v>25</v>
       </c>
       <c r="P1" s="152" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="Q1" s="153" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="R1" s="151" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:19" s="85" customFormat="1" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="84"/>
       <c r="B2" s="82" t="s">
         <v>23</v>
       </c>
       <c r="C2" s="200" t="s">
         <v>52</v>
       </c>
       <c r="D2" s="200"/>
       <c r="E2" s="64"/>
       <c r="F2" s="64"/>
       <c r="G2" s="64"/>
       <c r="H2" s="64"/>
       <c r="I2" s="64"/>
       <c r="J2" s="64"/>
       <c r="K2" s="64"/>
       <c r="L2" s="83"/>
       <c r="M2" s="83"/>
       <c r="N2" s="25" t="s">
         <v>54</v>
       </c>
       <c r="O2" s="25" t="s">
         <v>58</v>
       </c>
       <c r="P2" s="25" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="Q2" s="25" t="s">
         <v>63</v>
       </c>
       <c r="R2" s="87"/>
       <c r="S2" s="83"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.2">
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
       <c r="F3" s="25"/>
       <c r="M3" s="25" t="s">
         <v>20</v>
       </c>
       <c r="N3" s="25" t="s">
         <v>53</v>
       </c>
       <c r="O3" s="25" t="s">
         <v>59</v>
       </c>
       <c r="P3" s="25" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="Q3" s="25" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:19" s="73" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="86">
         <v>1</v>
       </c>
       <c r="C4" s="86">
         <v>2</v>
       </c>
       <c r="D4" s="86">
         <v>3</v>
       </c>
       <c r="E4" s="86">
         <v>4</v>
       </c>
       <c r="F4" s="86">
         <v>5</v>
       </c>
       <c r="G4" s="86">
         <v>6</v>
       </c>
       <c r="H4" s="86">
         <v>7</v>
       </c>
       <c r="I4" s="86">
         <v>8</v>
       </c>
       <c r="J4" s="86">
         <v>9</v>
       </c>
       <c r="K4" s="86">
         <v>10</v>
       </c>
       <c r="M4" s="73" t="s">
         <v>21</v>
       </c>
       <c r="N4" s="25" t="s">
         <v>55</v>
       </c>
       <c r="O4" s="25" t="s">
         <v>60</v>
       </c>
       <c r="P4" s="25" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="Q4" s="25" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:19" s="88" customFormat="1" ht="63.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="78" t="s">
         <v>48</v>
       </c>
       <c r="C5" s="78" t="s">
         <v>85</v>
       </c>
       <c r="D5" s="78" t="s">
         <v>86</v>
       </c>
       <c r="E5" s="78" t="s">
         <v>110</v>
       </c>
       <c r="F5" s="79" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="78" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="78" t="s">
         <v>32</v>
       </c>
       <c r="I5" s="78" t="s">
         <v>113</v>
       </c>
       <c r="J5" s="78" t="s">
         <v>46</v>
       </c>
       <c r="K5" s="89" t="s">
         <v>68</v>
       </c>
       <c r="N5" s="25" t="s">
         <v>56</v>
       </c>
       <c r="O5" s="25" t="s">
         <v>61</v>
       </c>
       <c r="P5" s="25" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="Q5" s="25" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:19" s="95" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B6" s="26"/>
       <c r="C6" s="96"/>
       <c r="D6" s="26"/>
       <c r="E6" s="26"/>
       <c r="F6" s="26"/>
       <c r="G6" s="97"/>
       <c r="H6" s="107"/>
       <c r="I6" s="57"/>
       <c r="J6" s="113"/>
       <c r="K6" s="114"/>
       <c r="N6" s="25" t="s">
         <v>57</v>
       </c>
       <c r="O6" s="25" t="s">
         <v>62</v>
       </c>
       <c r="P6" s="25" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="Q6" s="25" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="95" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B7" s="26"/>
       <c r="C7" s="96"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="97"/>
       <c r="H7" s="107"/>
       <c r="I7" s="57"/>
       <c r="J7" s="113"/>
       <c r="K7" s="114"/>
       <c r="O7" s="25"/>
       <c r="P7" s="25"/>
       <c r="Q7" s="25"/>
     </row>
     <row r="8" spans="1:19" s="95" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B8" s="26"/>
       <c r="C8" s="96"/>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
@@ -7670,51 +7670,51 @@
         <v>9</v>
       </c>
       <c r="J4" s="86">
         <v>10</v>
       </c>
       <c r="M4" s="77"/>
       <c r="N4" s="77" t="s">
         <v>76</v>
       </c>
       <c r="O4" s="77" t="s">
         <v>79</v>
       </c>
       <c r="P4" s="77"/>
     </row>
     <row r="5" spans="1:16" s="76" customFormat="1" ht="63.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="78" t="s">
         <v>70</v>
       </c>
       <c r="B5" s="79" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="78" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="78" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E5" s="80" t="s">
         <v>109</v>
       </c>
       <c r="F5" s="78" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="78" t="s">
         <v>104</v>
       </c>
       <c r="H5" s="78" t="s">
         <v>84</v>
       </c>
       <c r="I5" s="78" t="s">
         <v>83</v>
       </c>
       <c r="J5" s="78" t="s">
         <v>111</v>
       </c>
       <c r="M5" s="81"/>
       <c r="N5" s="81"/>
       <c r="O5" s="81" t="s">
         <v>80</v>
       </c>
       <c r="P5" s="81"/>
@@ -9814,52 +9814,52 @@
   <mergeCells count="7">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="F6:H6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="C5:K5"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:B7"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="83" fitToHeight="0" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8 62770  09/25&amp;R&amp;8Seite &amp;P von &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Tabelle7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L65"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="105" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <pane ySplit="5" topLeftCell="A41" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D51" sqref="D51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" customWidth="1"/>
     <col min="4" max="4" width="36" customWidth="1"/>
     <col min="5" max="5" width="48.42578125" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="22.85546875" customWidth="1"/>
     <col min="8" max="8" width="19.5703125" customWidth="1"/>
     <col min="9" max="9" width="20.5703125" customWidth="1"/>
     <col min="12" max="12" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="201" t="s">
         <v>91</v>
       </c>
       <c r="B1" s="201"/>
       <c r="C1" s="201"/>
       <c r="D1" s="201"/>
       <c r="E1" s="201"/>
       <c r="F1" s="201"/>
@@ -9920,1065 +9920,1065 @@
         <v>39</v>
       </c>
       <c r="E5" s="79" t="s">
         <v>37</v>
       </c>
       <c r="F5" s="78" t="s">
         <v>94</v>
       </c>
       <c r="G5" s="78" t="s">
         <v>95</v>
       </c>
       <c r="H5" s="78" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="78" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A6" s="154"/>
       <c r="B6" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A6,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A6,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C6" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A6,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A6,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A6,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A6,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D6" s="93"/>
       <c r="E6" s="93"/>
       <c r="F6" s="93"/>
       <c r="G6" s="106"/>
       <c r="H6" s="93"/>
       <c r="I6" s="94"/>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A7" s="154"/>
       <c r="B7" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A7,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A7,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C7" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A7,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A7,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A7,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A7,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D7" s="93"/>
       <c r="E7" s="93"/>
       <c r="F7" s="93"/>
       <c r="G7" s="106"/>
       <c r="H7" s="93"/>
       <c r="I7" s="94"/>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A8" s="154"/>
       <c r="B8" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A8,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A8,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C8" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A8,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A8,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A8,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A8,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D8" s="93"/>
       <c r="E8" s="93"/>
       <c r="F8" s="93"/>
       <c r="G8" s="106"/>
       <c r="H8" s="93"/>
       <c r="I8" s="94"/>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A9" s="154"/>
       <c r="B9" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A9,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A9,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C9" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A9,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A9,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A9,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A9,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D9" s="93"/>
       <c r="E9" s="93"/>
       <c r="F9" s="93"/>
       <c r="G9" s="106"/>
       <c r="H9" s="93"/>
       <c r="I9" s="94"/>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A10" s="154"/>
       <c r="B10" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A10,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A10,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C10" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A10,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A10,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A10,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A10,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D10" s="93"/>
       <c r="E10" s="93"/>
       <c r="F10" s="93"/>
       <c r="G10" s="106"/>
       <c r="H10" s="93"/>
       <c r="I10" s="94"/>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A11" s="154"/>
       <c r="B11" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A11,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A11,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C11" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A11,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A11,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A11,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A11,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D11" s="93"/>
       <c r="E11" s="93"/>
       <c r="F11" s="93"/>
       <c r="G11" s="106"/>
       <c r="H11" s="93"/>
       <c r="I11" s="94"/>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A12" s="154"/>
       <c r="B12" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A12,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A12,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C12" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A12,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A12,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A12,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A12,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D12" s="93"/>
       <c r="E12" s="93"/>
       <c r="F12" s="93"/>
       <c r="G12" s="106"/>
       <c r="H12" s="93"/>
       <c r="I12" s="94"/>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A13" s="154"/>
       <c r="B13" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A13,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A13,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C13" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A13,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A13,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A13,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A13,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D13" s="93"/>
       <c r="E13" s="93"/>
       <c r="F13" s="93"/>
       <c r="G13" s="106"/>
       <c r="H13" s="93"/>
       <c r="I13" s="94"/>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A14" s="154"/>
       <c r="B14" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A14,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A14,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C14" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A14,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A14,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A14,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A14,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D14" s="93"/>
       <c r="E14" s="93"/>
       <c r="F14" s="93"/>
       <c r="G14" s="106"/>
       <c r="H14" s="93"/>
       <c r="I14" s="94"/>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A15" s="154"/>
       <c r="B15" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A15,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A15,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C15" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A15,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A15,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A15,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A15,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D15" s="93"/>
       <c r="E15" s="93"/>
       <c r="F15" s="93"/>
       <c r="G15" s="106"/>
       <c r="H15" s="93"/>
       <c r="I15" s="94"/>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A16" s="154"/>
       <c r="B16" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A16,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A16,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C16" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A16,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A16,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A16,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A16,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D16" s="93"/>
       <c r="E16" s="93"/>
       <c r="F16" s="93"/>
       <c r="G16" s="106"/>
       <c r="H16" s="93"/>
       <c r="I16" s="94"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="154"/>
       <c r="B17" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A17,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A17,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C17" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A17,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A17,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A17,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A17,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D17" s="93"/>
       <c r="E17" s="93"/>
       <c r="F17" s="93"/>
       <c r="G17" s="106"/>
       <c r="H17" s="93"/>
       <c r="I17" s="94"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="154"/>
       <c r="B18" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A18,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A18,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C18" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A18,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A18,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A18,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A18,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D18" s="93"/>
       <c r="E18" s="93"/>
       <c r="F18" s="93"/>
       <c r="G18" s="106"/>
       <c r="H18" s="93"/>
       <c r="I18" s="94"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="154"/>
       <c r="B19" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A19,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A19,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C19" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A19,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A19,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A19,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A19,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D19" s="93"/>
       <c r="E19" s="93"/>
       <c r="F19" s="93"/>
       <c r="G19" s="106"/>
       <c r="H19" s="93"/>
       <c r="I19" s="94"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="154"/>
       <c r="B20" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A20,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A20,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C20" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A20,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A20,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A20,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A20,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D20" s="93"/>
       <c r="E20" s="93"/>
       <c r="F20" s="93"/>
       <c r="G20" s="106"/>
       <c r="H20" s="93"/>
       <c r="I20" s="94"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="154"/>
       <c r="B21" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A21,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A21,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C21" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A21,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A21,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A21,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A21,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D21" s="93"/>
       <c r="E21" s="93"/>
       <c r="F21" s="93"/>
       <c r="G21" s="106"/>
       <c r="H21" s="93"/>
       <c r="I21" s="94"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="154"/>
       <c r="B22" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A22,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A22,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C22" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A22,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A22,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A22,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A22,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D22" s="93"/>
       <c r="E22" s="93"/>
       <c r="F22" s="93"/>
       <c r="G22" s="106"/>
       <c r="H22" s="93"/>
       <c r="I22" s="94"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="154"/>
       <c r="B23" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A23,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A23,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C23" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A23,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A23,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A23,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A23,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D23" s="93"/>
       <c r="E23" s="93"/>
       <c r="F23" s="93"/>
       <c r="G23" s="106"/>
       <c r="H23" s="93"/>
       <c r="I23" s="94"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="154"/>
       <c r="B24" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A24,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A24,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C24" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A24,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A24,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A24,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A24,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D24" s="93"/>
       <c r="E24" s="93"/>
       <c r="F24" s="93"/>
       <c r="G24" s="106"/>
       <c r="H24" s="93"/>
       <c r="I24" s="94"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="154"/>
       <c r="B25" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A25,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A25,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C25" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A25,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A25,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A25,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A25,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D25" s="93"/>
       <c r="E25" s="93"/>
       <c r="F25" s="93"/>
       <c r="G25" s="106"/>
       <c r="H25" s="93"/>
       <c r="I25" s="94"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="154"/>
       <c r="B26" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A26,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A26,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C26" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A26,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A26,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A26,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A26,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D26" s="93"/>
       <c r="E26" s="93"/>
       <c r="F26" s="93"/>
       <c r="G26" s="106"/>
       <c r="H26" s="93"/>
       <c r="I26" s="94"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="154"/>
       <c r="B27" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A27,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A27,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C27" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A27,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A27,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A27,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A27,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D27" s="93"/>
       <c r="E27" s="93"/>
       <c r="F27" s="93"/>
       <c r="G27" s="106"/>
       <c r="H27" s="93"/>
       <c r="I27" s="94"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="154"/>
       <c r="B28" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A28,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A28,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C28" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A28,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A28,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A28,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A28,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D28" s="93"/>
       <c r="E28" s="93"/>
       <c r="F28" s="93"/>
       <c r="G28" s="106"/>
       <c r="H28" s="93"/>
       <c r="I28" s="94"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="154"/>
       <c r="B29" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A29,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A29,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C29" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A29,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A29,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A29,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A29,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D29" s="93"/>
       <c r="E29" s="93"/>
       <c r="F29" s="93"/>
       <c r="G29" s="106"/>
       <c r="H29" s="93"/>
       <c r="I29" s="94"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="154"/>
       <c r="B30" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A30,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A30,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C30" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A30,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A30,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A30,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A30,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D30" s="93"/>
       <c r="E30" s="93"/>
       <c r="F30" s="93"/>
       <c r="G30" s="106"/>
       <c r="H30" s="93"/>
       <c r="I30" s="94"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="154"/>
       <c r="B31" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A31,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A31,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C31" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A31,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A31,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A31,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A31,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D31" s="93"/>
       <c r="E31" s="93"/>
       <c r="F31" s="93"/>
       <c r="G31" s="106"/>
       <c r="H31" s="93"/>
       <c r="I31" s="94"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="154"/>
       <c r="B32" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A32,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A32,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C32" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A32,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A32,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A32,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A32,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D32" s="93"/>
       <c r="E32" s="93"/>
       <c r="F32" s="93"/>
       <c r="G32" s="106"/>
       <c r="H32" s="93"/>
       <c r="I32" s="94"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="154"/>
       <c r="B33" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A33,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A33,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C33" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A33,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A33,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A33,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A33,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D33" s="93"/>
       <c r="E33" s="93"/>
       <c r="F33" s="93"/>
       <c r="G33" s="106"/>
       <c r="H33" s="93"/>
       <c r="I33" s="94"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="154"/>
       <c r="B34" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A34,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A34,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C34" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A34,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A34,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A34,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A34,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D34" s="93"/>
       <c r="E34" s="93"/>
       <c r="F34" s="93"/>
       <c r="G34" s="106"/>
       <c r="H34" s="93"/>
       <c r="I34" s="94"/>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="154"/>
       <c r="B35" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A35,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A35,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C35" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A35,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A35,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A35,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A35,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D35" s="93"/>
       <c r="E35" s="93"/>
       <c r="F35" s="93"/>
       <c r="G35" s="106"/>
       <c r="H35" s="93"/>
       <c r="I35" s="94"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="154"/>
       <c r="B36" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A36,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A36,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C36" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A36,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A36,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A36,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A36,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D36" s="93"/>
       <c r="E36" s="93"/>
       <c r="F36" s="93"/>
       <c r="G36" s="106"/>
       <c r="H36" s="93"/>
       <c r="I36" s="94"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A37" s="154"/>
       <c r="B37" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A37,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A37,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C37" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A37,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A37,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A37,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A37,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D37" s="93"/>
       <c r="E37" s="93"/>
       <c r="F37" s="93"/>
       <c r="G37" s="106"/>
       <c r="H37" s="93"/>
       <c r="I37" s="94"/>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A38" s="154"/>
       <c r="B38" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A38,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A38,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C38" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A38,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A38,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A38,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A38,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D38" s="93"/>
       <c r="E38" s="93"/>
       <c r="F38" s="93"/>
       <c r="G38" s="106"/>
       <c r="H38" s="93"/>
       <c r="I38" s="94"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A39" s="154"/>
       <c r="B39" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A39,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A39,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C39" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A39,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A39,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A39,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A39,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D39" s="93"/>
       <c r="E39" s="93"/>
       <c r="F39" s="93"/>
       <c r="G39" s="106"/>
       <c r="H39" s="93"/>
       <c r="I39" s="94"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A40" s="154"/>
       <c r="B40" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A40,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A40,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C40" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A40,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A40,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A40,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A40,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D40" s="93"/>
       <c r="E40" s="93"/>
       <c r="F40" s="93"/>
       <c r="G40" s="106"/>
       <c r="H40" s="93"/>
       <c r="I40" s="94"/>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A41" s="154"/>
       <c r="B41" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A41,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A41,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C41" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A41,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A41,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A41,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A41,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D41" s="93"/>
       <c r="E41" s="93"/>
       <c r="F41" s="93"/>
       <c r="G41" s="106"/>
       <c r="H41" s="93"/>
       <c r="I41" s="94"/>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A42" s="154"/>
       <c r="B42" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A42,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A42,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C42" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A42,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A42,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A42,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A42,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D42" s="93"/>
       <c r="E42" s="93"/>
       <c r="F42" s="93"/>
       <c r="G42" s="106"/>
       <c r="H42" s="93"/>
       <c r="I42" s="94"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="154"/>
       <c r="B43" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A43,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A43,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C43" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A43,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A43,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A43,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A43,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D43" s="93"/>
       <c r="E43" s="93"/>
       <c r="F43" s="93"/>
       <c r="G43" s="106"/>
       <c r="H43" s="93"/>
       <c r="I43" s="94"/>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A44" s="154"/>
       <c r="B44" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A44,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A44,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C44" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A44,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A44,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A44,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A44,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D44" s="93"/>
       <c r="E44" s="93"/>
       <c r="F44" s="93"/>
       <c r="G44" s="106"/>
       <c r="H44" s="93"/>
       <c r="I44" s="94"/>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A45" s="154"/>
       <c r="B45" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A45,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A45,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C45" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A45,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A45,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A45,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A45,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D45" s="93"/>
       <c r="E45" s="93"/>
       <c r="F45" s="93"/>
       <c r="G45" s="106"/>
       <c r="H45" s="93"/>
       <c r="I45" s="94"/>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A46" s="154"/>
       <c r="B46" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A46,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A46,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C46" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A46,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A46,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A46,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A46,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D46" s="93"/>
       <c r="E46" s="93"/>
       <c r="F46" s="93"/>
       <c r="G46" s="106"/>
       <c r="H46" s="93"/>
       <c r="I46" s="94"/>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A47" s="154"/>
       <c r="B47" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A47,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A47,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C47" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A47,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A47,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A47,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A47,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D47" s="93"/>
       <c r="E47" s="93"/>
       <c r="F47" s="93"/>
       <c r="G47" s="106"/>
       <c r="H47" s="93"/>
       <c r="I47" s="94"/>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A48" s="154"/>
       <c r="B48" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A48,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A48,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C48" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A48,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A48,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A48,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A48,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D48" s="93"/>
       <c r="E48" s="93"/>
       <c r="F48" s="93"/>
       <c r="G48" s="106"/>
       <c r="H48" s="93"/>
       <c r="I48" s="94"/>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A49" s="154"/>
       <c r="B49" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A49,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A49,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C49" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A49,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A49,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A49,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A49,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D49" s="93"/>
       <c r="E49" s="93"/>
       <c r="F49" s="93"/>
       <c r="G49" s="106"/>
       <c r="H49" s="93"/>
       <c r="I49" s="94"/>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A50" s="154"/>
       <c r="B50" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A50,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A50,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C50" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A50,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A50,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A50,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A50,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D50" s="93"/>
       <c r="E50" s="93"/>
       <c r="F50" s="93"/>
       <c r="G50" s="106"/>
       <c r="H50" s="93"/>
       <c r="I50" s="94"/>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A51" s="154"/>
       <c r="B51" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A51,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A51,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C51" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A51,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A51,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A51,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A51,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D51" s="93"/>
       <c r="E51" s="93"/>
       <c r="F51" s="93"/>
       <c r="G51" s="106"/>
       <c r="H51" s="93"/>
       <c r="I51" s="94"/>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A52" s="154"/>
       <c r="B52" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A52,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A52,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C52" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A52,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A52,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A52,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A52,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D52" s="93"/>
       <c r="E52" s="93"/>
       <c r="F52" s="93"/>
       <c r="G52" s="106"/>
       <c r="H52" s="93"/>
       <c r="I52" s="94"/>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A53" s="154"/>
       <c r="B53" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A53,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A53,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C53" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A53,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A53,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A53,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A53,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D53" s="93"/>
       <c r="E53" s="93"/>
       <c r="F53" s="93"/>
       <c r="G53" s="106"/>
       <c r="H53" s="93"/>
       <c r="I53" s="94"/>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A54" s="154"/>
       <c r="B54" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A54,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A54,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C54" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A54,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A54,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A54,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A54,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D54" s="93"/>
       <c r="E54" s="93"/>
       <c r="F54" s="93"/>
       <c r="G54" s="106"/>
       <c r="H54" s="93"/>
       <c r="I54" s="94"/>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A55" s="154"/>
       <c r="B55" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A55,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A55,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C55" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A55,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A55,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A55,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A55,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D55" s="93"/>
       <c r="E55" s="93"/>
       <c r="F55" s="93"/>
       <c r="G55" s="106"/>
       <c r="H55" s="93"/>
       <c r="I55" s="94"/>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A56" s="154"/>
       <c r="B56" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A56,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A56,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C56" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A56,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A56,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A56,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A56,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D56" s="93"/>
       <c r="E56" s="93"/>
       <c r="F56" s="93"/>
       <c r="G56" s="106"/>
       <c r="H56" s="93"/>
       <c r="I56" s="94"/>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A57" s="154"/>
       <c r="B57" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A57,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A57,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C57" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A57,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A57,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A57,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A57,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D57" s="93"/>
       <c r="E57" s="93"/>
       <c r="F57" s="93"/>
       <c r="G57" s="106"/>
       <c r="H57" s="93"/>
       <c r="I57" s="94"/>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A58" s="154"/>
       <c r="B58" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A58,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A58,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C58" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A58,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A58,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A58,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A58,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D58" s="93"/>
       <c r="E58" s="93"/>
       <c r="F58" s="93"/>
       <c r="G58" s="106"/>
       <c r="H58" s="93"/>
       <c r="I58" s="94"/>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A59" s="154"/>
       <c r="B59" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A59,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A59,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C59" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A59,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A59,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A59,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A59,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D59" s="93"/>
       <c r="E59" s="93"/>
       <c r="F59" s="93"/>
       <c r="G59" s="106"/>
       <c r="H59" s="93"/>
       <c r="I59" s="94"/>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A60" s="154"/>
       <c r="B60" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A60,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A60,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C60" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A60,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A60,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A60,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A60,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D60" s="93"/>
       <c r="E60" s="93"/>
       <c r="F60" s="93"/>
       <c r="G60" s="106"/>
       <c r="H60" s="93"/>
       <c r="I60" s="94"/>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A61" s="154"/>
       <c r="B61" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A61,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A61,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C61" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A61,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A61,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A61,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A61,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D61" s="93"/>
       <c r="E61" s="93"/>
       <c r="F61" s="93"/>
       <c r="G61" s="106"/>
       <c r="H61" s="93"/>
       <c r="I61" s="94"/>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A62" s="154"/>
       <c r="B62" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A62,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A62,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C62" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A62,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A62,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A62,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A62,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D62" s="93"/>
       <c r="E62" s="93"/>
       <c r="F62" s="93"/>
       <c r="G62" s="106"/>
       <c r="H62" s="93"/>
       <c r="I62" s="94"/>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A63" s="154"/>
       <c r="B63" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A63,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A63,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C63" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A63,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A63,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A63,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A63,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D63" s="93"/>
       <c r="E63" s="93"/>
       <c r="F63" s="93"/>
       <c r="G63" s="106"/>
       <c r="H63" s="93"/>
       <c r="I63" s="94"/>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A64" s="154"/>
       <c r="B64" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A64,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A64,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C64" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A64,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A64,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A64,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A64,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D64" s="93"/>
       <c r="E64" s="93"/>
       <c r="F64" s="93"/>
       <c r="G64" s="106"/>
       <c r="H64" s="93"/>
       <c r="I64" s="94"/>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A65" s="154"/>
       <c r="B65" s="103" t="str">
         <f>IF(ISNA( VLOOKUP(A65,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE)),"", VLOOKUP(A65,'Abgeschlossene Verträge'!$B$6:$F$167,3,FALSE))</f>
         <v/>
       </c>
       <c r="C65" s="103" t="str">
-        <f>IF(ISNA( VLOOKUP(A65,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))," ", VLOOKUP(A65,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,9,FALSE))</f>
+        <f>IF(ISNA( VLOOKUP(A65,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))," ", VLOOKUP(A65,'Angaben EU-Oberschwelle (1)'!$A$5:$H$167,8,FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D65" s="93"/>
       <c r="E65" s="93"/>
       <c r="F65" s="93"/>
       <c r="G65" s="106"/>
       <c r="H65" s="93"/>
       <c r="I65" s="94"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="cXIL+r/EwTTTptQHabuI0U6n5NJiGGbdFOSobZvTyI7m0Z2Kqd5kOOwCHloF6jpQThqTdIvgXmkaKPktXpP9Pg==" saltValue="bqE5exRaYlOUb7Q2xSL4ww==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ZpXcs1w/WrUOhBZpm3/ZTZPwRhiBKSkc+7QEGmm0702h/bsWhKF9EMsUMm/6NDHbsHD+6qjKiw5ir6Fe/MJaOw==" saltValue="HDk4S0WgYK5At+MtB80uTw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eingabefehler" error="Die Erfassung des Unterauftrages ist ab 50.000 EUR Auftragswert Netto erforderlich._x000a__x000a_(Eingabewert ist zu klein!) " prompt="Die Erfassung des Unterauftrages ist ab 50.000 EUR Auftragswert Netto erforderlich." sqref="I6:I65" xr:uid="{00000000-0002-0000-0500-000000000000}">
       <formula1>50000</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="85" fitToHeight="0" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8 62770  09/25&amp;R&amp;8Seite &amp;P von &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Tabelle4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S87"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
       <selection activeCell="D11" sqref="D11:J12"/>
@@ -10992,346 +10992,346 @@
     <col min="4" max="4" width="10.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="0.7109375" style="4" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="4" customWidth="1"/>
     <col min="7" max="7" width="0.7109375" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="0.7109375" style="4" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="4" customWidth="1"/>
     <col min="11" max="11" width="4.5703125" style="4" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="4" customWidth="1"/>
     <col min="13" max="13" width="0.7109375" style="4" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="4" customWidth="1"/>
     <col min="15" max="15" width="0.7109375" style="4" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" style="4" customWidth="1"/>
     <col min="17" max="17" width="0.7109375" style="4" customWidth="1"/>
     <col min="18" max="18" width="10.7109375" style="4" customWidth="1"/>
     <col min="19" max="19" width="1" style="4" customWidth="1"/>
     <col min="20" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="59" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="58"/>
       <c r="B1" s="64" t="s">
         <v>47</v>
       </c>
       <c r="C1" s="58"/>
-      <c r="D1" s="166" t="s">
+      <c r="D1" s="194" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="166"/>
-[...12 lines deleted...]
-      <c r="R1" s="166"/>
+      <c r="E1" s="194"/>
+      <c r="F1" s="194"/>
+      <c r="G1" s="194"/>
+      <c r="H1" s="194"/>
+      <c r="I1" s="194"/>
+      <c r="J1" s="194"/>
+      <c r="K1" s="194"/>
+      <c r="L1" s="194"/>
+      <c r="M1" s="194"/>
+      <c r="N1" s="194"/>
+      <c r="O1" s="194"/>
+      <c r="P1" s="194"/>
+      <c r="Q1" s="194"/>
+      <c r="R1" s="194"/>
       <c r="S1" s="58"/>
     </row>
     <row r="2" spans="1:19" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="49"/>
       <c r="C2" s="1"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="49"/>
       <c r="M2" s="49"/>
       <c r="N2" s="49"/>
       <c r="O2" s="49"/>
       <c r="P2" s="49"/>
       <c r="Q2" s="49"/>
       <c r="R2" s="49"/>
       <c r="S2" s="1"/>
     </row>
     <row r="3" spans="1:19" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="49"/>
       <c r="C3" s="1"/>
-      <c r="D3" s="164" t="s">
+      <c r="D3" s="192" t="s">
         <v>22</v>
       </c>
-      <c r="E3" s="164"/>
-[...4 lines deleted...]
-      <c r="J3" s="164"/>
+      <c r="E3" s="192"/>
+      <c r="F3" s="192"/>
+      <c r="G3" s="192"/>
+      <c r="H3" s="192"/>
+      <c r="I3" s="192"/>
+      <c r="J3" s="192"/>
       <c r="K3" s="50"/>
       <c r="L3" s="218" t="s">
         <v>4</v>
       </c>
       <c r="M3" s="219"/>
       <c r="N3" s="219"/>
       <c r="O3" s="219"/>
       <c r="P3" s="219"/>
       <c r="Q3" s="219"/>
       <c r="R3" s="219"/>
       <c r="S3" s="1"/>
     </row>
     <row r="4" spans="1:19" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="1"/>
       <c r="B4" s="49"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="164"/>
-[...5 lines deleted...]
-      <c r="J4" s="164"/>
+      <c r="D4" s="192"/>
+      <c r="E4" s="192"/>
+      <c r="F4" s="192"/>
+      <c r="G4" s="192"/>
+      <c r="H4" s="192"/>
+      <c r="I4" s="192"/>
+      <c r="J4" s="192"/>
       <c r="K4" s="50"/>
       <c r="L4" s="218"/>
       <c r="M4" s="219"/>
       <c r="N4" s="219"/>
       <c r="O4" s="219"/>
       <c r="P4" s="219"/>
       <c r="Q4" s="219"/>
       <c r="R4" s="219"/>
       <c r="S4" s="1"/>
     </row>
     <row r="5" spans="1:19" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="1"/>
       <c r="B5" s="49"/>
       <c r="C5" s="1"/>
-      <c r="D5" s="164" t="s">
+      <c r="D5" s="192" t="s">
         <v>139</v>
       </c>
-      <c r="E5" s="164"/>
-[...4 lines deleted...]
-      <c r="J5" s="164"/>
+      <c r="E5" s="192"/>
+      <c r="F5" s="192"/>
+      <c r="G5" s="192"/>
+      <c r="H5" s="192"/>
+      <c r="I5" s="192"/>
+      <c r="J5" s="192"/>
       <c r="K5" s="29"/>
       <c r="L5" s="220"/>
       <c r="M5" s="219"/>
       <c r="N5" s="219"/>
       <c r="O5" s="219"/>
       <c r="P5" s="219"/>
       <c r="Q5" s="219"/>
       <c r="R5" s="219"/>
       <c r="S5" s="1"/>
     </row>
     <row r="6" spans="1:19" s="2" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="1"/>
       <c r="B6" s="49"/>
       <c r="C6" s="1"/>
-      <c r="D6" s="164"/>
-[...5 lines deleted...]
-      <c r="J6" s="164"/>
+      <c r="D6" s="192"/>
+      <c r="E6" s="192"/>
+      <c r="F6" s="192"/>
+      <c r="G6" s="192"/>
+      <c r="H6" s="192"/>
+      <c r="I6" s="192"/>
+      <c r="J6" s="192"/>
       <c r="K6" s="50"/>
       <c r="L6" s="219"/>
       <c r="M6" s="219"/>
       <c r="N6" s="219"/>
       <c r="O6" s="219"/>
       <c r="P6" s="219"/>
       <c r="Q6" s="219"/>
       <c r="R6" s="219"/>
       <c r="S6" s="1"/>
     </row>
     <row r="7" spans="1:19" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3"/>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
-      <c r="D7" s="164"/>
-[...5 lines deleted...]
-      <c r="J7" s="164"/>
+      <c r="D7" s="192"/>
+      <c r="E7" s="192"/>
+      <c r="F7" s="192"/>
+      <c r="G7" s="192"/>
+      <c r="H7" s="192"/>
+      <c r="I7" s="192"/>
+      <c r="J7" s="192"/>
       <c r="K7" s="50"/>
       <c r="L7" s="219"/>
       <c r="M7" s="219"/>
       <c r="N7" s="219"/>
       <c r="O7" s="219"/>
       <c r="P7" s="219"/>
       <c r="Q7" s="219"/>
       <c r="R7" s="219"/>
       <c r="S7" s="3"/>
     </row>
     <row r="8" spans="1:19" ht="105.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3"/>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
-      <c r="D8" s="164"/>
-[...5 lines deleted...]
-      <c r="J8" s="164"/>
+      <c r="D8" s="192"/>
+      <c r="E8" s="192"/>
+      <c r="F8" s="192"/>
+      <c r="G8" s="192"/>
+      <c r="H8" s="192"/>
+      <c r="I8" s="192"/>
+      <c r="J8" s="192"/>
       <c r="K8" s="50"/>
       <c r="L8" s="219"/>
       <c r="M8" s="219"/>
       <c r="N8" s="219"/>
       <c r="O8" s="219"/>
       <c r="P8" s="219"/>
       <c r="Q8" s="219"/>
       <c r="R8" s="219"/>
       <c r="S8" s="3"/>
     </row>
     <row r="9" spans="1:19" ht="12.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3"/>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3"/>
     </row>
     <row r="10" spans="1:19" s="33" customFormat="1" ht="12.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="34"/>
       <c r="B10" s="34"/>
       <c r="C10" s="34"/>
-      <c r="D10" s="167" t="s">
+      <c r="D10" s="156" t="s">
         <v>5</v>
       </c>
-      <c r="E10" s="168"/>
-[...4 lines deleted...]
-      <c r="J10" s="169"/>
+      <c r="E10" s="157"/>
+      <c r="F10" s="157"/>
+      <c r="G10" s="157"/>
+      <c r="H10" s="157"/>
+      <c r="I10" s="157"/>
+      <c r="J10" s="158"/>
       <c r="K10" s="31"/>
-      <c r="L10" s="167" t="s">
+      <c r="L10" s="156" t="s">
         <v>6</v>
       </c>
-      <c r="M10" s="168"/>
-[...4 lines deleted...]
-      <c r="R10" s="169"/>
+      <c r="M10" s="157"/>
+      <c r="N10" s="157"/>
+      <c r="O10" s="157"/>
+      <c r="P10" s="157"/>
+      <c r="Q10" s="157"/>
+      <c r="R10" s="158"/>
       <c r="S10" s="34"/>
     </row>
     <row r="11" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3"/>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
-      <c r="D11" s="171"/>
-[...5 lines deleted...]
-      <c r="J11" s="180"/>
+      <c r="D11" s="160"/>
+      <c r="E11" s="168"/>
+      <c r="F11" s="168"/>
+      <c r="G11" s="168"/>
+      <c r="H11" s="168"/>
+      <c r="I11" s="168"/>
+      <c r="J11" s="169"/>
       <c r="K11" s="43"/>
-      <c r="L11" s="171"/>
-[...5 lines deleted...]
-      <c r="R11" s="180"/>
+      <c r="L11" s="160"/>
+      <c r="M11" s="168"/>
+      <c r="N11" s="168"/>
+      <c r="O11" s="168"/>
+      <c r="P11" s="168"/>
+      <c r="Q11" s="168"/>
+      <c r="R11" s="169"/>
       <c r="S11" s="3"/>
     </row>
     <row r="12" spans="1:19" ht="12.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
-      <c r="D12" s="186"/>
-[...5 lines deleted...]
-      <c r="J12" s="188"/>
+      <c r="D12" s="175"/>
+      <c r="E12" s="176"/>
+      <c r="F12" s="176"/>
+      <c r="G12" s="176"/>
+      <c r="H12" s="176"/>
+      <c r="I12" s="176"/>
+      <c r="J12" s="177"/>
       <c r="K12" s="43"/>
-      <c r="L12" s="171"/>
-[...5 lines deleted...]
-      <c r="R12" s="180"/>
+      <c r="L12" s="160"/>
+      <c r="M12" s="168"/>
+      <c r="N12" s="168"/>
+      <c r="O12" s="168"/>
+      <c r="P12" s="168"/>
+      <c r="Q12" s="168"/>
+      <c r="R12" s="169"/>
       <c r="S12" s="3"/>
     </row>
     <row r="13" spans="1:19" s="5" customFormat="1" ht="12.4" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="8"/>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="51"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="206"/>
       <c r="M13" s="207"/>
       <c r="N13" s="207"/>
       <c r="O13" s="207"/>
       <c r="P13" s="207"/>
       <c r="Q13" s="207"/>
       <c r="R13" s="208"/>
       <c r="S13" s="8"/>
     </row>
     <row r="14" spans="1:19" s="33" customFormat="1" ht="12.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="34"/>
       <c r="B14" s="34"/>
       <c r="C14" s="34"/>
-      <c r="D14" s="167" t="s">
+      <c r="D14" s="156" t="s">
         <v>7</v>
       </c>
-      <c r="E14" s="168"/>
-[...4 lines deleted...]
-      <c r="J14" s="169"/>
+      <c r="E14" s="157"/>
+      <c r="F14" s="157"/>
+      <c r="G14" s="157"/>
+      <c r="H14" s="157"/>
+      <c r="I14" s="157"/>
+      <c r="J14" s="158"/>
       <c r="K14" s="31"/>
       <c r="L14" s="206"/>
       <c r="M14" s="207"/>
       <c r="N14" s="207"/>
       <c r="O14" s="207"/>
       <c r="P14" s="207"/>
       <c r="Q14" s="207"/>
       <c r="R14" s="208"/>
       <c r="S14" s="34"/>
     </row>
     <row r="15" spans="1:19" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3"/>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="212"/>
       <c r="E15" s="213"/>
       <c r="F15" s="213"/>
       <c r="G15" s="213"/>
       <c r="H15" s="213"/>
       <c r="I15" s="213"/>
       <c r="J15" s="214"/>
       <c r="K15" s="52"/>
       <c r="L15" s="206"/>
       <c r="M15" s="207"/>
       <c r="N15" s="207"/>
@@ -12414,74 +12414,74 @@
     </row>
     <row r="67" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A67" s="108"/>
       <c r="B67" s="108"/>
       <c r="C67" s="108"/>
       <c r="D67" s="108"/>
       <c r="E67" s="108"/>
       <c r="F67" s="108"/>
       <c r="G67" s="108"/>
       <c r="H67" s="108"/>
       <c r="I67" s="108"/>
       <c r="J67" s="108"/>
       <c r="K67" s="108"/>
       <c r="L67" s="108"/>
       <c r="M67" s="108"/>
       <c r="N67" s="108"/>
       <c r="O67" s="108"/>
       <c r="P67" s="108"/>
       <c r="Q67" s="108"/>
       <c r="R67" s="108"/>
       <c r="S67" s="3"/>
     </row>
     <row r="68" spans="1:19" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="108"/>
       <c r="B68" s="155" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C68" s="108"/>
       <c r="D68" s="108"/>
       <c r="E68" s="108"/>
       <c r="F68" s="108"/>
       <c r="G68" s="108"/>
       <c r="H68" s="108"/>
       <c r="I68" s="108"/>
       <c r="J68" s="108"/>
       <c r="K68" s="108"/>
       <c r="L68" s="108"/>
       <c r="M68" s="108"/>
       <c r="N68" s="108"/>
       <c r="O68" s="108"/>
       <c r="P68" s="108"/>
       <c r="Q68" s="108"/>
       <c r="R68" s="108"/>
       <c r="S68" s="3"/>
     </row>
     <row r="69" spans="1:19" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="108"/>
       <c r="B69" s="155" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C69" s="108"/>
       <c r="D69" s="108"/>
       <c r="E69" s="108"/>
       <c r="F69" s="108"/>
       <c r="G69" s="108"/>
       <c r="H69" s="108"/>
       <c r="I69" s="108"/>
       <c r="J69" s="108"/>
       <c r="K69" s="108"/>
       <c r="L69" s="108"/>
       <c r="M69" s="108"/>
       <c r="N69" s="108"/>
       <c r="O69" s="108"/>
       <c r="P69" s="108"/>
       <c r="Q69" s="108"/>
       <c r="R69" s="108"/>
       <c r="S69" s="3"/>
     </row>
     <row r="70" spans="1:19" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="108"/>
       <c r="B70" s="108"/>
       <c r="C70" s="108"/>
       <c r="D70" s="108"/>
       <c r="E70" s="108"/>
@@ -13106,239 +13106,239 @@
         <v>131</v>
       </c>
       <c r="B29" s="134">
         <f>SUMIF('Abgeschlossene Verträge'!J6:J33331,"2a - (US) Hoher Auftragswert",'Abgeschlossene Verträge'!H6:H33331)+SUMIF('Abgeschlossene Verträge'!J6:J33331,"2b - (US) Frühe und späte Vergaben",'Abgeschlossene Verträge'!H6:H33331)+SUMIF('Abgeschlossene Verträge'!J6:J33331,"2c - (US) Hohe Anzahl kleiner Auftragswerte",'Abgeschlossene Verträge'!H6:H33331)+SUMIF('Abgeschlossene Verträge'!J6:J33331,"2d - (US) Verdacht auf Rechtsverstöße",'Abgeschlossene Verträge'!H6:H33331)+SUMIF('Abgeschlossene Verträge'!J6:J33331,"2e - (US) Aufträge, zu denen ein Nachtrag gehört (bzw. mehrere Nachträge)",'Abgeschlossene Verträge'!H6:H33331)</f>
         <v>0</v>
       </c>
       <c r="C29" s="136" t="str">
         <f>IF(B27&lt;1,"",B29/B27)</f>
         <v/>
       </c>
       <c r="D29" s="134"/>
     </row>
     <row r="30" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A30" s="132" t="s">
         <v>128</v>
       </c>
       <c r="C30" s="133" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A31" s="125"/>
     </row>
     <row r="32" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A32" s="123" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B32" s="120" t="s">
         <v>123</v>
       </c>
       <c r="C32" s="124" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A33" s="125"/>
       <c r="B33" s="126" t="s">
         <v>125</v>
       </c>
       <c r="C33" s="127"/>
     </row>
     <row r="34" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A34" s="125" t="s">
         <v>126</v>
       </c>
       <c r="B34">
         <f>COUNTIF('Abgeschlossene Verträge'!E6:E33331,"(2a) Vergabeverfahren Unterschwellenbereich – Freihändige Vergabe")</f>
         <v>0</v>
       </c>
       <c r="C34" s="139"/>
     </row>
     <row r="35" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B35" s="129"/>
       <c r="C35" s="125"/>
     </row>
     <row r="36" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="125" t="s">
         <v>127</v>
       </c>
       <c r="B36">
         <f>COUNTIF('Abgeschlossene Verträge'!J6:J33331,"2a - (Freihändig) Hoher Auftragswert")+COUNTIF('Abgeschlossene Verträge'!J6:J33331,"2b - (Freihändig) Frühe und späte Vergaben")+COUNTIF('Abgeschlossene Verträge'!J6:J33331,"2c - (Freihändig) Hohe Anzahl kleiner Auftragswerte")+COUNTIF('Abgeschlossene Verträge'!J6:J33331,"2d - (Freihändig) Verdacht auf Rechtsverstöße")+COUNTIF('Abgeschlossene Verträge'!J6:J33331,"2e - (Freihändig) Aufträge, zu denen ein Nachtrag gehört (bzw. mehrere Nachträge)")</f>
         <v>0</v>
       </c>
       <c r="C36" s="131" t="str">
         <f>IF(B34&lt;1,"",B36/B34)</f>
         <v/>
       </c>
     </row>
     <row r="37" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A37" s="132" t="s">
         <v>128</v>
       </c>
       <c r="B37" s="140"/>
       <c r="C37" s="133" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A38" s="132"/>
       <c r="C38" s="133"/>
     </row>
     <row r="39" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A39" s="125" t="s">
         <v>130</v>
       </c>
       <c r="B39" s="134">
         <f>SUMIF('Abgeschlossene Verträge'!E6:E33331,"(2a) Vergabeverfahren Unterschwellenbereich – Freihändige Vergabe",'Abgeschlossene Verträge'!H6:H33331)</f>
         <v>0</v>
       </c>
       <c r="C39" s="135"/>
       <c r="D39" s="134"/>
     </row>
     <row r="40" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A40" s="132" t="s">
         <v>128</v>
       </c>
       <c r="B40" s="134"/>
       <c r="C40" s="135"/>
       <c r="D40" s="134"/>
     </row>
     <row r="41" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="C41" s="125"/>
     </row>
     <row r="42" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A42" s="125" t="s">
         <v>131</v>
       </c>
       <c r="B42" s="134">
         <f>SUMIF('Abgeschlossene Verträge'!J6:J33331,"2a - (Freihändig) Hoher Auftragswert",'Abgeschlossene Verträge'!H6:H33331)+SUMIF('Abgeschlossene Verträge'!J6:J33331,"2b - (Freihändig) Frühe und späte Vergaben",'Abgeschlossene Verträge'!H6:H33331)+SUMIF('Abgeschlossene Verträge'!J6:J33331,"2c - (Freihändig) Hohe Anzahl kleiner Auftragswerte",'Abgeschlossene Verträge'!H6:H33331)+SUMIF('Abgeschlossene Verträge'!J6:J33331,"2d - (Freihändig) Verdacht auf Rechtsverstöße",'Abgeschlossene Verträge'!H6:H33331)+SUMIF('Abgeschlossene Verträge'!J6:J33331,"2e - (Freihändig) Aufträge, zu denen ein Nachtrag gehört (bzw. mehrere Nachträge)",'Abgeschlossene Verträge'!H6:H33331)</f>
         <v>0</v>
       </c>
       <c r="C42" s="136" t="str">
         <f>IF(B39&lt;1,"",B42/B39)</f>
         <v/>
       </c>
       <c r="D42" s="134"/>
     </row>
     <row r="43" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A43" s="132" t="s">
         <v>128</v>
       </c>
       <c r="C43" s="133" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A44" s="125"/>
     </row>
     <row r="45" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="123" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B45" s="120" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="124" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A46" s="125"/>
     </row>
     <row r="47" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A47" s="125" t="s">
         <v>126</v>
       </c>
       <c r="B47" s="128">
         <f>COUNTIF('Abgeschlossene Verträge'!E6:E33331,"(3) Einholung von Vergleichsangeboten nach Nr. 1.3 NBest-EU bzw. NBest-EU-Kosten")</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B48" s="128"/>
     </row>
     <row r="49" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A49" s="125" t="s">
         <v>127</v>
       </c>
       <c r="B49" s="128">
         <f>COUNTIF('Abgeschlossene Verträge'!J6:J33331,"3a - (Angebote) Hoher Auftragswert")+COUNTIF('Abgeschlossene Verträge'!J6:J33331,"3b - (Angebote) Frühe und späte Vergaben")+COUNTIF('Abgeschlossene Verträge'!J6:J33331,"3c - (Angebote) Hohe Anzahl kleiner Auftragswerte")+COUNTIF('Abgeschlossene Verträge'!J6:J33331,"3d - (Angebote) Verdacht auf Rechtsverstöße")+COUNTIF('Abgeschlossene Verträge'!J6:J33331,"3e - (Angebote) Aufträge, zu denen ein Nachtrag gehört (bzw. mehrere Nachträge)")</f>
         <v>0</v>
       </c>
       <c r="C49" s="131" t="str">
         <f>IF(B47&lt;1,"",B49/B47)</f>
         <v/>
       </c>
     </row>
     <row r="50" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A50" s="132" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="133" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A51" s="132"/>
       <c r="C51" s="133"/>
     </row>
     <row r="52" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A52" s="125" t="s">
         <v>130</v>
       </c>
       <c r="B52" s="134">
         <f>SUMIF('Abgeschlossene Verträge'!E6:E33331,"(3) Einholung von Vergleichsangeboten nach Nr. 1.3 NBest-EU bzw. NBest-EU-Kosten",'Abgeschlossene Verträge'!H6:H33331)</f>
         <v>0</v>
       </c>
       <c r="C52" s="135"/>
       <c r="D52" s="134"/>
     </row>
     <row r="53" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B53" s="134"/>
       <c r="C53" s="125"/>
     </row>
     <row r="54" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A54" s="125" t="s">
         <v>131</v>
       </c>
       <c r="B54" s="134">
         <f>SUMIF('Abgeschlossene Verträge'!J6:J33331,"3a - (Angebote) Hoher Auftragswert ",'Abgeschlossene Verträge'!H6:H33331)+SUMIF('Abgeschlossene Verträge'!J6:J33331,"3b - (Angebote) Frühe und späte Vergaben",'Abgeschlossene Verträge'!H6:H33331)+SUMIF('Abgeschlossene Verträge'!J6:J33331,"3c - (Angebote) Hohe Anzahl kleiner Auftragswerte",'Abgeschlossene Verträge'!H6:H33331)+SUMIF('Abgeschlossene Verträge'!J6:J33331,"3d - (Angebote) Verdacht auf Rechtsverstöße",'Abgeschlossene Verträge'!H6:H33331)+SUMIF('Abgeschlossene Verträge'!J6:J33331,"3e - (Angebote) Aufträge, zu denen ein Nachtrag gehört (bzw. mehrere Nachträge)",'Abgeschlossene Verträge'!H6:H33331)</f>
         <v>0</v>
       </c>
       <c r="C54" s="136" t="str">
         <f>IF(B52&lt;1,"",B54/B52)</f>
         <v/>
       </c>
       <c r="D54" s="134"/>
     </row>
     <row r="55" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A55" s="132" t="s">
         <v>128</v>
       </c>
       <c r="C55" s="133" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A56" s="125"/>
     </row>
     <row r="57" spans="1:4" ht="15" x14ac:dyDescent="0.2">
       <c r="A57" s="141"/>
     </row>
     <row r="58" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A58" s="125"/>
     </row>
     <row r="59" spans="1:4" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A59" s="125"/>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A60" s="140"/>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A61" s="140"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="b8iEU+LmRW3qM0BB6ZksdKlQ2K/jDFTKO09p0zGQnU5ED7i8coNa6DB2FtZV+TzsFITBtKeynj9NKny2zkPPuw==" saltValue="28ww7Lq2VpqId9LwIxrzxg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <conditionalFormatting sqref="A8">
     <cfRule type="containsText" dxfId="11" priority="7" operator="containsText" text="3">
       <formula>NOT(ISERROR(SEARCH("3",A8)))</formula>