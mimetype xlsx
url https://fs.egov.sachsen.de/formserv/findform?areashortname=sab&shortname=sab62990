--- v0 (2026-02-22)
+++ v1 (2026-04-15)
@@ -4,73 +4,73 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\MS_Excel\VD_aktuell\_mitFußzeile\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Excel\VD_aktuell\_mitFußzeile\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6B3E2467-5E62-4798-B38F-47B07FEA78CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{195E7A2E-350D-4241-A53D-2CFD575FEEBD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="345" yWindow="375" windowWidth="19455" windowHeight="13920" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="14016" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Anlage 1 Ausgabenplan" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Anlage 1 Ausgabenplan'!$A$1:$O$169</definedName>
     <definedName name="Print_Area" localSheetId="0">'Anlage 1 Ausgabenplan'!$B$1:$O$173</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <customWorkbookViews>
+    <customWorkbookView name="Helge Tobias Melzer - Persönliche Ansicht" guid="{FF36F24E-C223-4A4A-B6E3-AD0E31A44E99}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1676" windowHeight="790" activeSheetId="1"/>
+    <customWorkbookView name="a997949 - Persönliche Ansicht" guid="{D810CDC9-EAF3-4A45-AE08-1870839BBDBA}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1676" windowHeight="763" activeSheetId="1"/>
     <customWorkbookView name="a160566 - Persönliche Ansicht" guid="{BAA512DE-09CA-4CCE-A62E-B15DB2636E3A}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1676" windowHeight="765" activeSheetId="1"/>
-    <customWorkbookView name="a997949 - Persönliche Ansicht" guid="{D810CDC9-EAF3-4A45-AE08-1870839BBDBA}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1676" windowHeight="763" activeSheetId="1"/>
-    <customWorkbookView name="Helge Tobias Melzer - Persönliche Ansicht" guid="{FF36F24E-C223-4A4A-B6E3-AD0E31A44E99}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1676" windowHeight="790" activeSheetId="1"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="O22" i="5" l="1"/>
   <c r="O21" i="5"/>
   <c r="O20" i="5"/>
   <c r="O19" i="5"/>
   <c r="O18" i="5"/>
   <c r="O17" i="5"/>
@@ -938,54 +938,50 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="9" fontId="7" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1163,356 +1159,360 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="7" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...30 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="6" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    <xf numFmtId="9" fontId="7" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="10" fontId="7" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...152 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Dezimal [0]" xfId="2" builtinId="6"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1562,69 +1562,69 @@
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9155709" y="8626"/>
           <a:ext cx="675577" cy="336431"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>45720</xdr:colOff>
           <xdr:row>167</xdr:row>
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:rowOff>68580</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>676275</xdr:colOff>
+          <xdr:colOff>685800</xdr:colOff>
           <xdr:row>168</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2074" name="Object 26" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2074"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CC5DF06-1ABB-F9E5-D1DA-7F6DB7D435EE}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -1912,2924 +1912,2924 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:DW175"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3:E3"/>
+      <selection activeCell="I26" sqref="I26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0.85546875" defaultRowHeight="4.9000000000000004" customHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0.88671875" defaultRowHeight="4.95" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="5.28515625" style="66" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="42" max="16384" width="0.85546875" style="66"/>
+    <col min="1" max="1" width="5.33203125" style="65" customWidth="1"/>
+    <col min="2" max="2" width="5.6640625" style="65" customWidth="1"/>
+    <col min="3" max="3" width="8.109375" style="65" customWidth="1"/>
+    <col min="4" max="4" width="12.44140625" style="65" customWidth="1"/>
+    <col min="5" max="5" width="11.109375" style="65" customWidth="1"/>
+    <col min="6" max="6" width="7.44140625" style="65" customWidth="1"/>
+    <col min="7" max="7" width="12.5546875" style="65" customWidth="1"/>
+    <col min="8" max="8" width="13.109375" style="65" customWidth="1"/>
+    <col min="9" max="9" width="12.5546875" style="65" customWidth="1"/>
+    <col min="10" max="10" width="14.44140625" style="65" customWidth="1"/>
+    <col min="11" max="11" width="9.44140625" style="65" customWidth="1"/>
+    <col min="12" max="13" width="6.44140625" style="65" customWidth="1"/>
+    <col min="14" max="14" width="7.33203125" style="65" customWidth="1"/>
+    <col min="15" max="15" width="15.33203125" style="65" customWidth="1"/>
+    <col min="16" max="40" width="0.88671875" style="65"/>
+    <col min="41" max="41" width="2" style="65" bestFit="1" customWidth="1"/>
+    <col min="42" max="16384" width="0.88671875" style="65"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="51" customHeight="1">
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
     </row>
-    <row r="2" spans="1:15" ht="14.45" customHeight="1">
-      <c r="A2" s="103" t="s">
+    <row r="2" spans="1:15" ht="14.4" customHeight="1">
+      <c r="A2" s="172" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="172" t="s">
+      <c r="B2" s="106" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="173"/>
-[...3 lines deleted...]
-      <c r="G2" s="179" t="s">
+      <c r="C2" s="107"/>
+      <c r="D2" s="107"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="95" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="180"/>
-[...3 lines deleted...]
-      <c r="M2" s="52" t="s">
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="97"/>
+      <c r="M2" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="N2" s="53"/>
-      <c r="O2" s="54"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="53"/>
     </row>
     <row r="3" spans="1:15" ht="24" customHeight="1">
-      <c r="A3" s="103"/>
-[...15 lines deleted...]
-      <c r="A4" s="103"/>
+      <c r="A3" s="172"/>
+      <c r="B3" s="139"/>
+      <c r="C3" s="89"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="140"/>
+      <c r="H3" s="141"/>
+      <c r="I3" s="141"/>
+      <c r="J3" s="141"/>
+      <c r="K3" s="142"/>
+      <c r="M3" s="143"/>
+      <c r="N3" s="144"/>
+      <c r="O3" s="145"/>
+    </row>
+    <row r="4" spans="1:15" ht="19.649999999999999" customHeight="1">
+      <c r="A4" s="172"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
     </row>
-    <row r="5" spans="1:15" ht="4.9000000000000004" customHeight="1">
-[...18 lines deleted...]
-      <c r="B6" s="168" t="s">
+    <row r="5" spans="1:15" ht="4.95" customHeight="1">
+      <c r="A5" s="172"/>
+      <c r="B5" s="35"/>
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="35"/>
+      <c r="O5" s="35"/>
+    </row>
+    <row r="6" spans="1:15" ht="4.95" customHeight="1">
+      <c r="A6" s="172"/>
+      <c r="B6" s="147" t="s">
         <v>52</v>
       </c>
-      <c r="C6" s="168"/>
-[...65 lines deleted...]
-      <c r="A10" s="103"/>
+      <c r="C6" s="147"/>
+      <c r="D6" s="147"/>
+      <c r="E6" s="147"/>
+      <c r="F6" s="147"/>
+      <c r="G6" s="147"/>
+      <c r="H6" s="147"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="35"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="35"/>
+    </row>
+    <row r="7" spans="1:15" ht="4.95" customHeight="1">
+      <c r="A7" s="172"/>
+      <c r="B7" s="147"/>
+      <c r="C7" s="147"/>
+      <c r="D7" s="147"/>
+      <c r="E7" s="147"/>
+      <c r="F7" s="147"/>
+      <c r="G7" s="147"/>
+      <c r="H7" s="147"/>
+      <c r="I7" s="35"/>
+      <c r="J7" s="35"/>
+      <c r="K7" s="35"/>
+      <c r="L7" s="35"/>
+      <c r="M7" s="35"/>
+      <c r="N7" s="35"/>
+      <c r="O7" s="35"/>
+    </row>
+    <row r="8" spans="1:15" ht="4.95" customHeight="1">
+      <c r="A8" s="172"/>
+      <c r="B8" s="147"/>
+      <c r="C8" s="147"/>
+      <c r="D8" s="147"/>
+      <c r="E8" s="147"/>
+      <c r="F8" s="147"/>
+      <c r="G8" s="147"/>
+      <c r="H8" s="147"/>
+      <c r="I8" s="35"/>
+      <c r="J8" s="35"/>
+      <c r="K8" s="35"/>
+      <c r="L8" s="35"/>
+      <c r="M8" s="35"/>
+      <c r="N8" s="35"/>
+      <c r="O8" s="35"/>
+    </row>
+    <row r="9" spans="1:15" ht="4.95" customHeight="1">
+      <c r="A9" s="172"/>
+      <c r="B9" s="147"/>
+      <c r="C9" s="147"/>
+      <c r="D9" s="147"/>
+      <c r="E9" s="147"/>
+      <c r="F9" s="147"/>
+      <c r="G9" s="147"/>
+      <c r="H9" s="147"/>
+      <c r="I9" s="35"/>
+      <c r="J9" s="35"/>
+      <c r="K9" s="35"/>
+      <c r="L9" s="35"/>
+      <c r="M9" s="35"/>
+      <c r="N9" s="35"/>
+      <c r="O9" s="35"/>
+    </row>
+    <row r="10" spans="1:15" ht="8.4" customHeight="1">
+      <c r="A10" s="172"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
     </row>
     <row r="11" spans="1:15" ht="5.0999999999999996" customHeight="1">
-      <c r="A11" s="103"/>
-[...4 lines deleted...]
-      <c r="F11" s="16"/>
+      <c r="A11" s="172"/>
+      <c r="B11" s="57"/>
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="15"/>
+      <c r="F11" s="15"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="N11" s="6"/>
       <c r="O11" s="7"/>
     </row>
-    <row r="12" spans="1:15" ht="13.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B12" s="78" t="s">
+    <row r="12" spans="1:15" ht="13.2" customHeight="1">
+      <c r="A12" s="172"/>
+      <c r="B12" s="77" t="s">
         <v>36</v>
       </c>
-      <c r="C12" s="78"/>
-[...28 lines deleted...]
-      <c r="O13" s="75"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="78"/>
+      <c r="E12" s="78"/>
+      <c r="F12" s="78"/>
+      <c r="G12" s="78"/>
+      <c r="H12" s="78"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="78"/>
+      <c r="K12" s="78"/>
+      <c r="L12" s="78"/>
+      <c r="M12" s="78"/>
+      <c r="N12" s="78"/>
+      <c r="O12" s="78"/>
+    </row>
+    <row r="13" spans="1:15" ht="5.7" customHeight="1">
+      <c r="A13" s="172"/>
+      <c r="B13" s="58"/>
+      <c r="C13" s="74"/>
+      <c r="D13" s="74"/>
+      <c r="E13" s="74"/>
+      <c r="F13" s="74"/>
+      <c r="G13" s="74"/>
+      <c r="H13" s="74"/>
+      <c r="I13" s="74"/>
+      <c r="J13" s="74"/>
+      <c r="K13" s="74"/>
+      <c r="L13" s="74"/>
+      <c r="M13" s="74"/>
+      <c r="N13" s="74"/>
+      <c r="O13" s="74"/>
     </row>
     <row r="14" spans="1:15" ht="18.75" customHeight="1">
-      <c r="A14" s="103"/>
-      <c r="B14" s="77" t="s">
+      <c r="A14" s="172"/>
+      <c r="B14" s="76" t="s">
         <v>57</v>
       </c>
-      <c r="C14" s="77"/>
-[...14 lines deleted...]
-      <c r="B15" s="165" t="s">
+      <c r="C14" s="76"/>
+      <c r="D14" s="76"/>
+      <c r="E14" s="76"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="76"/>
+      <c r="H14" s="76"/>
+      <c r="I14" s="76"/>
+      <c r="J14" s="76"/>
+      <c r="K14" s="76"/>
+      <c r="L14" s="76"/>
+      <c r="M14" s="76"/>
+      <c r="N14" s="76"/>
+      <c r="O14" s="76"/>
+    </row>
+    <row r="15" spans="1:15" s="39" customFormat="1" ht="69.75" customHeight="1">
+      <c r="B15" s="119" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="166"/>
-[...1 lines deleted...]
-      <c r="E15" s="163" t="s">
+      <c r="C15" s="120"/>
+      <c r="D15" s="121"/>
+      <c r="E15" s="136" t="s">
         <v>34</v>
       </c>
-      <c r="F15" s="164"/>
-      <c r="G15" s="60" t="s">
+      <c r="F15" s="137"/>
+      <c r="G15" s="59" t="s">
         <v>35</v>
       </c>
-      <c r="H15" s="60" t="s">
+      <c r="H15" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="I15" s="38" t="s">
+      <c r="I15" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="J15" s="38" t="s">
+      <c r="J15" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="K15" s="163" t="s">
+      <c r="K15" s="136" t="s">
         <v>48</v>
       </c>
-      <c r="L15" s="164"/>
-      <c r="M15" s="163" t="s">
+      <c r="L15" s="137"/>
+      <c r="M15" s="136" t="s">
         <v>58</v>
       </c>
-      <c r="N15" s="164"/>
-      <c r="O15" s="38" t="s">
+      <c r="N15" s="137"/>
+      <c r="O15" s="37" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="16" spans="1:15" ht="12.75">
-[...5 lines deleted...]
-      <c r="G16" s="57"/>
+    <row r="16" spans="1:15" ht="13.2">
+      <c r="B16" s="88"/>
+      <c r="C16" s="89"/>
+      <c r="D16" s="90"/>
+      <c r="E16" s="146"/>
+      <c r="F16" s="110"/>
+      <c r="G16" s="56"/>
       <c r="H16" s="10"/>
-      <c r="I16" s="11"/>
-[...5 lines deleted...]
-      <c r="O16" s="14">
+      <c r="I16" s="181"/>
+      <c r="J16" s="44"/>
+      <c r="K16" s="91"/>
+      <c r="L16" s="92"/>
+      <c r="M16" s="93"/>
+      <c r="N16" s="94"/>
+      <c r="O16" s="13">
         <f>((J16*M16)*K16+(J16*M16))*I16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:15" ht="12.75">
-[...5 lines deleted...]
-      <c r="G17" s="57"/>
+    <row r="17" spans="2:15" ht="13.2">
+      <c r="B17" s="88"/>
+      <c r="C17" s="89"/>
+      <c r="D17" s="90"/>
+      <c r="E17" s="88"/>
+      <c r="F17" s="89"/>
+      <c r="G17" s="56"/>
       <c r="H17" s="10"/>
-      <c r="I17" s="11"/>
-[...5 lines deleted...]
-      <c r="O17" s="14">
+      <c r="I17" s="181"/>
+      <c r="J17" s="44"/>
+      <c r="K17" s="91"/>
+      <c r="L17" s="92"/>
+      <c r="M17" s="93"/>
+      <c r="N17" s="94"/>
+      <c r="O17" s="13">
         <f>((J17*M17)*K17+(J17*M17))*I17</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:15" ht="12.75">
-[...5 lines deleted...]
-      <c r="G18" s="57"/>
+    <row r="18" spans="2:15" ht="13.2">
+      <c r="B18" s="88"/>
+      <c r="C18" s="89"/>
+      <c r="D18" s="90"/>
+      <c r="E18" s="88"/>
+      <c r="F18" s="89"/>
+      <c r="G18" s="56"/>
       <c r="H18" s="10"/>
-      <c r="I18" s="11"/>
-[...5 lines deleted...]
-      <c r="O18" s="14">
+      <c r="I18" s="181"/>
+      <c r="J18" s="44"/>
+      <c r="K18" s="91"/>
+      <c r="L18" s="92"/>
+      <c r="M18" s="93"/>
+      <c r="N18" s="94"/>
+      <c r="O18" s="13">
         <f t="shared" ref="O18:O22" si="0">((J18*M18)*K18+(J18*M18))*I18</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:15" ht="12.75">
-[...5 lines deleted...]
-      <c r="G19" s="57"/>
+    <row r="19" spans="2:15" ht="13.2">
+      <c r="B19" s="88"/>
+      <c r="C19" s="89"/>
+      <c r="D19" s="90"/>
+      <c r="E19" s="88"/>
+      <c r="F19" s="89"/>
+      <c r="G19" s="56"/>
       <c r="H19" s="10"/>
-      <c r="I19" s="11"/>
-[...5 lines deleted...]
-      <c r="O19" s="14">
+      <c r="I19" s="181"/>
+      <c r="J19" s="44"/>
+      <c r="K19" s="91"/>
+      <c r="L19" s="92"/>
+      <c r="M19" s="93"/>
+      <c r="N19" s="94"/>
+      <c r="O19" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:15" ht="12.75">
-[...5 lines deleted...]
-      <c r="G20" s="57"/>
+    <row r="20" spans="2:15" ht="13.2">
+      <c r="B20" s="88"/>
+      <c r="C20" s="89"/>
+      <c r="D20" s="90"/>
+      <c r="E20" s="88"/>
+      <c r="F20" s="89"/>
+      <c r="G20" s="56"/>
       <c r="H20" s="10"/>
-      <c r="I20" s="11"/>
-[...5 lines deleted...]
-      <c r="O20" s="14">
+      <c r="I20" s="181"/>
+      <c r="J20" s="44"/>
+      <c r="K20" s="91"/>
+      <c r="L20" s="92"/>
+      <c r="M20" s="93"/>
+      <c r="N20" s="94"/>
+      <c r="O20" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:15" ht="12.75">
-[...5 lines deleted...]
-      <c r="G21" s="57"/>
+    <row r="21" spans="2:15" ht="13.2">
+      <c r="B21" s="88"/>
+      <c r="C21" s="89"/>
+      <c r="D21" s="90"/>
+      <c r="E21" s="88"/>
+      <c r="F21" s="89"/>
+      <c r="G21" s="56"/>
       <c r="H21" s="10"/>
-      <c r="I21" s="11"/>
-[...5 lines deleted...]
-      <c r="O21" s="14">
+      <c r="I21" s="181"/>
+      <c r="J21" s="44"/>
+      <c r="K21" s="91"/>
+      <c r="L21" s="92"/>
+      <c r="M21" s="93"/>
+      <c r="N21" s="94"/>
+      <c r="O21" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:15" ht="12.75">
-[...5 lines deleted...]
-      <c r="G22" s="57"/>
+    <row r="22" spans="2:15" ht="13.2">
+      <c r="B22" s="88"/>
+      <c r="C22" s="89"/>
+      <c r="D22" s="90"/>
+      <c r="E22" s="88"/>
+      <c r="F22" s="89"/>
+      <c r="G22" s="56"/>
       <c r="H22" s="10"/>
-      <c r="I22" s="11"/>
-[...5 lines deleted...]
-      <c r="O22" s="14">
+      <c r="I22" s="181"/>
+      <c r="J22" s="44"/>
+      <c r="K22" s="91"/>
+      <c r="L22" s="92"/>
+      <c r="M22" s="93"/>
+      <c r="N22" s="94"/>
+      <c r="O22" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="2:15" ht="12.75">
-[...5 lines deleted...]
-      <c r="G23" s="57"/>
+    <row r="23" spans="2:15" ht="13.2">
+      <c r="B23" s="88"/>
+      <c r="C23" s="89"/>
+      <c r="D23" s="90"/>
+      <c r="E23" s="88"/>
+      <c r="F23" s="89"/>
+      <c r="G23" s="56"/>
       <c r="H23" s="10"/>
-      <c r="I23" s="11"/>
-[...5 lines deleted...]
-      <c r="O23" s="14">
+      <c r="I23" s="181"/>
+      <c r="J23" s="44"/>
+      <c r="K23" s="91"/>
+      <c r="L23" s="92"/>
+      <c r="M23" s="93"/>
+      <c r="N23" s="94"/>
+      <c r="O23" s="13">
         <f>((J23*M23)*K23+(J23*M23))*I23</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="2:15" ht="12.75">
-[...5 lines deleted...]
-      <c r="G24" s="57"/>
+    <row r="24" spans="2:15" ht="13.2">
+      <c r="B24" s="88"/>
+      <c r="C24" s="89"/>
+      <c r="D24" s="90"/>
+      <c r="E24" s="88"/>
+      <c r="F24" s="89"/>
+      <c r="G24" s="56"/>
       <c r="H24" s="10"/>
-      <c r="I24" s="11"/>
-[...5 lines deleted...]
-      <c r="O24" s="14">
+      <c r="I24" s="181"/>
+      <c r="J24" s="44"/>
+      <c r="K24" s="91"/>
+      <c r="L24" s="92"/>
+      <c r="M24" s="93"/>
+      <c r="N24" s="94"/>
+      <c r="O24" s="13">
         <f t="shared" ref="O24:O30" si="1">((J24*M24)*K24+(J24*M24))*I24</f>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="2:15" ht="12.75">
-[...5 lines deleted...]
-      <c r="G25" s="57"/>
+    <row r="25" spans="2:15" ht="13.2">
+      <c r="B25" s="88"/>
+      <c r="C25" s="89"/>
+      <c r="D25" s="90"/>
+      <c r="E25" s="88"/>
+      <c r="F25" s="89"/>
+      <c r="G25" s="56"/>
       <c r="H25" s="10"/>
-      <c r="I25" s="11"/>
-[...5 lines deleted...]
-      <c r="O25" s="14">
+      <c r="I25" s="181"/>
+      <c r="J25" s="44"/>
+      <c r="K25" s="91"/>
+      <c r="L25" s="92"/>
+      <c r="M25" s="93"/>
+      <c r="N25" s="94"/>
+      <c r="O25" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="2:15" ht="12.75">
-[...5 lines deleted...]
-      <c r="G26" s="57"/>
+    <row r="26" spans="2:15" ht="13.2">
+      <c r="B26" s="88"/>
+      <c r="C26" s="89"/>
+      <c r="D26" s="90"/>
+      <c r="E26" s="88"/>
+      <c r="F26" s="89"/>
+      <c r="G26" s="56"/>
       <c r="H26" s="10"/>
-      <c r="I26" s="11"/>
-[...5 lines deleted...]
-      <c r="O26" s="14">
+      <c r="I26" s="181"/>
+      <c r="J26" s="44"/>
+      <c r="K26" s="91"/>
+      <c r="L26" s="92"/>
+      <c r="M26" s="93"/>
+      <c r="N26" s="94"/>
+      <c r="O26" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="2:15" ht="12.75">
-[...5 lines deleted...]
-      <c r="G27" s="57"/>
+    <row r="27" spans="2:15" ht="13.2">
+      <c r="B27" s="88"/>
+      <c r="C27" s="89"/>
+      <c r="D27" s="90"/>
+      <c r="E27" s="88"/>
+      <c r="F27" s="89"/>
+      <c r="G27" s="56"/>
       <c r="H27" s="10"/>
-      <c r="I27" s="11"/>
-[...5 lines deleted...]
-      <c r="O27" s="14">
+      <c r="I27" s="181"/>
+      <c r="J27" s="44"/>
+      <c r="K27" s="91"/>
+      <c r="L27" s="92"/>
+      <c r="M27" s="93"/>
+      <c r="N27" s="94"/>
+      <c r="O27" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="2:15" ht="12.75">
-[...5 lines deleted...]
-      <c r="G28" s="57"/>
+    <row r="28" spans="2:15" ht="13.2">
+      <c r="B28" s="88"/>
+      <c r="C28" s="89"/>
+      <c r="D28" s="90"/>
+      <c r="E28" s="88"/>
+      <c r="F28" s="89"/>
+      <c r="G28" s="56"/>
       <c r="H28" s="10"/>
-      <c r="I28" s="11"/>
-[...5 lines deleted...]
-      <c r="O28" s="14">
+      <c r="I28" s="181"/>
+      <c r="J28" s="44"/>
+      <c r="K28" s="91"/>
+      <c r="L28" s="92"/>
+      <c r="M28" s="93"/>
+      <c r="N28" s="94"/>
+      <c r="O28" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="2:15" ht="12.75">
-[...5 lines deleted...]
-      <c r="G29" s="57"/>
+    <row r="29" spans="2:15" ht="13.2">
+      <c r="B29" s="88"/>
+      <c r="C29" s="89"/>
+      <c r="D29" s="90"/>
+      <c r="E29" s="88"/>
+      <c r="F29" s="89"/>
+      <c r="G29" s="56"/>
       <c r="H29" s="10"/>
-      <c r="I29" s="11"/>
-[...5 lines deleted...]
-      <c r="O29" s="14">
+      <c r="I29" s="181"/>
+      <c r="J29" s="44"/>
+      <c r="K29" s="91"/>
+      <c r="L29" s="92"/>
+      <c r="M29" s="93"/>
+      <c r="N29" s="94"/>
+      <c r="O29" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="2:15" ht="12.75">
-[...5 lines deleted...]
-      <c r="G30" s="57"/>
+    <row r="30" spans="2:15" ht="13.2">
+      <c r="B30" s="88"/>
+      <c r="C30" s="89"/>
+      <c r="D30" s="90"/>
+      <c r="E30" s="88"/>
+      <c r="F30" s="89"/>
+      <c r="G30" s="56"/>
       <c r="H30" s="10"/>
-      <c r="I30" s="11"/>
-[...5 lines deleted...]
-      <c r="O30" s="14">
+      <c r="I30" s="181"/>
+      <c r="J30" s="44"/>
+      <c r="K30" s="91"/>
+      <c r="L30" s="92"/>
+      <c r="M30" s="93"/>
+      <c r="N30" s="94"/>
+      <c r="O30" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="2:15" ht="13.15" customHeight="1">
-[...11 lines deleted...]
-      <c r="M31" s="161" t="s">
+    <row r="31" spans="2:15" ht="13.2" customHeight="1">
+      <c r="B31" s="62"/>
+      <c r="C31" s="79"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="62"/>
+      <c r="F31" s="62"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="62"/>
+      <c r="I31" s="71"/>
+      <c r="J31" s="71"/>
+      <c r="K31" s="71"/>
+      <c r="L31" s="71"/>
+      <c r="M31" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="N31" s="162"/>
-      <c r="O31" s="15">
+      <c r="N31" s="123"/>
+      <c r="O31" s="14">
         <f>SUM(O16:O30)</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="2:15" ht="6.75" customHeight="1">
-      <c r="B32" s="17"/>
-[...3 lines deleted...]
-      <c r="F32" s="19"/>
+      <c r="B32" s="16"/>
+      <c r="C32" s="17"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="18"/>
+      <c r="F32" s="18"/>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
-      <c r="I32" s="20"/>
-[...5 lines deleted...]
-      <c r="O32" s="20"/>
+      <c r="I32" s="19"/>
+      <c r="J32" s="19"/>
+      <c r="K32" s="19"/>
+      <c r="L32" s="19"/>
+      <c r="M32" s="19"/>
+      <c r="N32" s="19"/>
+      <c r="O32" s="19"/>
     </row>
     <row r="33" spans="2:15" ht="12" customHeight="1">
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="7"/>
     </row>
     <row r="34" spans="2:15" ht="20.85" customHeight="1">
-      <c r="B34" s="169" t="s">
+      <c r="B34" s="138" t="s">
         <v>43</v>
       </c>
-      <c r="C34" s="169"/>
-[...3 lines deleted...]
-      <c r="G34" s="169"/>
+      <c r="C34" s="138"/>
+      <c r="D34" s="138"/>
+      <c r="E34" s="138"/>
+      <c r="F34" s="138"/>
+      <c r="G34" s="138"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
       <c r="O34" s="7"/>
     </row>
-    <row r="35" spans="2:15" ht="19.899999999999999" customHeight="1">
-      <c r="B35" s="59" t="s">
+    <row r="35" spans="2:15" ht="19.95" customHeight="1">
+      <c r="B35" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="C35" s="59"/>
-[...11 lines deleted...]
-      <c r="O35" s="59"/>
+      <c r="C35" s="58"/>
+      <c r="D35" s="58"/>
+      <c r="E35" s="58"/>
+      <c r="F35" s="58"/>
+      <c r="G35" s="58"/>
+      <c r="H35" s="58"/>
+      <c r="I35" s="58"/>
+      <c r="J35" s="58"/>
+      <c r="K35" s="58"/>
+      <c r="L35" s="58"/>
+      <c r="M35" s="58"/>
+      <c r="N35" s="58"/>
+      <c r="O35" s="58"/>
     </row>
     <row r="36" spans="2:15" s="8" customFormat="1" ht="3.6" customHeight="1">
-      <c r="B36" s="19"/>
-[...3 lines deleted...]
-      <c r="F36" s="19"/>
+      <c r="B36" s="18"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
       <c r="G36" s="9"/>
       <c r="H36" s="9"/>
-      <c r="I36" s="20"/>
-[...8 lines deleted...]
-      <c r="B37" s="41" t="s">
+      <c r="I36" s="19"/>
+      <c r="J36" s="19"/>
+      <c r="K36" s="19"/>
+      <c r="L36" s="19"/>
+      <c r="M36" s="19"/>
+      <c r="N36" s="19"/>
+      <c r="O36" s="19"/>
+    </row>
+    <row r="37" spans="2:15" s="38" customFormat="1" ht="48" customHeight="1">
+      <c r="B37" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="C37" s="165" t="s">
+      <c r="C37" s="119" t="s">
         <v>7</v>
       </c>
-      <c r="D37" s="166"/>
-[...2 lines deleted...]
-      <c r="G37" s="60" t="s">
+      <c r="D37" s="120"/>
+      <c r="E37" s="120"/>
+      <c r="F37" s="121"/>
+      <c r="G37" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="H37" s="60" t="s">
+      <c r="H37" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="I37" s="60" t="s">
+      <c r="I37" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="J37" s="38" t="s">
+      <c r="J37" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="K37" s="38" t="s">
+      <c r="K37" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="L37" s="170" t="s">
+      <c r="L37" s="124" t="s">
         <v>11</v>
       </c>
-      <c r="M37" s="171"/>
-      <c r="N37" s="170" t="s">
+      <c r="M37" s="125"/>
+      <c r="N37" s="124" t="s">
         <v>18</v>
       </c>
-      <c r="O37" s="171"/>
-[...1 lines deleted...]
-    <row r="38" spans="2:15" ht="12.75">
+      <c r="O37" s="125"/>
+    </row>
+    <row r="38" spans="2:15" ht="13.2">
       <c r="B38" s="10">
         <v>1</v>
       </c>
-      <c r="C38" s="104"/>
-[...6 lines deleted...]
-      <c r="J38" s="48">
+      <c r="C38" s="98"/>
+      <c r="D38" s="99"/>
+      <c r="E38" s="99"/>
+      <c r="F38" s="100"/>
+      <c r="G38" s="46"/>
+      <c r="H38" s="50"/>
+      <c r="I38" s="36"/>
+      <c r="J38" s="47">
         <f t="shared" ref="J38:J39" si="2">IF(G38&gt;0,I38/G38*H38,H38)</f>
         <v>0</v>
       </c>
-      <c r="K38" s="46"/>
-      <c r="L38" s="61">
+      <c r="K38" s="45"/>
+      <c r="L38" s="60">
         <f>J38*K38</f>
         <v>0</v>
       </c>
-      <c r="M38" s="62"/>
-[...3 lines deleted...]
-    <row r="39" spans="2:15" ht="12.75">
+      <c r="M38" s="61"/>
+      <c r="N38" s="98"/>
+      <c r="O38" s="100"/>
+    </row>
+    <row r="39" spans="2:15" ht="13.2">
       <c r="B39" s="10">
         <v>2</v>
       </c>
-      <c r="C39" s="104"/>
-[...6 lines deleted...]
-      <c r="J39" s="48">
+      <c r="C39" s="98"/>
+      <c r="D39" s="99"/>
+      <c r="E39" s="99"/>
+      <c r="F39" s="100"/>
+      <c r="G39" s="46"/>
+      <c r="H39" s="50"/>
+      <c r="I39" s="36"/>
+      <c r="J39" s="47">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K39" s="46"/>
-      <c r="L39" s="61">
+      <c r="K39" s="45"/>
+      <c r="L39" s="60">
         <f t="shared" ref="L39:L41" si="3">J39*K39</f>
         <v>0</v>
       </c>
-      <c r="M39" s="62"/>
-[...3 lines deleted...]
-    <row r="40" spans="2:15" ht="12.75">
+      <c r="M39" s="61"/>
+      <c r="N39" s="98"/>
+      <c r="O39" s="100"/>
+    </row>
+    <row r="40" spans="2:15" ht="13.2">
       <c r="B40" s="10">
         <v>3</v>
       </c>
-      <c r="C40" s="104"/>
-[...6 lines deleted...]
-      <c r="J40" s="48">
+      <c r="C40" s="98"/>
+      <c r="D40" s="99"/>
+      <c r="E40" s="99"/>
+      <c r="F40" s="100"/>
+      <c r="G40" s="46"/>
+      <c r="H40" s="50"/>
+      <c r="I40" s="36"/>
+      <c r="J40" s="47">
         <f>IF(G40&gt;0,I40/G40*H40,H40)</f>
         <v>0</v>
       </c>
-      <c r="K40" s="46"/>
-      <c r="L40" s="61">
+      <c r="K40" s="45"/>
+      <c r="L40" s="60">
         <f t="shared" ref="L40" si="4">J40*K40</f>
         <v>0</v>
       </c>
-      <c r="M40" s="62"/>
-[...3 lines deleted...]
-    <row r="41" spans="2:15" ht="12.75">
+      <c r="M40" s="61"/>
+      <c r="N40" s="98"/>
+      <c r="O40" s="100"/>
+    </row>
+    <row r="41" spans="2:15" ht="13.2">
       <c r="B41" s="10">
         <v>4</v>
       </c>
-      <c r="C41" s="104"/>
-[...6 lines deleted...]
-      <c r="J41" s="48">
+      <c r="C41" s="98"/>
+      <c r="D41" s="99"/>
+      <c r="E41" s="99"/>
+      <c r="F41" s="100"/>
+      <c r="G41" s="46"/>
+      <c r="H41" s="50"/>
+      <c r="I41" s="36"/>
+      <c r="J41" s="47">
         <f>IF(G41&gt;0,I41/G41*H41,H41)</f>
         <v>0</v>
       </c>
-      <c r="K41" s="46"/>
-      <c r="L41" s="61">
+      <c r="K41" s="45"/>
+      <c r="L41" s="60">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M41" s="62"/>
-[...12 lines deleted...]
-      <c r="J42" s="161" t="s">
+      <c r="M41" s="61"/>
+      <c r="N41" s="98"/>
+      <c r="O41" s="100"/>
+    </row>
+    <row r="42" spans="2:15" ht="13.2" customHeight="1">
+      <c r="B42" s="62"/>
+      <c r="C42" s="62"/>
+      <c r="D42" s="62"/>
+      <c r="E42" s="62"/>
+      <c r="F42" s="62"/>
+      <c r="G42" s="62"/>
+      <c r="H42" s="62"/>
+      <c r="I42" s="71"/>
+      <c r="J42" s="122" t="s">
         <v>29</v>
       </c>
-      <c r="K42" s="162"/>
-      <c r="L42" s="69">
+      <c r="K42" s="123"/>
+      <c r="L42" s="68">
         <f>SUM(L38:M41)</f>
         <v>0</v>
       </c>
-      <c r="M42" s="70"/>
-[...5 lines deleted...]
-      <c r="B44" s="59" t="s">
+      <c r="M42" s="69"/>
+      <c r="N42" s="70"/>
+      <c r="O42" s="71"/>
+    </row>
+    <row r="43" spans="2:15" ht="13.2" customHeight="1"/>
+    <row r="44" spans="2:15" ht="13.2" customHeight="1">
+      <c r="B44" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="C44" s="59"/>
-[...2 lines deleted...]
-      <c r="F44" s="19"/>
+      <c r="C44" s="58"/>
+      <c r="D44" s="18"/>
+      <c r="E44" s="18"/>
+      <c r="F44" s="18"/>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
-      <c r="I44" s="20"/>
-[...5 lines deleted...]
-      <c r="O44" s="20"/>
+      <c r="I44" s="19"/>
+      <c r="J44" s="19"/>
+      <c r="K44" s="19"/>
+      <c r="L44" s="19"/>
+      <c r="M44" s="19"/>
+      <c r="N44" s="19"/>
+      <c r="O44" s="19"/>
     </row>
     <row r="45" spans="2:15" ht="6.6" customHeight="1">
-      <c r="B45" s="59"/>
-[...3 lines deleted...]
-      <c r="F45" s="19"/>
+      <c r="B45" s="58"/>
+      <c r="C45" s="58"/>
+      <c r="D45" s="18"/>
+      <c r="E45" s="18"/>
+      <c r="F45" s="18"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
-      <c r="I45" s="20"/>
-[...8 lines deleted...]
-      <c r="B46" s="41" t="s">
+      <c r="I45" s="19"/>
+      <c r="J45" s="19"/>
+      <c r="K45" s="19"/>
+      <c r="L45" s="19"/>
+      <c r="M45" s="19"/>
+      <c r="N45" s="19"/>
+      <c r="O45" s="19"/>
+    </row>
+    <row r="46" spans="2:15" s="38" customFormat="1" ht="26.4" customHeight="1">
+      <c r="B46" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="C46" s="165" t="s">
+      <c r="C46" s="119" t="s">
         <v>47</v>
       </c>
-      <c r="D46" s="167"/>
-      <c r="E46" s="165" t="s">
+      <c r="D46" s="121"/>
+      <c r="E46" s="119" t="s">
         <v>19</v>
       </c>
-      <c r="F46" s="166"/>
-[...2 lines deleted...]
-      <c r="I46" s="76" t="s">
+      <c r="F46" s="120"/>
+      <c r="G46" s="120"/>
+      <c r="H46" s="121"/>
+      <c r="I46" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="J46" s="73" t="s">
+      <c r="J46" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="K46" s="74"/>
-      <c r="L46" s="170" t="s">
+      <c r="K46" s="73"/>
+      <c r="L46" s="124" t="s">
         <v>4</v>
       </c>
-      <c r="M46" s="171"/>
-      <c r="N46" s="170" t="s">
+      <c r="M46" s="125"/>
+      <c r="N46" s="124" t="s">
         <v>22</v>
       </c>
-      <c r="O46" s="171"/>
-[...1 lines deleted...]
-    <row r="47" spans="2:15" ht="12.75">
+      <c r="O46" s="125"/>
+    </row>
+    <row r="47" spans="2:15" ht="13.2">
       <c r="B47" s="10">
         <v>1</v>
       </c>
-      <c r="C47" s="104"/>
-[...13 lines deleted...]
-    <row r="48" spans="2:15" ht="12.75">
+      <c r="C47" s="98"/>
+      <c r="D47" s="100"/>
+      <c r="E47" s="98"/>
+      <c r="F47" s="99"/>
+      <c r="G47" s="99"/>
+      <c r="H47" s="100"/>
+      <c r="I47" s="49"/>
+      <c r="J47" s="98"/>
+      <c r="K47" s="100"/>
+      <c r="L47" s="117"/>
+      <c r="M47" s="118"/>
+      <c r="N47" s="98"/>
+      <c r="O47" s="100"/>
+    </row>
+    <row r="48" spans="2:15" ht="13.2">
       <c r="B48" s="10">
         <v>2</v>
       </c>
-      <c r="C48" s="104"/>
-[...13 lines deleted...]
-    <row r="49" spans="2:15" ht="12.75">
+      <c r="C48" s="98"/>
+      <c r="D48" s="100"/>
+      <c r="E48" s="98"/>
+      <c r="F48" s="99"/>
+      <c r="G48" s="99"/>
+      <c r="H48" s="100"/>
+      <c r="I48" s="49"/>
+      <c r="J48" s="98"/>
+      <c r="K48" s="100"/>
+      <c r="L48" s="117"/>
+      <c r="M48" s="118"/>
+      <c r="N48" s="98"/>
+      <c r="O48" s="100"/>
+    </row>
+    <row r="49" spans="2:15" ht="13.2">
       <c r="B49" s="10">
         <v>3</v>
       </c>
-      <c r="C49" s="104"/>
-[...13 lines deleted...]
-    <row r="50" spans="2:15" ht="12.75">
+      <c r="C49" s="98"/>
+      <c r="D49" s="100"/>
+      <c r="E49" s="98"/>
+      <c r="F49" s="99"/>
+      <c r="G49" s="99"/>
+      <c r="H49" s="100"/>
+      <c r="I49" s="49"/>
+      <c r="J49" s="98"/>
+      <c r="K49" s="100"/>
+      <c r="L49" s="117"/>
+      <c r="M49" s="118"/>
+      <c r="N49" s="98"/>
+      <c r="O49" s="100"/>
+    </row>
+    <row r="50" spans="2:15" ht="13.2">
       <c r="B50" s="10">
         <v>4</v>
       </c>
-      <c r="C50" s="104"/>
-[...13 lines deleted...]
-    <row r="51" spans="2:15" ht="12.75">
+      <c r="C50" s="98"/>
+      <c r="D50" s="100"/>
+      <c r="E50" s="98"/>
+      <c r="F50" s="99"/>
+      <c r="G50" s="99"/>
+      <c r="H50" s="100"/>
+      <c r="I50" s="49"/>
+      <c r="J50" s="98"/>
+      <c r="K50" s="100"/>
+      <c r="L50" s="117"/>
+      <c r="M50" s="118"/>
+      <c r="N50" s="98"/>
+      <c r="O50" s="100"/>
+    </row>
+    <row r="51" spans="2:15" ht="13.2">
       <c r="B51" s="10">
         <v>5</v>
       </c>
-      <c r="C51" s="104"/>
-[...13 lines deleted...]
-    <row r="52" spans="2:15" ht="12.75">
+      <c r="C51" s="98"/>
+      <c r="D51" s="100"/>
+      <c r="E51" s="98"/>
+      <c r="F51" s="99"/>
+      <c r="G51" s="99"/>
+      <c r="H51" s="100"/>
+      <c r="I51" s="49"/>
+      <c r="J51" s="98"/>
+      <c r="K51" s="100"/>
+      <c r="L51" s="117"/>
+      <c r="M51" s="118"/>
+      <c r="N51" s="98"/>
+      <c r="O51" s="100"/>
+    </row>
+    <row r="52" spans="2:15" ht="13.2">
       <c r="B52" s="10">
         <v>6</v>
       </c>
-      <c r="C52" s="104"/>
-[...13 lines deleted...]
-    <row r="53" spans="2:15" ht="12.75">
+      <c r="C52" s="98"/>
+      <c r="D52" s="100"/>
+      <c r="E52" s="98"/>
+      <c r="F52" s="99"/>
+      <c r="G52" s="99"/>
+      <c r="H52" s="100"/>
+      <c r="I52" s="49"/>
+      <c r="J52" s="98"/>
+      <c r="K52" s="100"/>
+      <c r="L52" s="117"/>
+      <c r="M52" s="118"/>
+      <c r="N52" s="98"/>
+      <c r="O52" s="100"/>
+    </row>
+    <row r="53" spans="2:15" ht="13.2">
       <c r="B53" s="10">
         <v>7</v>
       </c>
-      <c r="C53" s="104"/>
-[...13 lines deleted...]
-    <row r="54" spans="2:15" ht="12.75">
+      <c r="C53" s="98"/>
+      <c r="D53" s="100"/>
+      <c r="E53" s="98"/>
+      <c r="F53" s="99"/>
+      <c r="G53" s="99"/>
+      <c r="H53" s="100"/>
+      <c r="I53" s="49"/>
+      <c r="J53" s="98"/>
+      <c r="K53" s="100"/>
+      <c r="L53" s="117"/>
+      <c r="M53" s="118"/>
+      <c r="N53" s="98"/>
+      <c r="O53" s="100"/>
+    </row>
+    <row r="54" spans="2:15" ht="13.2">
       <c r="B54" s="10">
         <v>8</v>
       </c>
-      <c r="C54" s="104"/>
-[...13 lines deleted...]
-    <row r="55" spans="2:15" ht="12.75">
+      <c r="C54" s="98"/>
+      <c r="D54" s="100"/>
+      <c r="E54" s="98"/>
+      <c r="F54" s="99"/>
+      <c r="G54" s="99"/>
+      <c r="H54" s="100"/>
+      <c r="I54" s="49"/>
+      <c r="J54" s="98"/>
+      <c r="K54" s="100"/>
+      <c r="L54" s="117"/>
+      <c r="M54" s="118"/>
+      <c r="N54" s="98"/>
+      <c r="O54" s="100"/>
+    </row>
+    <row r="55" spans="2:15" ht="13.2">
       <c r="B55" s="10">
         <v>9</v>
       </c>
-      <c r="C55" s="104"/>
-[...13 lines deleted...]
-    <row r="56" spans="2:15" ht="12.75">
+      <c r="C55" s="98"/>
+      <c r="D55" s="100"/>
+      <c r="E55" s="98"/>
+      <c r="F55" s="99"/>
+      <c r="G55" s="99"/>
+      <c r="H55" s="100"/>
+      <c r="I55" s="49"/>
+      <c r="J55" s="98"/>
+      <c r="K55" s="100"/>
+      <c r="L55" s="117"/>
+      <c r="M55" s="118"/>
+      <c r="N55" s="98"/>
+      <c r="O55" s="100"/>
+    </row>
+    <row r="56" spans="2:15" ht="13.2">
       <c r="B56" s="10">
         <v>10</v>
       </c>
-      <c r="C56" s="104"/>
-[...13 lines deleted...]
-    <row r="57" spans="2:15" ht="12.75">
+      <c r="C56" s="98"/>
+      <c r="D56" s="100"/>
+      <c r="E56" s="98"/>
+      <c r="F56" s="99"/>
+      <c r="G56" s="99"/>
+      <c r="H56" s="100"/>
+      <c r="I56" s="49"/>
+      <c r="J56" s="98"/>
+      <c r="K56" s="100"/>
+      <c r="L56" s="117"/>
+      <c r="M56" s="118"/>
+      <c r="N56" s="98"/>
+      <c r="O56" s="100"/>
+    </row>
+    <row r="57" spans="2:15" ht="13.2">
       <c r="B57" s="10">
         <v>11</v>
       </c>
-      <c r="C57" s="104"/>
-[...13 lines deleted...]
-    <row r="58" spans="2:15" ht="12.75">
+      <c r="C57" s="98"/>
+      <c r="D57" s="100"/>
+      <c r="E57" s="98"/>
+      <c r="F57" s="99"/>
+      <c r="G57" s="99"/>
+      <c r="H57" s="100"/>
+      <c r="I57" s="49"/>
+      <c r="J57" s="98"/>
+      <c r="K57" s="100"/>
+      <c r="L57" s="117"/>
+      <c r="M57" s="118"/>
+      <c r="N57" s="98"/>
+      <c r="O57" s="100"/>
+    </row>
+    <row r="58" spans="2:15" ht="13.2">
       <c r="B58" s="10">
         <v>12</v>
       </c>
-      <c r="C58" s="104"/>
-[...13 lines deleted...]
-    <row r="59" spans="2:15" ht="12.75">
+      <c r="C58" s="98"/>
+      <c r="D58" s="100"/>
+      <c r="E58" s="98"/>
+      <c r="F58" s="99"/>
+      <c r="G58" s="99"/>
+      <c r="H58" s="100"/>
+      <c r="I58" s="49"/>
+      <c r="J58" s="98"/>
+      <c r="K58" s="100"/>
+      <c r="L58" s="117"/>
+      <c r="M58" s="118"/>
+      <c r="N58" s="98"/>
+      <c r="O58" s="100"/>
+    </row>
+    <row r="59" spans="2:15" ht="13.2">
       <c r="B59" s="10">
         <v>13</v>
       </c>
-      <c r="C59" s="104"/>
-[...13 lines deleted...]
-    <row r="60" spans="2:15" ht="12.75">
+      <c r="C59" s="98"/>
+      <c r="D59" s="100"/>
+      <c r="E59" s="98"/>
+      <c r="F59" s="99"/>
+      <c r="G59" s="99"/>
+      <c r="H59" s="100"/>
+      <c r="I59" s="49"/>
+      <c r="J59" s="98"/>
+      <c r="K59" s="100"/>
+      <c r="L59" s="117"/>
+      <c r="M59" s="118"/>
+      <c r="N59" s="98"/>
+      <c r="O59" s="100"/>
+    </row>
+    <row r="60" spans="2:15" ht="13.2">
       <c r="B60" s="10">
         <v>14</v>
       </c>
-      <c r="C60" s="104"/>
-[...13 lines deleted...]
-    <row r="61" spans="2:15" ht="12.75">
+      <c r="C60" s="98"/>
+      <c r="D60" s="100"/>
+      <c r="E60" s="98"/>
+      <c r="F60" s="99"/>
+      <c r="G60" s="99"/>
+      <c r="H60" s="100"/>
+      <c r="I60" s="49"/>
+      <c r="J60" s="98"/>
+      <c r="K60" s="100"/>
+      <c r="L60" s="117"/>
+      <c r="M60" s="118"/>
+      <c r="N60" s="98"/>
+      <c r="O60" s="100"/>
+    </row>
+    <row r="61" spans="2:15" ht="13.2">
       <c r="B61" s="10">
         <v>15</v>
       </c>
-      <c r="C61" s="104"/>
-[...13 lines deleted...]
-    <row r="62" spans="2:15" ht="12.75">
+      <c r="C61" s="98"/>
+      <c r="D61" s="100"/>
+      <c r="E61" s="98"/>
+      <c r="F61" s="99"/>
+      <c r="G61" s="99"/>
+      <c r="H61" s="100"/>
+      <c r="I61" s="49"/>
+      <c r="J61" s="98"/>
+      <c r="K61" s="100"/>
+      <c r="L61" s="117"/>
+      <c r="M61" s="118"/>
+      <c r="N61" s="98"/>
+      <c r="O61" s="100"/>
+    </row>
+    <row r="62" spans="2:15" ht="13.2">
       <c r="B62" s="10">
         <v>16</v>
       </c>
-      <c r="C62" s="104"/>
-[...13 lines deleted...]
-    <row r="63" spans="2:15" ht="12.75">
+      <c r="C62" s="98"/>
+      <c r="D62" s="100"/>
+      <c r="E62" s="98"/>
+      <c r="F62" s="99"/>
+      <c r="G62" s="99"/>
+      <c r="H62" s="100"/>
+      <c r="I62" s="49"/>
+      <c r="J62" s="98"/>
+      <c r="K62" s="100"/>
+      <c r="L62" s="117"/>
+      <c r="M62" s="118"/>
+      <c r="N62" s="98"/>
+      <c r="O62" s="100"/>
+    </row>
+    <row r="63" spans="2:15" ht="13.2">
       <c r="B63" s="10">
         <v>17</v>
       </c>
-      <c r="C63" s="104"/>
-[...13 lines deleted...]
-    <row r="64" spans="2:15" ht="12.75">
+      <c r="C63" s="98"/>
+      <c r="D63" s="100"/>
+      <c r="E63" s="98"/>
+      <c r="F63" s="99"/>
+      <c r="G63" s="99"/>
+      <c r="H63" s="100"/>
+      <c r="I63" s="49"/>
+      <c r="J63" s="98"/>
+      <c r="K63" s="100"/>
+      <c r="L63" s="117"/>
+      <c r="M63" s="118"/>
+      <c r="N63" s="98"/>
+      <c r="O63" s="100"/>
+    </row>
+    <row r="64" spans="2:15" ht="13.2">
       <c r="B64" s="10">
         <v>18</v>
       </c>
-      <c r="C64" s="104"/>
-[...22 lines deleted...]
-      <c r="J65" s="161" t="s">
+      <c r="C64" s="98"/>
+      <c r="D64" s="100"/>
+      <c r="E64" s="98"/>
+      <c r="F64" s="99"/>
+      <c r="G64" s="99"/>
+      <c r="H64" s="100"/>
+      <c r="I64" s="49"/>
+      <c r="J64" s="98"/>
+      <c r="K64" s="100"/>
+      <c r="L64" s="117"/>
+      <c r="M64" s="118"/>
+      <c r="N64" s="98"/>
+      <c r="O64" s="100"/>
+    </row>
+    <row r="65" spans="2:15" ht="13.2" customHeight="1">
+      <c r="B65" s="62"/>
+      <c r="C65" s="62"/>
+      <c r="D65" s="62"/>
+      <c r="E65" s="62"/>
+      <c r="F65" s="62"/>
+      <c r="G65" s="62"/>
+      <c r="H65" s="62"/>
+      <c r="I65" s="62"/>
+      <c r="J65" s="122" t="s">
         <v>28</v>
       </c>
-      <c r="K65" s="162"/>
-      <c r="L65" s="123">
+      <c r="K65" s="123"/>
+      <c r="L65" s="148">
         <f>SUM(L47:M64)</f>
         <v>0</v>
       </c>
-      <c r="M65" s="124"/>
-[...1 lines deleted...]
-      <c r="O65" s="72"/>
+      <c r="M65" s="149"/>
+      <c r="N65" s="70"/>
+      <c r="O65" s="71"/>
     </row>
     <row r="66" spans="2:15" ht="35.25" customHeight="1">
-      <c r="B66" s="59" t="s">
+      <c r="B66" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="C66" s="59"/>
-[...11 lines deleted...]
-      <c r="O66" s="59"/>
+      <c r="C66" s="58"/>
+      <c r="D66" s="58"/>
+      <c r="E66" s="58"/>
+      <c r="F66" s="58"/>
+      <c r="G66" s="58"/>
+      <c r="H66" s="58"/>
+      <c r="I66" s="58"/>
+      <c r="J66" s="58"/>
+      <c r="K66" s="58"/>
+      <c r="L66" s="58"/>
+      <c r="M66" s="58"/>
+      <c r="N66" s="58"/>
+      <c r="O66" s="58"/>
     </row>
     <row r="67" spans="2:15" s="8" customFormat="1" ht="6" hidden="1" customHeight="1">
-      <c r="B67" s="19"/>
-[...3 lines deleted...]
-      <c r="F67" s="19"/>
+      <c r="B67" s="18"/>
+      <c r="C67" s="18"/>
+      <c r="D67" s="18"/>
+      <c r="E67" s="18"/>
+      <c r="F67" s="18"/>
       <c r="G67" s="9"/>
       <c r="H67" s="9"/>
-      <c r="I67" s="20"/>
-[...8 lines deleted...]
-      <c r="B68" s="81" t="s">
+      <c r="I67" s="19"/>
+      <c r="J67" s="19"/>
+      <c r="K67" s="19"/>
+      <c r="L67" s="19"/>
+      <c r="M67" s="19"/>
+      <c r="N67" s="19"/>
+      <c r="O67" s="19"/>
+    </row>
+    <row r="68" spans="2:15" s="38" customFormat="1" ht="27.6" customHeight="1">
+      <c r="B68" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="C68" s="125" t="s">
+      <c r="C68" s="150" t="s">
         <v>5</v>
       </c>
-      <c r="D68" s="126"/>
-[...4 lines deleted...]
-      <c r="I68" s="128" t="s">
+      <c r="D68" s="151"/>
+      <c r="E68" s="151"/>
+      <c r="F68" s="151"/>
+      <c r="G68" s="151"/>
+      <c r="H68" s="152"/>
+      <c r="I68" s="153" t="s">
         <v>4</v>
       </c>
-      <c r="J68" s="129"/>
-      <c r="K68" s="176" t="s">
+      <c r="J68" s="154"/>
+      <c r="K68" s="114" t="s">
         <v>23</v>
       </c>
-      <c r="L68" s="177"/>
-[...5 lines deleted...]
-      <c r="B69" s="130" t="s">
+      <c r="L68" s="115"/>
+      <c r="M68" s="115"/>
+      <c r="N68" s="115"/>
+      <c r="O68" s="116"/>
+    </row>
+    <row r="69" spans="2:15" ht="13.2">
+      <c r="B69" s="155" t="s">
         <v>24</v>
       </c>
-      <c r="C69" s="131"/>
-[...13 lines deleted...]
-    <row r="70" spans="2:15" ht="12.75">
+      <c r="C69" s="156"/>
+      <c r="D69" s="156"/>
+      <c r="E69" s="156"/>
+      <c r="F69" s="156"/>
+      <c r="G69" s="156"/>
+      <c r="H69" s="156"/>
+      <c r="I69" s="156"/>
+      <c r="J69" s="156"/>
+      <c r="K69" s="156"/>
+      <c r="L69" s="156"/>
+      <c r="M69" s="156"/>
+      <c r="N69" s="156"/>
+      <c r="O69" s="157"/>
+    </row>
+    <row r="70" spans="2:15" ht="13.2">
       <c r="B70" s="10">
         <v>1</v>
       </c>
-      <c r="C70" s="104"/>
-[...13 lines deleted...]
-    <row r="71" spans="2:15" ht="12.75">
+      <c r="C70" s="98"/>
+      <c r="D70" s="99"/>
+      <c r="E70" s="99"/>
+      <c r="F70" s="99"/>
+      <c r="G70" s="99"/>
+      <c r="H70" s="100"/>
+      <c r="I70" s="101"/>
+      <c r="J70" s="102"/>
+      <c r="K70" s="103"/>
+      <c r="L70" s="104"/>
+      <c r="M70" s="104"/>
+      <c r="N70" s="104"/>
+      <c r="O70" s="105"/>
+    </row>
+    <row r="71" spans="2:15" ht="13.2">
       <c r="B71" s="10">
         <v>2</v>
       </c>
-      <c r="C71" s="104"/>
-[...13 lines deleted...]
-    <row r="72" spans="2:15" ht="12.75">
+      <c r="C71" s="98"/>
+      <c r="D71" s="99"/>
+      <c r="E71" s="99"/>
+      <c r="F71" s="99"/>
+      <c r="G71" s="99"/>
+      <c r="H71" s="100"/>
+      <c r="I71" s="101"/>
+      <c r="J71" s="102"/>
+      <c r="K71" s="103"/>
+      <c r="L71" s="104"/>
+      <c r="M71" s="104"/>
+      <c r="N71" s="104"/>
+      <c r="O71" s="105"/>
+    </row>
+    <row r="72" spans="2:15" ht="13.2">
       <c r="B72" s="10">
         <v>3</v>
       </c>
-      <c r="C72" s="104"/>
-[...13 lines deleted...]
-    <row r="73" spans="2:15" ht="12.75">
+      <c r="C72" s="98"/>
+      <c r="D72" s="99"/>
+      <c r="E72" s="99"/>
+      <c r="F72" s="99"/>
+      <c r="G72" s="99"/>
+      <c r="H72" s="100"/>
+      <c r="I72" s="101"/>
+      <c r="J72" s="102"/>
+      <c r="K72" s="103"/>
+      <c r="L72" s="104"/>
+      <c r="M72" s="104"/>
+      <c r="N72" s="104"/>
+      <c r="O72" s="105"/>
+    </row>
+    <row r="73" spans="2:15" ht="13.2">
       <c r="B73" s="10">
         <v>4</v>
       </c>
-      <c r="C73" s="104"/>
-[...13 lines deleted...]
-    <row r="74" spans="2:15" ht="12.75">
+      <c r="C73" s="98"/>
+      <c r="D73" s="99"/>
+      <c r="E73" s="99"/>
+      <c r="F73" s="99"/>
+      <c r="G73" s="99"/>
+      <c r="H73" s="100"/>
+      <c r="I73" s="101"/>
+      <c r="J73" s="102"/>
+      <c r="K73" s="103"/>
+      <c r="L73" s="104"/>
+      <c r="M73" s="104"/>
+      <c r="N73" s="104"/>
+      <c r="O73" s="105"/>
+    </row>
+    <row r="74" spans="2:15" ht="13.2">
       <c r="B74" s="10">
         <v>5</v>
       </c>
-      <c r="C74" s="104"/>
-[...13 lines deleted...]
-    <row r="75" spans="2:15" ht="12.75">
+      <c r="C74" s="98"/>
+      <c r="D74" s="99"/>
+      <c r="E74" s="99"/>
+      <c r="F74" s="99"/>
+      <c r="G74" s="99"/>
+      <c r="H74" s="100"/>
+      <c r="I74" s="101"/>
+      <c r="J74" s="102"/>
+      <c r="K74" s="103"/>
+      <c r="L74" s="104"/>
+      <c r="M74" s="104"/>
+      <c r="N74" s="104"/>
+      <c r="O74" s="105"/>
+    </row>
+    <row r="75" spans="2:15" ht="13.2">
       <c r="B75" s="10">
         <v>6</v>
       </c>
-      <c r="C75" s="104"/>
-[...14 lines deleted...]
-      <c r="B76" s="120" t="s">
+      <c r="C75" s="98"/>
+      <c r="D75" s="99"/>
+      <c r="E75" s="99"/>
+      <c r="F75" s="99"/>
+      <c r="G75" s="99"/>
+      <c r="H75" s="100"/>
+      <c r="I75" s="101"/>
+      <c r="J75" s="102"/>
+      <c r="K75" s="103"/>
+      <c r="L75" s="109"/>
+      <c r="M75" s="109"/>
+      <c r="N75" s="109"/>
+      <c r="O75" s="110"/>
+    </row>
+    <row r="76" spans="2:15" ht="13.2">
+      <c r="B76" s="111" t="s">
         <v>25</v>
       </c>
-      <c r="C76" s="121"/>
-[...13 lines deleted...]
-    <row r="77" spans="2:15" ht="12.75">
+      <c r="C76" s="112"/>
+      <c r="D76" s="112"/>
+      <c r="E76" s="112"/>
+      <c r="F76" s="112"/>
+      <c r="G76" s="112"/>
+      <c r="H76" s="112"/>
+      <c r="I76" s="112"/>
+      <c r="J76" s="112"/>
+      <c r="K76" s="112"/>
+      <c r="L76" s="112"/>
+      <c r="M76" s="112"/>
+      <c r="N76" s="112"/>
+      <c r="O76" s="113"/>
+    </row>
+    <row r="77" spans="2:15" ht="13.2">
       <c r="B77" s="10">
         <v>7</v>
       </c>
-      <c r="C77" s="104"/>
-[...13 lines deleted...]
-    <row r="78" spans="2:15" ht="12.75">
+      <c r="C77" s="98"/>
+      <c r="D77" s="99"/>
+      <c r="E77" s="99"/>
+      <c r="F77" s="99"/>
+      <c r="G77" s="99"/>
+      <c r="H77" s="100"/>
+      <c r="I77" s="101"/>
+      <c r="J77" s="102"/>
+      <c r="K77" s="103"/>
+      <c r="L77" s="104"/>
+      <c r="M77" s="104"/>
+      <c r="N77" s="104"/>
+      <c r="O77" s="105"/>
+    </row>
+    <row r="78" spans="2:15" ht="13.2">
       <c r="B78" s="10">
         <v>8</v>
       </c>
-      <c r="C78" s="104"/>
-[...13 lines deleted...]
-    <row r="79" spans="2:15" ht="12.75">
+      <c r="C78" s="98"/>
+      <c r="D78" s="99"/>
+      <c r="E78" s="99"/>
+      <c r="F78" s="99"/>
+      <c r="G78" s="99"/>
+      <c r="H78" s="100"/>
+      <c r="I78" s="101"/>
+      <c r="J78" s="102"/>
+      <c r="K78" s="103"/>
+      <c r="L78" s="104"/>
+      <c r="M78" s="104"/>
+      <c r="N78" s="104"/>
+      <c r="O78" s="105"/>
+    </row>
+    <row r="79" spans="2:15" ht="13.2">
       <c r="B79" s="10">
         <v>9</v>
       </c>
-      <c r="C79" s="104"/>
-[...13 lines deleted...]
-    <row r="80" spans="2:15" ht="12.75">
+      <c r="C79" s="98"/>
+      <c r="D79" s="99"/>
+      <c r="E79" s="99"/>
+      <c r="F79" s="99"/>
+      <c r="G79" s="99"/>
+      <c r="H79" s="100"/>
+      <c r="I79" s="101"/>
+      <c r="J79" s="102"/>
+      <c r="K79" s="103"/>
+      <c r="L79" s="104"/>
+      <c r="M79" s="104"/>
+      <c r="N79" s="104"/>
+      <c r="O79" s="105"/>
+    </row>
+    <row r="80" spans="2:15" ht="13.2">
       <c r="B80" s="10">
         <v>10</v>
       </c>
-      <c r="C80" s="104"/>
-[...13 lines deleted...]
-    <row r="81" spans="2:15" ht="12.75">
+      <c r="C80" s="98"/>
+      <c r="D80" s="99"/>
+      <c r="E80" s="99"/>
+      <c r="F80" s="99"/>
+      <c r="G80" s="99"/>
+      <c r="H80" s="100"/>
+      <c r="I80" s="101"/>
+      <c r="J80" s="102"/>
+      <c r="K80" s="103"/>
+      <c r="L80" s="104"/>
+      <c r="M80" s="104"/>
+      <c r="N80" s="104"/>
+      <c r="O80" s="105"/>
+    </row>
+    <row r="81" spans="2:15" ht="13.2">
       <c r="B81" s="10">
         <v>11</v>
       </c>
-      <c r="C81" s="104"/>
-[...13 lines deleted...]
-    <row r="82" spans="2:15" ht="12.75">
+      <c r="C81" s="98"/>
+      <c r="D81" s="99"/>
+      <c r="E81" s="99"/>
+      <c r="F81" s="99"/>
+      <c r="G81" s="99"/>
+      <c r="H81" s="100"/>
+      <c r="I81" s="101"/>
+      <c r="J81" s="102"/>
+      <c r="K81" s="103"/>
+      <c r="L81" s="104"/>
+      <c r="M81" s="104"/>
+      <c r="N81" s="104"/>
+      <c r="O81" s="105"/>
+    </row>
+    <row r="82" spans="2:15" ht="13.2">
       <c r="B82" s="10">
         <v>12</v>
       </c>
-      <c r="C82" s="104"/>
-[...14 lines deleted...]
-      <c r="B83" s="120" t="s">
+      <c r="C82" s="98"/>
+      <c r="D82" s="99"/>
+      <c r="E82" s="99"/>
+      <c r="F82" s="99"/>
+      <c r="G82" s="99"/>
+      <c r="H82" s="100"/>
+      <c r="I82" s="101"/>
+      <c r="J82" s="102"/>
+      <c r="K82" s="103"/>
+      <c r="L82" s="104"/>
+      <c r="M82" s="104"/>
+      <c r="N82" s="104"/>
+      <c r="O82" s="105"/>
+    </row>
+    <row r="83" spans="2:15" ht="13.2">
+      <c r="B83" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="C83" s="121"/>
-[...13 lines deleted...]
-    <row r="84" spans="2:15" ht="12.75">
+      <c r="C83" s="112"/>
+      <c r="D83" s="112"/>
+      <c r="E83" s="112"/>
+      <c r="F83" s="112"/>
+      <c r="G83" s="112"/>
+      <c r="H83" s="112"/>
+      <c r="I83" s="112"/>
+      <c r="J83" s="112"/>
+      <c r="K83" s="112"/>
+      <c r="L83" s="112"/>
+      <c r="M83" s="112"/>
+      <c r="N83" s="112"/>
+      <c r="O83" s="113"/>
+    </row>
+    <row r="84" spans="2:15" ht="13.2">
       <c r="B84" s="10">
         <v>13</v>
       </c>
-      <c r="C84" s="104"/>
-[...13 lines deleted...]
-    <row r="85" spans="2:15" ht="12.75">
+      <c r="C84" s="98"/>
+      <c r="D84" s="99"/>
+      <c r="E84" s="99"/>
+      <c r="F84" s="99"/>
+      <c r="G84" s="99"/>
+      <c r="H84" s="100"/>
+      <c r="I84" s="101"/>
+      <c r="J84" s="102"/>
+      <c r="K84" s="103"/>
+      <c r="L84" s="104"/>
+      <c r="M84" s="104"/>
+      <c r="N84" s="104"/>
+      <c r="O84" s="105"/>
+    </row>
+    <row r="85" spans="2:15" ht="13.2">
       <c r="B85" s="10">
         <v>14</v>
       </c>
-      <c r="C85" s="104"/>
-[...13 lines deleted...]
-    <row r="86" spans="2:15" ht="12.75">
+      <c r="C85" s="98"/>
+      <c r="D85" s="99"/>
+      <c r="E85" s="99"/>
+      <c r="F85" s="99"/>
+      <c r="G85" s="99"/>
+      <c r="H85" s="100"/>
+      <c r="I85" s="101"/>
+      <c r="J85" s="102"/>
+      <c r="K85" s="103"/>
+      <c r="L85" s="104"/>
+      <c r="M85" s="104"/>
+      <c r="N85" s="104"/>
+      <c r="O85" s="105"/>
+    </row>
+    <row r="86" spans="2:15" ht="13.2">
       <c r="B86" s="10">
         <v>15</v>
       </c>
-      <c r="C86" s="104"/>
-[...13 lines deleted...]
-    <row r="87" spans="2:15" ht="12.75">
+      <c r="C86" s="98"/>
+      <c r="D86" s="99"/>
+      <c r="E86" s="99"/>
+      <c r="F86" s="99"/>
+      <c r="G86" s="99"/>
+      <c r="H86" s="100"/>
+      <c r="I86" s="101"/>
+      <c r="J86" s="102"/>
+      <c r="K86" s="103"/>
+      <c r="L86" s="104"/>
+      <c r="M86" s="104"/>
+      <c r="N86" s="104"/>
+      <c r="O86" s="105"/>
+    </row>
+    <row r="87" spans="2:15" ht="13.2">
       <c r="B87" s="10">
         <v>16</v>
       </c>
-      <c r="C87" s="104"/>
-[...13 lines deleted...]
-    <row r="88" spans="2:15" ht="12.75">
+      <c r="C87" s="98"/>
+      <c r="D87" s="99"/>
+      <c r="E87" s="99"/>
+      <c r="F87" s="99"/>
+      <c r="G87" s="99"/>
+      <c r="H87" s="100"/>
+      <c r="I87" s="101"/>
+      <c r="J87" s="102"/>
+      <c r="K87" s="103"/>
+      <c r="L87" s="104"/>
+      <c r="M87" s="104"/>
+      <c r="N87" s="104"/>
+      <c r="O87" s="105"/>
+    </row>
+    <row r="88" spans="2:15" ht="13.2">
       <c r="B88" s="10">
         <v>17</v>
       </c>
-      <c r="C88" s="104"/>
-[...13 lines deleted...]
-    <row r="89" spans="2:15" ht="12.75">
+      <c r="C88" s="98"/>
+      <c r="D88" s="99"/>
+      <c r="E88" s="99"/>
+      <c r="F88" s="99"/>
+      <c r="G88" s="99"/>
+      <c r="H88" s="100"/>
+      <c r="I88" s="101"/>
+      <c r="J88" s="102"/>
+      <c r="K88" s="103"/>
+      <c r="L88" s="104"/>
+      <c r="M88" s="104"/>
+      <c r="N88" s="104"/>
+      <c r="O88" s="105"/>
+    </row>
+    <row r="89" spans="2:15" ht="13.2">
       <c r="B89" s="10">
         <v>18</v>
       </c>
-      <c r="C89" s="104"/>
-[...14 lines deleted...]
-      <c r="B90" s="120" t="s">
+      <c r="C89" s="98"/>
+      <c r="D89" s="99"/>
+      <c r="E89" s="99"/>
+      <c r="F89" s="99"/>
+      <c r="G89" s="99"/>
+      <c r="H89" s="100"/>
+      <c r="I89" s="101"/>
+      <c r="J89" s="102"/>
+      <c r="K89" s="103"/>
+      <c r="L89" s="104"/>
+      <c r="M89" s="104"/>
+      <c r="N89" s="104"/>
+      <c r="O89" s="105"/>
+    </row>
+    <row r="90" spans="2:15" ht="13.2">
+      <c r="B90" s="111" t="s">
         <v>33</v>
       </c>
-      <c r="C90" s="121"/>
-[...13 lines deleted...]
-    <row r="91" spans="2:15" ht="12.75">
+      <c r="C90" s="112"/>
+      <c r="D90" s="112"/>
+      <c r="E90" s="112"/>
+      <c r="F90" s="112"/>
+      <c r="G90" s="112"/>
+      <c r="H90" s="112"/>
+      <c r="I90" s="112"/>
+      <c r="J90" s="112"/>
+      <c r="K90" s="112"/>
+      <c r="L90" s="112"/>
+      <c r="M90" s="112"/>
+      <c r="N90" s="112"/>
+      <c r="O90" s="113"/>
+    </row>
+    <row r="91" spans="2:15" ht="13.2">
       <c r="B91" s="10">
         <v>19</v>
       </c>
-      <c r="C91" s="104"/>
-[...13 lines deleted...]
-    <row r="92" spans="2:15" ht="12.75">
+      <c r="C91" s="98"/>
+      <c r="D91" s="99"/>
+      <c r="E91" s="99"/>
+      <c r="F91" s="99"/>
+      <c r="G91" s="99"/>
+      <c r="H91" s="100"/>
+      <c r="I91" s="101"/>
+      <c r="J91" s="102"/>
+      <c r="K91" s="103"/>
+      <c r="L91" s="104"/>
+      <c r="M91" s="104"/>
+      <c r="N91" s="104"/>
+      <c r="O91" s="105"/>
+    </row>
+    <row r="92" spans="2:15" ht="13.2">
       <c r="B92" s="10">
         <v>20</v>
       </c>
-      <c r="C92" s="104"/>
-[...13 lines deleted...]
-    <row r="93" spans="2:15" ht="12.75">
+      <c r="C92" s="98"/>
+      <c r="D92" s="99"/>
+      <c r="E92" s="99"/>
+      <c r="F92" s="99"/>
+      <c r="G92" s="99"/>
+      <c r="H92" s="100"/>
+      <c r="I92" s="101"/>
+      <c r="J92" s="102"/>
+      <c r="K92" s="103"/>
+      <c r="L92" s="104"/>
+      <c r="M92" s="104"/>
+      <c r="N92" s="104"/>
+      <c r="O92" s="105"/>
+    </row>
+    <row r="93" spans="2:15" ht="13.2">
       <c r="B93" s="10">
         <v>21</v>
       </c>
-      <c r="C93" s="104"/>
-[...13 lines deleted...]
-    <row r="94" spans="2:15" ht="12.75">
+      <c r="C93" s="98"/>
+      <c r="D93" s="99"/>
+      <c r="E93" s="99"/>
+      <c r="F93" s="99"/>
+      <c r="G93" s="99"/>
+      <c r="H93" s="100"/>
+      <c r="I93" s="101"/>
+      <c r="J93" s="102"/>
+      <c r="K93" s="103"/>
+      <c r="L93" s="104"/>
+      <c r="M93" s="104"/>
+      <c r="N93" s="104"/>
+      <c r="O93" s="105"/>
+    </row>
+    <row r="94" spans="2:15" ht="13.2">
       <c r="B94" s="10">
         <v>22</v>
       </c>
-      <c r="C94" s="104"/>
-[...13 lines deleted...]
-    <row r="95" spans="2:15" ht="12.75">
+      <c r="C94" s="98"/>
+      <c r="D94" s="99"/>
+      <c r="E94" s="99"/>
+      <c r="F94" s="99"/>
+      <c r="G94" s="99"/>
+      <c r="H94" s="100"/>
+      <c r="I94" s="101"/>
+      <c r="J94" s="102"/>
+      <c r="K94" s="103"/>
+      <c r="L94" s="104"/>
+      <c r="M94" s="104"/>
+      <c r="N94" s="104"/>
+      <c r="O94" s="105"/>
+    </row>
+    <row r="95" spans="2:15" ht="13.2">
       <c r="B95" s="10">
         <v>23</v>
       </c>
-      <c r="C95" s="104"/>
-[...13 lines deleted...]
-    <row r="96" spans="2:15" ht="12.75">
+      <c r="C95" s="98"/>
+      <c r="D95" s="99"/>
+      <c r="E95" s="99"/>
+      <c r="F95" s="99"/>
+      <c r="G95" s="99"/>
+      <c r="H95" s="100"/>
+      <c r="I95" s="101"/>
+      <c r="J95" s="102"/>
+      <c r="K95" s="103"/>
+      <c r="L95" s="104"/>
+      <c r="M95" s="104"/>
+      <c r="N95" s="104"/>
+      <c r="O95" s="105"/>
+    </row>
+    <row r="96" spans="2:15" ht="13.2">
       <c r="B96" s="10">
         <v>24</v>
       </c>
-      <c r="C96" s="104"/>
-[...13 lines deleted...]
-    <row r="97" spans="2:15" ht="12.75">
+      <c r="C96" s="98"/>
+      <c r="D96" s="99"/>
+      <c r="E96" s="99"/>
+      <c r="F96" s="99"/>
+      <c r="G96" s="99"/>
+      <c r="H96" s="100"/>
+      <c r="I96" s="101"/>
+      <c r="J96" s="102"/>
+      <c r="K96" s="103"/>
+      <c r="L96" s="104"/>
+      <c r="M96" s="104"/>
+      <c r="N96" s="104"/>
+      <c r="O96" s="105"/>
+    </row>
+    <row r="97" spans="2:15" ht="13.2">
       <c r="B97" s="10">
         <v>25</v>
       </c>
-      <c r="C97" s="104"/>
-[...14 lines deleted...]
-      <c r="B98" s="120" t="s">
+      <c r="C97" s="98"/>
+      <c r="D97" s="99"/>
+      <c r="E97" s="99"/>
+      <c r="F97" s="99"/>
+      <c r="G97" s="99"/>
+      <c r="H97" s="100"/>
+      <c r="I97" s="101"/>
+      <c r="J97" s="102"/>
+      <c r="K97" s="103"/>
+      <c r="L97" s="104"/>
+      <c r="M97" s="104"/>
+      <c r="N97" s="104"/>
+      <c r="O97" s="105"/>
+    </row>
+    <row r="98" spans="2:15" ht="13.2">
+      <c r="B98" s="111" t="s">
         <v>54</v>
       </c>
-      <c r="C98" s="121"/>
-[...13 lines deleted...]
-    <row r="99" spans="2:15" ht="12.75">
+      <c r="C98" s="112"/>
+      <c r="D98" s="112"/>
+      <c r="E98" s="112"/>
+      <c r="F98" s="112"/>
+      <c r="G98" s="112"/>
+      <c r="H98" s="112"/>
+      <c r="I98" s="112"/>
+      <c r="J98" s="112"/>
+      <c r="K98" s="112"/>
+      <c r="L98" s="112"/>
+      <c r="M98" s="112"/>
+      <c r="N98" s="112"/>
+      <c r="O98" s="113"/>
+    </row>
+    <row r="99" spans="2:15" ht="13.2">
       <c r="B99" s="10">
         <v>26</v>
       </c>
-      <c r="C99" s="104"/>
-[...13 lines deleted...]
-    <row r="100" spans="2:15" ht="12.75">
+      <c r="C99" s="98"/>
+      <c r="D99" s="99"/>
+      <c r="E99" s="99"/>
+      <c r="F99" s="99"/>
+      <c r="G99" s="99"/>
+      <c r="H99" s="100"/>
+      <c r="I99" s="101"/>
+      <c r="J99" s="102"/>
+      <c r="K99" s="103"/>
+      <c r="L99" s="104"/>
+      <c r="M99" s="104"/>
+      <c r="N99" s="104"/>
+      <c r="O99" s="105"/>
+    </row>
+    <row r="100" spans="2:15" ht="13.2">
       <c r="B100" s="10">
         <v>27</v>
       </c>
-      <c r="C100" s="104"/>
-[...13 lines deleted...]
-    <row r="101" spans="2:15" ht="12.75">
+      <c r="C100" s="98"/>
+      <c r="D100" s="99"/>
+      <c r="E100" s="99"/>
+      <c r="F100" s="99"/>
+      <c r="G100" s="99"/>
+      <c r="H100" s="100"/>
+      <c r="I100" s="101"/>
+      <c r="J100" s="102"/>
+      <c r="K100" s="103"/>
+      <c r="L100" s="104"/>
+      <c r="M100" s="104"/>
+      <c r="N100" s="104"/>
+      <c r="O100" s="105"/>
+    </row>
+    <row r="101" spans="2:15" ht="13.2">
       <c r="B101" s="10">
         <v>28</v>
       </c>
-      <c r="C101" s="104"/>
-[...13 lines deleted...]
-    <row r="102" spans="2:15" ht="12.75">
+      <c r="C101" s="98"/>
+      <c r="D101" s="99"/>
+      <c r="E101" s="99"/>
+      <c r="F101" s="99"/>
+      <c r="G101" s="99"/>
+      <c r="H101" s="100"/>
+      <c r="I101" s="101"/>
+      <c r="J101" s="102"/>
+      <c r="K101" s="103"/>
+      <c r="L101" s="104"/>
+      <c r="M101" s="104"/>
+      <c r="N101" s="104"/>
+      <c r="O101" s="105"/>
+    </row>
+    <row r="102" spans="2:15" ht="13.2">
       <c r="B102" s="10">
         <v>29</v>
       </c>
-      <c r="C102" s="104"/>
-[...13 lines deleted...]
-    <row r="103" spans="2:15" ht="12.75">
+      <c r="C102" s="98"/>
+      <c r="D102" s="99"/>
+      <c r="E102" s="99"/>
+      <c r="F102" s="99"/>
+      <c r="G102" s="99"/>
+      <c r="H102" s="100"/>
+      <c r="I102" s="101"/>
+      <c r="J102" s="102"/>
+      <c r="K102" s="103"/>
+      <c r="L102" s="104"/>
+      <c r="M102" s="104"/>
+      <c r="N102" s="104"/>
+      <c r="O102" s="105"/>
+    </row>
+    <row r="103" spans="2:15" ht="13.2">
       <c r="B103" s="10">
         <v>30</v>
       </c>
-      <c r="C103" s="104"/>
-[...13 lines deleted...]
-    <row r="104" spans="2:15" ht="12.75">
+      <c r="C103" s="98"/>
+      <c r="D103" s="99"/>
+      <c r="E103" s="99"/>
+      <c r="F103" s="99"/>
+      <c r="G103" s="99"/>
+      <c r="H103" s="100"/>
+      <c r="I103" s="101"/>
+      <c r="J103" s="102"/>
+      <c r="K103" s="103"/>
+      <c r="L103" s="104"/>
+      <c r="M103" s="104"/>
+      <c r="N103" s="104"/>
+      <c r="O103" s="105"/>
+    </row>
+    <row r="104" spans="2:15" ht="13.2">
       <c r="B104" s="10">
         <v>31</v>
       </c>
-      <c r="C104" s="104"/>
-[...13 lines deleted...]
-    <row r="105" spans="2:15" ht="12.75">
+      <c r="C104" s="98"/>
+      <c r="D104" s="99"/>
+      <c r="E104" s="99"/>
+      <c r="F104" s="99"/>
+      <c r="G104" s="99"/>
+      <c r="H104" s="100"/>
+      <c r="I104" s="101"/>
+      <c r="J104" s="102"/>
+      <c r="K104" s="103"/>
+      <c r="L104" s="104"/>
+      <c r="M104" s="104"/>
+      <c r="N104" s="104"/>
+      <c r="O104" s="105"/>
+    </row>
+    <row r="105" spans="2:15" ht="13.2">
       <c r="B105" s="10">
         <v>32</v>
       </c>
-      <c r="C105" s="104"/>
-[...13 lines deleted...]
-    <row r="106" spans="2:15" ht="12.75">
+      <c r="C105" s="98"/>
+      <c r="D105" s="99"/>
+      <c r="E105" s="99"/>
+      <c r="F105" s="99"/>
+      <c r="G105" s="99"/>
+      <c r="H105" s="100"/>
+      <c r="I105" s="101"/>
+      <c r="J105" s="102"/>
+      <c r="K105" s="103"/>
+      <c r="L105" s="104"/>
+      <c r="M105" s="104"/>
+      <c r="N105" s="104"/>
+      <c r="O105" s="105"/>
+    </row>
+    <row r="106" spans="2:15" ht="13.2">
       <c r="B106" s="10">
         <v>33</v>
       </c>
-      <c r="C106" s="104"/>
-[...13 lines deleted...]
-    <row r="107" spans="2:15" ht="12.75">
+      <c r="C106" s="98"/>
+      <c r="D106" s="99"/>
+      <c r="E106" s="99"/>
+      <c r="F106" s="99"/>
+      <c r="G106" s="99"/>
+      <c r="H106" s="100"/>
+      <c r="I106" s="101"/>
+      <c r="J106" s="102"/>
+      <c r="K106" s="103"/>
+      <c r="L106" s="104"/>
+      <c r="M106" s="104"/>
+      <c r="N106" s="104"/>
+      <c r="O106" s="105"/>
+    </row>
+    <row r="107" spans="2:15" ht="13.2">
       <c r="B107" s="10">
         <v>34</v>
       </c>
-      <c r="C107" s="104"/>
-[...13 lines deleted...]
-    <row r="108" spans="2:15" ht="12.75">
+      <c r="C107" s="98"/>
+      <c r="D107" s="99"/>
+      <c r="E107" s="99"/>
+      <c r="F107" s="99"/>
+      <c r="G107" s="99"/>
+      <c r="H107" s="100"/>
+      <c r="I107" s="101"/>
+      <c r="J107" s="102"/>
+      <c r="K107" s="103"/>
+      <c r="L107" s="104"/>
+      <c r="M107" s="104"/>
+      <c r="N107" s="104"/>
+      <c r="O107" s="105"/>
+    </row>
+    <row r="108" spans="2:15" ht="13.2">
       <c r="B108" s="10">
         <v>35</v>
       </c>
-      <c r="C108" s="104"/>
-[...14 lines deleted...]
-      <c r="B109" s="120" t="s">
+      <c r="C108" s="98"/>
+      <c r="D108" s="99"/>
+      <c r="E108" s="99"/>
+      <c r="F108" s="99"/>
+      <c r="G108" s="99"/>
+      <c r="H108" s="100"/>
+      <c r="I108" s="101"/>
+      <c r="J108" s="102"/>
+      <c r="K108" s="103"/>
+      <c r="L108" s="104"/>
+      <c r="M108" s="104"/>
+      <c r="N108" s="104"/>
+      <c r="O108" s="105"/>
+    </row>
+    <row r="109" spans="2:15" ht="15.6">
+      <c r="B109" s="111" t="s">
         <v>45</v>
       </c>
-      <c r="C109" s="121"/>
-[...13 lines deleted...]
-    <row r="110" spans="2:15" ht="12.75">
+      <c r="C109" s="112"/>
+      <c r="D109" s="112"/>
+      <c r="E109" s="112"/>
+      <c r="F109" s="112"/>
+      <c r="G109" s="112"/>
+      <c r="H109" s="112"/>
+      <c r="I109" s="112"/>
+      <c r="J109" s="112"/>
+      <c r="K109" s="112"/>
+      <c r="L109" s="112"/>
+      <c r="M109" s="112"/>
+      <c r="N109" s="112"/>
+      <c r="O109" s="113"/>
+    </row>
+    <row r="110" spans="2:15" ht="13.2">
       <c r="B110" s="10">
         <v>36</v>
       </c>
-      <c r="C110" s="104"/>
-[...13 lines deleted...]
-    <row r="111" spans="2:15" ht="12.75">
+      <c r="C110" s="98"/>
+      <c r="D110" s="99"/>
+      <c r="E110" s="99"/>
+      <c r="F110" s="99"/>
+      <c r="G110" s="99"/>
+      <c r="H110" s="100"/>
+      <c r="I110" s="101"/>
+      <c r="J110" s="102"/>
+      <c r="K110" s="103"/>
+      <c r="L110" s="104"/>
+      <c r="M110" s="104"/>
+      <c r="N110" s="104"/>
+      <c r="O110" s="105"/>
+    </row>
+    <row r="111" spans="2:15" ht="13.2">
       <c r="B111" s="10">
         <v>37</v>
       </c>
-      <c r="C111" s="104"/>
-[...13 lines deleted...]
-    <row r="112" spans="2:15" ht="12.75">
+      <c r="C111" s="98"/>
+      <c r="D111" s="99"/>
+      <c r="E111" s="99"/>
+      <c r="F111" s="99"/>
+      <c r="G111" s="99"/>
+      <c r="H111" s="100"/>
+      <c r="I111" s="101"/>
+      <c r="J111" s="102"/>
+      <c r="K111" s="103"/>
+      <c r="L111" s="104"/>
+      <c r="M111" s="104"/>
+      <c r="N111" s="104"/>
+      <c r="O111" s="105"/>
+    </row>
+    <row r="112" spans="2:15" ht="13.2">
       <c r="B112" s="10">
         <v>38</v>
       </c>
-      <c r="C112" s="104"/>
-[...13 lines deleted...]
-    <row r="113" spans="2:15" ht="12.75">
+      <c r="C112" s="98"/>
+      <c r="D112" s="99"/>
+      <c r="E112" s="99"/>
+      <c r="F112" s="99"/>
+      <c r="G112" s="99"/>
+      <c r="H112" s="100"/>
+      <c r="I112" s="101"/>
+      <c r="J112" s="102"/>
+      <c r="K112" s="103"/>
+      <c r="L112" s="104"/>
+      <c r="M112" s="104"/>
+      <c r="N112" s="104"/>
+      <c r="O112" s="105"/>
+    </row>
+    <row r="113" spans="2:15" ht="13.2">
       <c r="B113" s="10">
         <v>39</v>
       </c>
-      <c r="C113" s="104"/>
-[...13 lines deleted...]
-    <row r="114" spans="2:15" ht="12.75">
+      <c r="C113" s="98"/>
+      <c r="D113" s="99"/>
+      <c r="E113" s="99"/>
+      <c r="F113" s="99"/>
+      <c r="G113" s="99"/>
+      <c r="H113" s="100"/>
+      <c r="I113" s="101"/>
+      <c r="J113" s="102"/>
+      <c r="K113" s="103"/>
+      <c r="L113" s="104"/>
+      <c r="M113" s="104"/>
+      <c r="N113" s="104"/>
+      <c r="O113" s="105"/>
+    </row>
+    <row r="114" spans="2:15" ht="13.2">
       <c r="B114" s="10">
         <v>40</v>
       </c>
-      <c r="C114" s="104"/>
-[...13 lines deleted...]
-    <row r="115" spans="2:15" ht="12.75">
+      <c r="C114" s="98"/>
+      <c r="D114" s="99"/>
+      <c r="E114" s="99"/>
+      <c r="F114" s="99"/>
+      <c r="G114" s="99"/>
+      <c r="H114" s="100"/>
+      <c r="I114" s="101"/>
+      <c r="J114" s="102"/>
+      <c r="K114" s="103"/>
+      <c r="L114" s="104"/>
+      <c r="M114" s="104"/>
+      <c r="N114" s="104"/>
+      <c r="O114" s="105"/>
+    </row>
+    <row r="115" spans="2:15" ht="13.2">
       <c r="B115" s="10">
         <v>41</v>
       </c>
-      <c r="C115" s="104"/>
-[...13 lines deleted...]
-    <row r="116" spans="2:15" ht="12.75">
+      <c r="C115" s="98"/>
+      <c r="D115" s="99"/>
+      <c r="E115" s="99"/>
+      <c r="F115" s="99"/>
+      <c r="G115" s="99"/>
+      <c r="H115" s="100"/>
+      <c r="I115" s="101"/>
+      <c r="J115" s="102"/>
+      <c r="K115" s="103"/>
+      <c r="L115" s="104"/>
+      <c r="M115" s="104"/>
+      <c r="N115" s="104"/>
+      <c r="O115" s="105"/>
+    </row>
+    <row r="116" spans="2:15" ht="13.2">
       <c r="B116" s="10">
         <v>42</v>
       </c>
-      <c r="C116" s="104"/>
-[...13 lines deleted...]
-    <row r="117" spans="2:15" ht="12.75">
+      <c r="C116" s="98"/>
+      <c r="D116" s="99"/>
+      <c r="E116" s="99"/>
+      <c r="F116" s="99"/>
+      <c r="G116" s="99"/>
+      <c r="H116" s="100"/>
+      <c r="I116" s="101"/>
+      <c r="J116" s="102"/>
+      <c r="K116" s="103"/>
+      <c r="L116" s="104"/>
+      <c r="M116" s="104"/>
+      <c r="N116" s="104"/>
+      <c r="O116" s="105"/>
+    </row>
+    <row r="117" spans="2:15" ht="13.2">
       <c r="B117" s="10">
         <v>43</v>
       </c>
-      <c r="C117" s="104"/>
-[...13 lines deleted...]
-    <row r="118" spans="2:15" ht="12.75">
+      <c r="C117" s="98"/>
+      <c r="D117" s="99"/>
+      <c r="E117" s="99"/>
+      <c r="F117" s="99"/>
+      <c r="G117" s="99"/>
+      <c r="H117" s="100"/>
+      <c r="I117" s="101"/>
+      <c r="J117" s="102"/>
+      <c r="K117" s="103"/>
+      <c r="L117" s="104"/>
+      <c r="M117" s="104"/>
+      <c r="N117" s="104"/>
+      <c r="O117" s="105"/>
+    </row>
+    <row r="118" spans="2:15" ht="13.2">
       <c r="B118" s="10">
         <v>44</v>
       </c>
-      <c r="C118" s="104"/>
-[...13 lines deleted...]
-    <row r="119" spans="2:15" ht="12.75">
+      <c r="C118" s="98"/>
+      <c r="D118" s="99"/>
+      <c r="E118" s="99"/>
+      <c r="F118" s="99"/>
+      <c r="G118" s="99"/>
+      <c r="H118" s="100"/>
+      <c r="I118" s="101"/>
+      <c r="J118" s="102"/>
+      <c r="K118" s="103"/>
+      <c r="L118" s="104"/>
+      <c r="M118" s="104"/>
+      <c r="N118" s="104"/>
+      <c r="O118" s="105"/>
+    </row>
+    <row r="119" spans="2:15" ht="13.2">
       <c r="B119" s="10">
         <v>45</v>
       </c>
-      <c r="C119" s="104"/>
-[...14 lines deleted...]
-      <c r="B120" s="120" t="s">
+      <c r="C119" s="98"/>
+      <c r="D119" s="99"/>
+      <c r="E119" s="99"/>
+      <c r="F119" s="99"/>
+      <c r="G119" s="99"/>
+      <c r="H119" s="100"/>
+      <c r="I119" s="101"/>
+      <c r="J119" s="102"/>
+      <c r="K119" s="103"/>
+      <c r="L119" s="104"/>
+      <c r="M119" s="104"/>
+      <c r="N119" s="104"/>
+      <c r="O119" s="105"/>
+    </row>
+    <row r="120" spans="2:15" ht="13.2">
+      <c r="B120" s="111" t="s">
         <v>32</v>
       </c>
-      <c r="C120" s="121"/>
-[...13 lines deleted...]
-    <row r="121" spans="2:15" ht="12.75">
+      <c r="C120" s="112"/>
+      <c r="D120" s="112"/>
+      <c r="E120" s="112"/>
+      <c r="F120" s="112"/>
+      <c r="G120" s="112"/>
+      <c r="H120" s="112"/>
+      <c r="I120" s="112"/>
+      <c r="J120" s="112"/>
+      <c r="K120" s="112"/>
+      <c r="L120" s="112"/>
+      <c r="M120" s="112"/>
+      <c r="N120" s="112"/>
+      <c r="O120" s="113"/>
+    </row>
+    <row r="121" spans="2:15" ht="13.2">
       <c r="B121" s="10">
         <v>46</v>
       </c>
-      <c r="C121" s="104"/>
-[...13 lines deleted...]
-    <row r="122" spans="2:15" ht="12.75">
+      <c r="C121" s="98"/>
+      <c r="D121" s="99"/>
+      <c r="E121" s="99"/>
+      <c r="F121" s="99"/>
+      <c r="G121" s="99"/>
+      <c r="H121" s="100"/>
+      <c r="I121" s="101"/>
+      <c r="J121" s="102"/>
+      <c r="K121" s="103"/>
+      <c r="L121" s="104"/>
+      <c r="M121" s="104"/>
+      <c r="N121" s="104"/>
+      <c r="O121" s="105"/>
+    </row>
+    <row r="122" spans="2:15" ht="13.2">
       <c r="B122" s="10">
         <v>47</v>
       </c>
-      <c r="C122" s="104"/>
-[...13 lines deleted...]
-    <row r="123" spans="2:15" ht="12.75">
+      <c r="C122" s="98"/>
+      <c r="D122" s="99"/>
+      <c r="E122" s="99"/>
+      <c r="F122" s="99"/>
+      <c r="G122" s="99"/>
+      <c r="H122" s="100"/>
+      <c r="I122" s="101"/>
+      <c r="J122" s="102"/>
+      <c r="K122" s="103"/>
+      <c r="L122" s="104"/>
+      <c r="M122" s="104"/>
+      <c r="N122" s="104"/>
+      <c r="O122" s="105"/>
+    </row>
+    <row r="123" spans="2:15" ht="13.2">
       <c r="B123" s="10">
         <v>48</v>
       </c>
-      <c r="C123" s="104"/>
-[...13 lines deleted...]
-    <row r="124" spans="2:15" ht="12.75">
+      <c r="C123" s="98"/>
+      <c r="D123" s="99"/>
+      <c r="E123" s="99"/>
+      <c r="F123" s="99"/>
+      <c r="G123" s="99"/>
+      <c r="H123" s="100"/>
+      <c r="I123" s="101"/>
+      <c r="J123" s="102"/>
+      <c r="K123" s="103"/>
+      <c r="L123" s="104"/>
+      <c r="M123" s="104"/>
+      <c r="N123" s="104"/>
+      <c r="O123" s="105"/>
+    </row>
+    <row r="124" spans="2:15" ht="13.2">
       <c r="B124" s="10">
         <v>49</v>
       </c>
-      <c r="C124" s="104"/>
-[...13 lines deleted...]
-    <row r="125" spans="2:15" ht="12.75">
+      <c r="C124" s="98"/>
+      <c r="D124" s="99"/>
+      <c r="E124" s="99"/>
+      <c r="F124" s="99"/>
+      <c r="G124" s="99"/>
+      <c r="H124" s="100"/>
+      <c r="I124" s="101"/>
+      <c r="J124" s="102"/>
+      <c r="K124" s="103"/>
+      <c r="L124" s="104"/>
+      <c r="M124" s="104"/>
+      <c r="N124" s="104"/>
+      <c r="O124" s="105"/>
+    </row>
+    <row r="125" spans="2:15" ht="13.2">
       <c r="B125" s="10">
         <v>50</v>
       </c>
-      <c r="C125" s="104"/>
-[...13 lines deleted...]
-    <row r="126" spans="2:15" ht="12.75">
+      <c r="C125" s="98"/>
+      <c r="D125" s="99"/>
+      <c r="E125" s="99"/>
+      <c r="F125" s="99"/>
+      <c r="G125" s="99"/>
+      <c r="H125" s="100"/>
+      <c r="I125" s="101"/>
+      <c r="J125" s="102"/>
+      <c r="K125" s="103"/>
+      <c r="L125" s="104"/>
+      <c r="M125" s="104"/>
+      <c r="N125" s="104"/>
+      <c r="O125" s="105"/>
+    </row>
+    <row r="126" spans="2:15" ht="13.2">
       <c r="B126" s="10">
         <v>51</v>
       </c>
-      <c r="C126" s="104"/>
-[...13 lines deleted...]
-    <row r="127" spans="2:15" ht="12.75">
+      <c r="C126" s="98"/>
+      <c r="D126" s="99"/>
+      <c r="E126" s="99"/>
+      <c r="F126" s="99"/>
+      <c r="G126" s="99"/>
+      <c r="H126" s="100"/>
+      <c r="I126" s="101"/>
+      <c r="J126" s="102"/>
+      <c r="K126" s="103"/>
+      <c r="L126" s="104"/>
+      <c r="M126" s="104"/>
+      <c r="N126" s="104"/>
+      <c r="O126" s="105"/>
+    </row>
+    <row r="127" spans="2:15" ht="13.2">
       <c r="B127" s="10">
         <v>52</v>
       </c>
-      <c r="C127" s="104"/>
-[...13 lines deleted...]
-    <row r="128" spans="2:15" ht="12.75">
+      <c r="C127" s="98"/>
+      <c r="D127" s="99"/>
+      <c r="E127" s="99"/>
+      <c r="F127" s="99"/>
+      <c r="G127" s="99"/>
+      <c r="H127" s="100"/>
+      <c r="I127" s="101"/>
+      <c r="J127" s="102"/>
+      <c r="K127" s="103"/>
+      <c r="L127" s="104"/>
+      <c r="M127" s="104"/>
+      <c r="N127" s="104"/>
+      <c r="O127" s="105"/>
+    </row>
+    <row r="128" spans="2:15" ht="13.2">
       <c r="B128" s="10">
         <v>53</v>
       </c>
-      <c r="C128" s="104"/>
-[...13 lines deleted...]
-    <row r="129" spans="2:15" ht="12.75">
+      <c r="C128" s="98"/>
+      <c r="D128" s="99"/>
+      <c r="E128" s="99"/>
+      <c r="F128" s="99"/>
+      <c r="G128" s="99"/>
+      <c r="H128" s="100"/>
+      <c r="I128" s="101"/>
+      <c r="J128" s="102"/>
+      <c r="K128" s="103"/>
+      <c r="L128" s="104"/>
+      <c r="M128" s="104"/>
+      <c r="N128" s="104"/>
+      <c r="O128" s="105"/>
+    </row>
+    <row r="129" spans="2:15" ht="13.2">
       <c r="B129" s="10">
         <v>54</v>
       </c>
-      <c r="C129" s="104"/>
-[...13 lines deleted...]
-    <row r="130" spans="2:15" ht="12.75">
+      <c r="C129" s="98"/>
+      <c r="D129" s="99"/>
+      <c r="E129" s="99"/>
+      <c r="F129" s="99"/>
+      <c r="G129" s="99"/>
+      <c r="H129" s="100"/>
+      <c r="I129" s="101"/>
+      <c r="J129" s="102"/>
+      <c r="K129" s="103"/>
+      <c r="L129" s="104"/>
+      <c r="M129" s="104"/>
+      <c r="N129" s="104"/>
+      <c r="O129" s="105"/>
+    </row>
+    <row r="130" spans="2:15" ht="13.2">
       <c r="B130" s="10">
         <v>55</v>
       </c>
-      <c r="C130" s="104"/>
-[...14 lines deleted...]
-      <c r="B131" s="159" t="s">
+      <c r="C130" s="98"/>
+      <c r="D130" s="99"/>
+      <c r="E130" s="99"/>
+      <c r="F130" s="99"/>
+      <c r="G130" s="99"/>
+      <c r="H130" s="100"/>
+      <c r="I130" s="101"/>
+      <c r="J130" s="102"/>
+      <c r="K130" s="103"/>
+      <c r="L130" s="104"/>
+      <c r="M130" s="104"/>
+      <c r="N130" s="104"/>
+      <c r="O130" s="105"/>
+    </row>
+    <row r="131" spans="2:15" ht="13.2" customHeight="1">
+      <c r="B131" s="134" t="s">
         <v>27</v>
       </c>
-      <c r="C131" s="159"/>
-[...5 lines deleted...]
-      <c r="I131" s="112">
+      <c r="C131" s="134"/>
+      <c r="D131" s="134"/>
+      <c r="E131" s="134"/>
+      <c r="F131" s="134"/>
+      <c r="G131" s="134"/>
+      <c r="H131" s="135"/>
+      <c r="I131" s="173">
         <f>SUM(I70:J130)</f>
         <v>0</v>
       </c>
-      <c r="J131" s="113"/>
-[...15 lines deleted...]
-      <c r="K132" s="43"/>
+      <c r="J131" s="174"/>
+      <c r="K131" s="20"/>
+      <c r="M131" s="54"/>
+      <c r="N131" s="55"/>
+      <c r="O131" s="55"/>
+    </row>
+    <row r="132" spans="2:15" ht="13.2" customHeight="1">
+      <c r="B132" s="16"/>
+      <c r="C132" s="66"/>
+      <c r="D132" s="66"/>
+      <c r="E132" s="66"/>
+      <c r="F132" s="66"/>
+      <c r="G132" s="66"/>
+      <c r="H132" s="66"/>
+      <c r="I132" s="41"/>
+      <c r="J132" s="41"/>
+      <c r="K132" s="42"/>
       <c r="M132" s="8"/>
-      <c r="N132" s="44"/>
-      <c r="O132" s="44"/>
+      <c r="N132" s="43"/>
+      <c r="O132" s="43"/>
     </row>
     <row r="133" spans="2:15" ht="28.5" customHeight="1">
-      <c r="B133" s="114" t="s">
+      <c r="B133" s="175" t="s">
         <v>55</v>
       </c>
-      <c r="C133" s="114"/>
-[...11 lines deleted...]
-      <c r="O133" s="114"/>
+      <c r="C133" s="175"/>
+      <c r="D133" s="175"/>
+      <c r="E133" s="175"/>
+      <c r="F133" s="175"/>
+      <c r="G133" s="175"/>
+      <c r="H133" s="175"/>
+      <c r="I133" s="175"/>
+      <c r="J133" s="175"/>
+      <c r="K133" s="175"/>
+      <c r="L133" s="175"/>
+      <c r="M133" s="175"/>
+      <c r="N133" s="175"/>
+      <c r="O133" s="175"/>
     </row>
     <row r="134" spans="2:15" ht="17.25" customHeight="1"/>
-    <row r="135" spans="2:15" ht="13.15" customHeight="1">
-      <c r="B135" s="22" t="s">
+    <row r="135" spans="2:15" ht="13.2" customHeight="1">
+      <c r="B135" s="21" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="136" spans="2:15" ht="13.15" customHeight="1">
-      <c r="B136" s="115" t="s">
+    <row r="136" spans="2:15" ht="13.2" customHeight="1">
+      <c r="B136" s="176" t="s">
         <v>38</v>
       </c>
-      <c r="C136" s="115"/>
-[...8 lines deleted...]
-      <c r="L136" s="151">
+      <c r="C136" s="176"/>
+      <c r="D136" s="176"/>
+      <c r="E136" s="176"/>
+      <c r="F136" s="176"/>
+      <c r="G136" s="176"/>
+      <c r="H136" s="176"/>
+      <c r="I136" s="176"/>
+      <c r="J136" s="176"/>
+      <c r="K136" s="177"/>
+      <c r="L136" s="126">
         <f>O31</f>
         <v>0</v>
       </c>
-      <c r="M136" s="152"/>
-[...17 lines deleted...]
-      <c r="B139" s="115" t="s">
+      <c r="M136" s="127"/>
+    </row>
+    <row r="137" spans="2:15" ht="13.2" customHeight="1">
+      <c r="B137" s="176"/>
+      <c r="C137" s="176"/>
+      <c r="D137" s="176"/>
+      <c r="E137" s="176"/>
+      <c r="F137" s="176"/>
+      <c r="G137" s="176"/>
+      <c r="H137" s="176"/>
+      <c r="I137" s="176"/>
+      <c r="J137" s="176"/>
+      <c r="K137" s="177"/>
+      <c r="L137" s="128"/>
+      <c r="M137" s="129"/>
+    </row>
+    <row r="138" spans="2:15" ht="13.2" customHeight="1"/>
+    <row r="139" spans="2:15" ht="13.2" customHeight="1">
+      <c r="B139" s="176" t="s">
         <v>31</v>
       </c>
-      <c r="C139" s="115"/>
-[...8 lines deleted...]
-      <c r="L139" s="151">
+      <c r="C139" s="176"/>
+      <c r="D139" s="176"/>
+      <c r="E139" s="176"/>
+      <c r="F139" s="176"/>
+      <c r="G139" s="176"/>
+      <c r="H139" s="176"/>
+      <c r="I139" s="176"/>
+      <c r="J139" s="176"/>
+      <c r="K139" s="177"/>
+      <c r="L139" s="126">
         <f>L42+L65+I131</f>
         <v>0</v>
       </c>
-      <c r="M139" s="152"/>
-[...20 lines deleted...]
-      <c r="M141" s="24"/>
+      <c r="M139" s="127"/>
+      <c r="N139" s="67"/>
+    </row>
+    <row r="140" spans="2:15" ht="13.2" customHeight="1">
+      <c r="B140" s="176"/>
+      <c r="C140" s="176"/>
+      <c r="D140" s="176"/>
+      <c r="E140" s="176"/>
+      <c r="F140" s="176"/>
+      <c r="G140" s="176"/>
+      <c r="H140" s="176"/>
+      <c r="I140" s="176"/>
+      <c r="J140" s="176"/>
+      <c r="K140" s="177"/>
+      <c r="L140" s="128"/>
+      <c r="M140" s="129"/>
+      <c r="N140" s="67"/>
+    </row>
+    <row r="141" spans="2:15" ht="13.2" customHeight="1">
+      <c r="K141" s="22"/>
+      <c r="L141" s="23"/>
+      <c r="M141" s="23"/>
       <c r="N141" s="8"/>
     </row>
-    <row r="142" spans="2:15" ht="14.45" customHeight="1">
-      <c r="B142" s="117" t="s">
+    <row r="142" spans="2:15" ht="14.4" customHeight="1">
+      <c r="B142" s="178" t="s">
         <v>46</v>
       </c>
-      <c r="C142" s="117"/>
-[...7 lines deleted...]
-      <c r="K142" s="33" t="s">
+      <c r="C142" s="178"/>
+      <c r="D142" s="178"/>
+      <c r="E142" s="178"/>
+      <c r="F142" s="178"/>
+      <c r="G142" s="178"/>
+      <c r="H142" s="178"/>
+      <c r="I142" s="178"/>
+      <c r="J142" s="179"/>
+      <c r="K142" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="L142" s="155" t="str">
+      <c r="L142" s="130" t="str">
         <f>IF(J143="ja",(L136)*K143/100,"entfällt")</f>
         <v>entfällt</v>
       </c>
-      <c r="M142" s="156"/>
-      <c r="N142" s="68"/>
+      <c r="M142" s="131"/>
+      <c r="N142" s="67"/>
     </row>
     <row r="143" spans="2:15" ht="18" customHeight="1">
-      <c r="B143" s="19"/>
-[...3 lines deleted...]
-      <c r="I143" s="35" t="s">
+      <c r="B143" s="18"/>
+      <c r="C143" s="24"/>
+      <c r="G143" s="33"/>
+      <c r="H143" s="33"/>
+      <c r="I143" s="34" t="s">
         <v>51</v>
       </c>
-      <c r="J143" s="49" t="s">
+      <c r="J143" s="48" t="s">
         <v>56</v>
       </c>
-      <c r="K143" s="32"/>
-[...44 lines deleted...]
-      <c r="I149" s="65"/>
+      <c r="K143" s="31"/>
+      <c r="L143" s="132"/>
+      <c r="M143" s="133"/>
+      <c r="N143" s="67"/>
+    </row>
+    <row r="144" spans="2:15" ht="13.2" customHeight="1"/>
+    <row r="145" spans="2:127" ht="13.2" customHeight="1"/>
+    <row r="146" spans="2:127" ht="13.2" customHeight="1">
+      <c r="B146" s="63"/>
+      <c r="C146" s="64"/>
+      <c r="D146" s="64"/>
+      <c r="E146" s="64"/>
+      <c r="F146" s="64"/>
+      <c r="G146" s="64"/>
+      <c r="H146" s="64"/>
+      <c r="I146" s="64"/>
+    </row>
+    <row r="147" spans="2:127" ht="13.2" customHeight="1">
+      <c r="B147" s="64"/>
+      <c r="C147" s="64"/>
+      <c r="D147" s="64"/>
+      <c r="E147" s="64"/>
+      <c r="F147" s="64"/>
+      <c r="G147" s="64"/>
+      <c r="H147" s="64"/>
+      <c r="I147" s="64"/>
+    </row>
+    <row r="148" spans="2:127" ht="13.2" customHeight="1">
+      <c r="B148" s="64"/>
+      <c r="C148" s="64"/>
+      <c r="D148" s="64"/>
+      <c r="E148" s="64"/>
+      <c r="F148" s="64"/>
+      <c r="G148" s="64"/>
+      <c r="H148" s="64"/>
+      <c r="I148" s="64"/>
+    </row>
+    <row r="149" spans="2:127" ht="13.2" customHeight="1">
+      <c r="B149" s="64"/>
+      <c r="C149" s="64"/>
+      <c r="D149" s="64"/>
+      <c r="E149" s="64"/>
+      <c r="F149" s="64"/>
+      <c r="G149" s="64"/>
+      <c r="H149" s="64"/>
+      <c r="I149" s="64"/>
     </row>
     <row r="150" spans="2:127" ht="6" customHeight="1">
       <c r="B150" s="4"/>
       <c r="C150" s="4"/>
       <c r="D150" s="4"/>
       <c r="E150" s="4"/>
       <c r="F150" s="4"/>
       <c r="G150" s="4"/>
       <c r="H150" s="4"/>
       <c r="I150" s="4"/>
       <c r="J150" s="4"/>
       <c r="K150" s="4"/>
       <c r="L150" s="4"/>
       <c r="M150" s="4"/>
       <c r="N150" s="4"/>
       <c r="O150" s="7"/>
     </row>
     <row r="151" spans="2:127" ht="6" customHeight="1">
       <c r="B151" s="4"/>
       <c r="C151" s="4"/>
       <c r="D151" s="4"/>
       <c r="E151" s="4"/>
       <c r="F151" s="4"/>
       <c r="G151" s="4"/>
       <c r="H151" s="4"/>
       <c r="I151" s="4"/>
       <c r="J151" s="4"/>
       <c r="K151" s="4"/>
       <c r="L151" s="4"/>
       <c r="M151" s="4"/>
       <c r="N151" s="4"/>
       <c r="O151" s="7"/>
     </row>
     <row r="152" spans="2:127" ht="12.75" customHeight="1">
-      <c r="B152" s="119" t="s">
+      <c r="B152" s="180" t="s">
         <v>0</v>
       </c>
-      <c r="C152" s="119"/>
-[...107 lines deleted...]
-      <c r="DG152" s="28"/>
+      <c r="C152" s="180"/>
+      <c r="D152" s="180"/>
+      <c r="E152" s="180"/>
+      <c r="F152" s="180"/>
+      <c r="G152" s="180"/>
+      <c r="H152" s="81"/>
+      <c r="I152" s="82"/>
+      <c r="J152" s="82"/>
+      <c r="K152" s="82"/>
+      <c r="L152" s="82"/>
+      <c r="M152" s="82"/>
+      <c r="N152" s="82"/>
+      <c r="O152" s="82"/>
+      <c r="P152" s="25"/>
+      <c r="Q152" s="25"/>
+      <c r="R152" s="25"/>
+      <c r="S152" s="25"/>
+      <c r="T152" s="25"/>
+      <c r="U152" s="25"/>
+      <c r="V152" s="25"/>
+      <c r="W152" s="25"/>
+      <c r="X152" s="25"/>
+      <c r="Y152" s="25"/>
+      <c r="Z152" s="25"/>
+      <c r="AA152" s="25"/>
+      <c r="AB152" s="25"/>
+      <c r="AC152" s="25"/>
+      <c r="AD152" s="25"/>
+      <c r="AE152" s="25"/>
+      <c r="AF152" s="25"/>
+      <c r="AG152" s="25"/>
+      <c r="AH152" s="25"/>
+      <c r="AI152" s="25"/>
+      <c r="AJ152" s="25"/>
+      <c r="AK152" s="25"/>
+      <c r="AL152" s="25"/>
+      <c r="AM152" s="25"/>
+      <c r="AN152" s="25"/>
+      <c r="AO152" s="25"/>
+      <c r="AP152" s="25"/>
+      <c r="AQ152" s="25"/>
+      <c r="AR152" s="25"/>
+      <c r="AS152" s="25"/>
+      <c r="AT152" s="25"/>
+      <c r="AU152" s="25"/>
+      <c r="AV152" s="25"/>
+      <c r="AW152" s="25"/>
+      <c r="AX152" s="25"/>
+      <c r="AY152" s="25"/>
+      <c r="AZ152" s="25"/>
+      <c r="BA152" s="25"/>
+      <c r="BB152" s="25"/>
+      <c r="BC152" s="25"/>
+      <c r="BD152" s="25"/>
+      <c r="BE152" s="25"/>
+      <c r="BF152" s="25"/>
+      <c r="BG152" s="25"/>
+      <c r="BH152" s="26"/>
+      <c r="BI152" s="27"/>
+      <c r="BJ152" s="27"/>
+      <c r="BK152" s="27"/>
+      <c r="BL152" s="27"/>
+      <c r="BM152" s="27"/>
+      <c r="BN152" s="27"/>
+      <c r="BO152" s="27"/>
+      <c r="BP152" s="27"/>
+      <c r="BQ152" s="27"/>
+      <c r="BR152" s="27"/>
+      <c r="BS152" s="27"/>
+      <c r="BT152" s="27"/>
+      <c r="BU152" s="27"/>
+      <c r="BV152" s="27"/>
+      <c r="BW152" s="27"/>
+      <c r="BX152" s="27"/>
+      <c r="BY152" s="27"/>
+      <c r="BZ152" s="27"/>
+      <c r="CA152" s="27"/>
+      <c r="CB152" s="27"/>
+      <c r="CC152" s="27"/>
+      <c r="CD152" s="27"/>
+      <c r="CE152" s="27"/>
+      <c r="CF152" s="27"/>
+      <c r="CG152" s="27"/>
+      <c r="CH152" s="27"/>
+      <c r="CI152" s="27"/>
+      <c r="CJ152" s="27"/>
+      <c r="CK152" s="27"/>
+      <c r="CL152" s="27"/>
+      <c r="CM152" s="27"/>
+      <c r="CN152" s="27"/>
+      <c r="CO152" s="27"/>
+      <c r="CP152" s="27"/>
+      <c r="CQ152" s="27"/>
+      <c r="CR152" s="27"/>
+      <c r="CS152" s="27"/>
+      <c r="CT152" s="27"/>
+      <c r="CU152" s="27"/>
+      <c r="CV152" s="27"/>
+      <c r="CW152" s="27"/>
+      <c r="CX152" s="27"/>
+      <c r="CY152" s="27"/>
+      <c r="CZ152" s="27"/>
+      <c r="DA152" s="27"/>
+      <c r="DB152" s="27"/>
+      <c r="DC152" s="27"/>
+      <c r="DD152" s="27"/>
+      <c r="DE152" s="27"/>
+      <c r="DF152" s="27"/>
+      <c r="DG152" s="27"/>
       <c r="DH152" s="8"/>
       <c r="DI152" s="8"/>
       <c r="DJ152" s="8"/>
       <c r="DK152" s="8"/>
       <c r="DL152" s="8"/>
       <c r="DM152" s="8"/>
       <c r="DN152" s="8"/>
       <c r="DO152" s="8"/>
       <c r="DP152" s="8"/>
       <c r="DQ152" s="8"/>
       <c r="DR152" s="8"/>
       <c r="DS152" s="8"/>
       <c r="DT152" s="8"/>
       <c r="DU152" s="8"/>
       <c r="DV152" s="8"/>
       <c r="DW152" s="8"/>
     </row>
-    <row r="153" spans="2:127" ht="13.7" customHeight="1">
-      <c r="B153" s="89" t="s">
+    <row r="153" spans="2:127" ht="13.65" customHeight="1">
+      <c r="B153" s="158" t="s">
         <v>1</v>
       </c>
-      <c r="C153" s="90"/>
-[...5 lines deleted...]
-      <c r="I153" s="85" t="s">
+      <c r="C153" s="159"/>
+      <c r="D153" s="159"/>
+      <c r="E153" s="159"/>
+      <c r="F153" s="159"/>
+      <c r="G153" s="160"/>
+      <c r="H153" s="83"/>
+      <c r="I153" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="J153" s="86" t="s">
+      <c r="J153" s="85" t="s">
         <v>42</v>
       </c>
-      <c r="K153" s="86"/>
-[...3 lines deleted...]
-      <c r="O153" s="87"/>
+      <c r="K153" s="85"/>
+      <c r="L153" s="85"/>
+      <c r="M153" s="85"/>
+      <c r="N153" s="85"/>
+      <c r="O153" s="86"/>
       <c r="P153" s="8"/>
       <c r="Q153" s="8"/>
       <c r="R153" s="8"/>
       <c r="S153" s="8"/>
       <c r="T153" s="8"/>
       <c r="U153" s="8"/>
       <c r="V153" s="8"/>
       <c r="W153" s="8"/>
       <c r="X153" s="8"/>
       <c r="Y153" s="8"/>
       <c r="Z153" s="8"/>
       <c r="AA153" s="8"/>
       <c r="AB153" s="8"/>
       <c r="AC153" s="8"/>
       <c r="AD153" s="8"/>
       <c r="AE153" s="8"/>
       <c r="AF153" s="8"/>
       <c r="AG153" s="8"/>
       <c r="AH153" s="8"/>
       <c r="AI153" s="8"/>
       <c r="AJ153" s="8"/>
       <c r="AK153" s="8"/>
       <c r="AL153" s="8"/>
       <c r="AM153" s="8"/>
       <c r="AN153" s="8"/>
       <c r="AO153" s="8"/>
       <c r="AP153" s="8"/>
       <c r="AQ153" s="8"/>
       <c r="AR153" s="8"/>
       <c r="AS153" s="8"/>
       <c r="AT153" s="8"/>
       <c r="AU153" s="8"/>
       <c r="AV153" s="8"/>
       <c r="AW153" s="8"/>
       <c r="AX153" s="8"/>
       <c r="AY153" s="8"/>
       <c r="AZ153" s="8"/>
       <c r="BA153" s="8"/>
       <c r="BB153" s="8"/>
       <c r="BC153" s="8"/>
       <c r="BD153" s="8"/>
       <c r="BE153" s="8"/>
       <c r="BF153" s="8"/>
       <c r="BG153" s="8"/>
-      <c r="BH153" s="26"/>
+      <c r="BH153" s="25"/>
       <c r="BI153" s="8"/>
       <c r="BJ153" s="8"/>
       <c r="BK153" s="8"/>
       <c r="BL153" s="8"/>
       <c r="BM153" s="8"/>
       <c r="BN153" s="8"/>
       <c r="BO153" s="8"/>
       <c r="BP153" s="8"/>
       <c r="BQ153" s="8"/>
       <c r="BR153" s="8"/>
       <c r="BS153" s="8"/>
       <c r="BT153" s="8"/>
       <c r="BU153" s="8"/>
       <c r="BV153" s="8"/>
       <c r="BW153" s="8"/>
       <c r="BX153" s="8"/>
       <c r="BY153" s="8"/>
       <c r="BZ153" s="8"/>
       <c r="CA153" s="8"/>
       <c r="CB153" s="8"/>
       <c r="CC153" s="8"/>
       <c r="CD153" s="8"/>
       <c r="CE153" s="8"/>
       <c r="CF153" s="8"/>
       <c r="CG153" s="8"/>
@@ -4855,109 +4855,109 @@
       <c r="DA153" s="8"/>
       <c r="DB153" s="8"/>
       <c r="DC153" s="8"/>
       <c r="DD153" s="8"/>
       <c r="DE153" s="8"/>
       <c r="DF153" s="8"/>
       <c r="DG153" s="8"/>
       <c r="DH153" s="8"/>
       <c r="DI153" s="8"/>
       <c r="DJ153" s="8"/>
       <c r="DK153" s="8"/>
       <c r="DL153" s="8"/>
       <c r="DM153" s="8"/>
       <c r="DN153" s="8"/>
       <c r="DO153" s="8"/>
       <c r="DP153" s="8"/>
       <c r="DQ153" s="8"/>
       <c r="DR153" s="8"/>
       <c r="DS153" s="8"/>
       <c r="DT153" s="8"/>
       <c r="DU153" s="8"/>
       <c r="DV153" s="8"/>
       <c r="DW153" s="8"/>
     </row>
     <row r="154" spans="2:127" ht="21.6" customHeight="1">
-      <c r="B154" s="92"/>
-[...57 lines deleted...]
-      <c r="BH154" s="26"/>
+      <c r="B154" s="161"/>
+      <c r="C154" s="162"/>
+      <c r="D154" s="162"/>
+      <c r="E154" s="162"/>
+      <c r="F154" s="162"/>
+      <c r="G154" s="163"/>
+      <c r="H154" s="83"/>
+      <c r="I154" s="164"/>
+      <c r="J154" s="165"/>
+      <c r="K154" s="165"/>
+      <c r="L154" s="165"/>
+      <c r="M154" s="165"/>
+      <c r="N154" s="165"/>
+      <c r="O154" s="166"/>
+      <c r="P154" s="28"/>
+      <c r="Q154" s="28"/>
+      <c r="R154" s="28"/>
+      <c r="S154" s="28"/>
+      <c r="T154" s="28"/>
+      <c r="U154" s="28"/>
+      <c r="V154" s="28"/>
+      <c r="W154" s="28"/>
+      <c r="X154" s="28"/>
+      <c r="Y154" s="28"/>
+      <c r="Z154" s="28"/>
+      <c r="AA154" s="28"/>
+      <c r="AB154" s="28"/>
+      <c r="AC154" s="28"/>
+      <c r="AD154" s="28"/>
+      <c r="AE154" s="28"/>
+      <c r="AF154" s="28"/>
+      <c r="AG154" s="28"/>
+      <c r="AH154" s="28"/>
+      <c r="AI154" s="28"/>
+      <c r="AJ154" s="28"/>
+      <c r="AK154" s="28"/>
+      <c r="AL154" s="28"/>
+      <c r="AM154" s="28"/>
+      <c r="AN154" s="28"/>
+      <c r="AO154" s="28"/>
+      <c r="AP154" s="28"/>
+      <c r="AQ154" s="28"/>
+      <c r="AR154" s="28"/>
+      <c r="AS154" s="28"/>
+      <c r="AT154" s="28"/>
+      <c r="AU154" s="28"/>
+      <c r="AV154" s="28"/>
+      <c r="AW154" s="28"/>
+      <c r="AX154" s="28"/>
+      <c r="AY154" s="28"/>
+      <c r="AZ154" s="28"/>
+      <c r="BA154" s="28"/>
+      <c r="BB154" s="28"/>
+      <c r="BC154" s="28"/>
+      <c r="BD154" s="28"/>
+      <c r="BE154" s="28"/>
+      <c r="BF154" s="28"/>
+      <c r="BG154" s="28"/>
+      <c r="BH154" s="25"/>
       <c r="BI154" s="8"/>
       <c r="BJ154" s="8"/>
       <c r="BK154" s="8"/>
       <c r="BL154" s="8"/>
       <c r="BM154" s="8"/>
       <c r="BN154" s="8"/>
       <c r="BO154" s="8"/>
       <c r="BP154" s="8"/>
       <c r="BQ154" s="8"/>
       <c r="BR154" s="8"/>
       <c r="BS154" s="8"/>
       <c r="BT154" s="8"/>
       <c r="BU154" s="8"/>
       <c r="BV154" s="8"/>
       <c r="BW154" s="8"/>
       <c r="BX154" s="8"/>
       <c r="BY154" s="8"/>
       <c r="BZ154" s="8"/>
       <c r="CA154" s="8"/>
       <c r="CB154" s="8"/>
       <c r="CC154" s="8"/>
       <c r="CD154" s="8"/>
       <c r="CE154" s="8"/>
       <c r="CF154" s="8"/>
       <c r="CG154" s="8"/>
@@ -4982,110 +4982,110 @@
       <c r="CZ154" s="8"/>
       <c r="DA154" s="8"/>
       <c r="DB154" s="8"/>
       <c r="DC154" s="8"/>
       <c r="DD154" s="8"/>
       <c r="DE154" s="8"/>
       <c r="DF154" s="8"/>
       <c r="DG154" s="8"/>
       <c r="DH154" s="8"/>
       <c r="DI154" s="8"/>
       <c r="DJ154" s="8"/>
       <c r="DK154" s="8"/>
       <c r="DL154" s="8"/>
       <c r="DM154" s="8"/>
       <c r="DN154" s="8"/>
       <c r="DO154" s="8"/>
       <c r="DP154" s="8"/>
       <c r="DQ154" s="8"/>
       <c r="DR154" s="8"/>
       <c r="DS154" s="8"/>
       <c r="DT154" s="8"/>
       <c r="DU154" s="8"/>
       <c r="DV154" s="8"/>
       <c r="DW154" s="8"/>
     </row>
-    <row r="155" spans="2:127" ht="4.9000000000000004" customHeight="1">
-[...37 lines deleted...]
-      <c r="AM155" s="29"/>
+    <row r="155" spans="2:127" ht="4.95" customHeight="1">
+      <c r="B155" s="83"/>
+      <c r="C155" s="83"/>
+      <c r="D155" s="83"/>
+      <c r="E155" s="83"/>
+      <c r="F155" s="83"/>
+      <c r="G155" s="83"/>
+      <c r="H155" s="83"/>
+      <c r="I155" s="164"/>
+      <c r="J155" s="165"/>
+      <c r="K155" s="165"/>
+      <c r="L155" s="165"/>
+      <c r="M155" s="165"/>
+      <c r="N155" s="165"/>
+      <c r="O155" s="166"/>
+      <c r="P155" s="28"/>
+      <c r="Q155" s="28"/>
+      <c r="R155" s="28"/>
+      <c r="S155" s="28"/>
+      <c r="T155" s="28"/>
+      <c r="U155" s="28"/>
+      <c r="V155" s="28"/>
+      <c r="W155" s="28"/>
+      <c r="X155" s="28"/>
+      <c r="Y155" s="28"/>
+      <c r="Z155" s="28"/>
+      <c r="AA155" s="28"/>
+      <c r="AB155" s="28"/>
+      <c r="AC155" s="28"/>
+      <c r="AD155" s="28"/>
+      <c r="AE155" s="28"/>
+      <c r="AF155" s="28"/>
+      <c r="AG155" s="28"/>
+      <c r="AH155" s="28"/>
+      <c r="AI155" s="28"/>
+      <c r="AJ155" s="28"/>
+      <c r="AK155" s="28"/>
+      <c r="AL155" s="28"/>
+      <c r="AM155" s="28"/>
       <c r="AN155" s="8"/>
-      <c r="AO155" s="29"/>
-[...18 lines deleted...]
-      <c r="BH155" s="26"/>
+      <c r="AO155" s="28"/>
+      <c r="AP155" s="28"/>
+      <c r="AQ155" s="28"/>
+      <c r="AR155" s="28"/>
+      <c r="AS155" s="28"/>
+      <c r="AT155" s="28"/>
+      <c r="AU155" s="28"/>
+      <c r="AV155" s="28"/>
+      <c r="AW155" s="28"/>
+      <c r="AX155" s="28"/>
+      <c r="AY155" s="28"/>
+      <c r="AZ155" s="28"/>
+      <c r="BA155" s="28"/>
+      <c r="BB155" s="28"/>
+      <c r="BC155" s="28"/>
+      <c r="BD155" s="28"/>
+      <c r="BE155" s="28"/>
+      <c r="BF155" s="28"/>
+      <c r="BG155" s="28"/>
+      <c r="BH155" s="25"/>
       <c r="BI155" s="8"/>
       <c r="BJ155" s="8"/>
       <c r="BK155" s="8"/>
       <c r="BL155" s="8"/>
       <c r="BM155" s="8"/>
       <c r="BN155" s="8"/>
       <c r="BO155" s="8"/>
       <c r="BP155" s="8"/>
       <c r="BQ155" s="8"/>
       <c r="BR155" s="8"/>
       <c r="BS155" s="8"/>
       <c r="BT155" s="8"/>
       <c r="BU155" s="8"/>
       <c r="BV155" s="8"/>
       <c r="BW155" s="8"/>
       <c r="BX155" s="8"/>
       <c r="BY155" s="8"/>
       <c r="BZ155" s="8"/>
       <c r="CA155" s="8"/>
       <c r="CB155" s="8"/>
       <c r="CC155" s="8"/>
       <c r="CD155" s="8"/>
       <c r="CE155" s="8"/>
       <c r="CF155" s="8"/>
       <c r="CG155" s="8"/>
@@ -5110,112 +5110,112 @@
       <c r="CZ155" s="8"/>
       <c r="DA155" s="8"/>
       <c r="DB155" s="8"/>
       <c r="DC155" s="8"/>
       <c r="DD155" s="8"/>
       <c r="DE155" s="8"/>
       <c r="DF155" s="8"/>
       <c r="DG155" s="8"/>
       <c r="DH155" s="8"/>
       <c r="DI155" s="8"/>
       <c r="DJ155" s="8"/>
       <c r="DK155" s="8"/>
       <c r="DL155" s="8"/>
       <c r="DM155" s="8"/>
       <c r="DN155" s="8"/>
       <c r="DO155" s="8"/>
       <c r="DP155" s="8"/>
       <c r="DQ155" s="8"/>
       <c r="DR155" s="8"/>
       <c r="DS155" s="8"/>
       <c r="DT155" s="8"/>
       <c r="DU155" s="8"/>
       <c r="DV155" s="8"/>
       <c r="DW155" s="8"/>
     </row>
-    <row r="156" spans="2:127" ht="13.7" customHeight="1">
-      <c r="B156" s="89" t="s">
+    <row r="156" spans="2:127" ht="13.65" customHeight="1">
+      <c r="B156" s="158" t="s">
         <v>13</v>
       </c>
-      <c r="C156" s="90"/>
-[...56 lines deleted...]
-      <c r="BH156" s="26"/>
+      <c r="C156" s="159"/>
+      <c r="D156" s="159"/>
+      <c r="E156" s="159"/>
+      <c r="F156" s="159"/>
+      <c r="G156" s="160"/>
+      <c r="H156" s="83"/>
+      <c r="I156" s="164"/>
+      <c r="J156" s="165"/>
+      <c r="K156" s="165"/>
+      <c r="L156" s="165"/>
+      <c r="M156" s="165"/>
+      <c r="N156" s="165"/>
+      <c r="O156" s="166"/>
+      <c r="P156" s="29"/>
+      <c r="Q156" s="29"/>
+      <c r="R156" s="29"/>
+      <c r="S156" s="29"/>
+      <c r="T156" s="29"/>
+      <c r="U156" s="29"/>
+      <c r="V156" s="29"/>
+      <c r="W156" s="29"/>
+      <c r="X156" s="29"/>
+      <c r="Y156" s="29"/>
+      <c r="Z156" s="29"/>
+      <c r="AA156" s="29"/>
+      <c r="AB156" s="29"/>
+      <c r="AC156" s="29"/>
+      <c r="AD156" s="29"/>
+      <c r="AE156" s="29"/>
+      <c r="AF156" s="29"/>
+      <c r="AG156" s="29"/>
+      <c r="AH156" s="29"/>
+      <c r="AI156" s="29"/>
+      <c r="AJ156" s="29"/>
+      <c r="AK156" s="29"/>
+      <c r="AL156" s="29"/>
+      <c r="AM156" s="29"/>
+      <c r="AN156" s="29"/>
+      <c r="AO156" s="29"/>
+      <c r="AP156" s="29"/>
+      <c r="AQ156" s="29"/>
+      <c r="AR156" s="29"/>
+      <c r="AS156" s="29"/>
+      <c r="AT156" s="29"/>
+      <c r="AU156" s="29"/>
+      <c r="AV156" s="29"/>
+      <c r="AW156" s="29"/>
+      <c r="AX156" s="29"/>
+      <c r="AY156" s="29"/>
+      <c r="AZ156" s="29"/>
+      <c r="BA156" s="29"/>
+      <c r="BB156" s="29"/>
+      <c r="BC156" s="29"/>
+      <c r="BD156" s="29"/>
+      <c r="BE156" s="29"/>
+      <c r="BF156" s="29"/>
+      <c r="BG156" s="29"/>
+      <c r="BH156" s="25"/>
       <c r="BI156" s="8"/>
       <c r="BJ156" s="8"/>
       <c r="BK156" s="8"/>
       <c r="BL156" s="8"/>
       <c r="BM156" s="8"/>
       <c r="BN156" s="8"/>
       <c r="BO156" s="8"/>
       <c r="BP156" s="8"/>
       <c r="BQ156" s="8"/>
       <c r="BR156" s="8"/>
       <c r="BS156" s="8"/>
       <c r="BT156" s="8"/>
       <c r="BU156" s="8"/>
       <c r="BV156" s="8"/>
       <c r="BW156" s="8"/>
       <c r="BX156" s="8"/>
       <c r="BY156" s="8"/>
       <c r="BZ156" s="8"/>
       <c r="CA156" s="8"/>
       <c r="CB156" s="8"/>
       <c r="CC156" s="8"/>
       <c r="CD156" s="8"/>
       <c r="CE156" s="8"/>
       <c r="CF156" s="8"/>
       <c r="CG156" s="8"/>
@@ -5240,786 +5240,786 @@
       <c r="CZ156" s="8"/>
       <c r="DA156" s="8"/>
       <c r="DB156" s="8"/>
       <c r="DC156" s="8"/>
       <c r="DD156" s="8"/>
       <c r="DE156" s="8"/>
       <c r="DF156" s="8"/>
       <c r="DG156" s="8"/>
       <c r="DH156" s="8"/>
       <c r="DI156" s="8"/>
       <c r="DJ156" s="8"/>
       <c r="DK156" s="8"/>
       <c r="DL156" s="8"/>
       <c r="DM156" s="8"/>
       <c r="DN156" s="8"/>
       <c r="DO156" s="8"/>
       <c r="DP156" s="8"/>
       <c r="DQ156" s="8"/>
       <c r="DR156" s="8"/>
       <c r="DS156" s="8"/>
       <c r="DT156" s="8"/>
       <c r="DU156" s="8"/>
       <c r="DV156" s="8"/>
       <c r="DW156" s="8"/>
     </row>
-    <row r="157" spans="2:127" ht="22.9" customHeight="1">
-[...58 lines deleted...]
-      <c r="BH157" s="26"/>
+    <row r="157" spans="2:127" ht="22.95" customHeight="1">
+      <c r="B157" s="161"/>
+      <c r="C157" s="162"/>
+      <c r="D157" s="162"/>
+      <c r="E157" s="162"/>
+      <c r="F157" s="162"/>
+      <c r="G157" s="163"/>
+      <c r="H157" s="83"/>
+      <c r="I157" s="167"/>
+      <c r="J157" s="168"/>
+      <c r="K157" s="168"/>
+      <c r="L157" s="168"/>
+      <c r="M157" s="168"/>
+      <c r="N157" s="168"/>
+      <c r="O157" s="169"/>
+      <c r="P157" s="29"/>
+      <c r="Q157" s="29"/>
+      <c r="R157" s="29"/>
+      <c r="S157" s="29"/>
+      <c r="T157" s="29"/>
+      <c r="U157" s="29"/>
+      <c r="V157" s="29"/>
+      <c r="W157" s="29"/>
+      <c r="X157" s="29"/>
+      <c r="Y157" s="29"/>
+      <c r="Z157" s="29"/>
+      <c r="AA157" s="29"/>
+      <c r="AB157" s="29"/>
+      <c r="AC157" s="29"/>
+      <c r="AD157" s="29"/>
+      <c r="AE157" s="29"/>
+      <c r="AF157" s="29"/>
+      <c r="AG157" s="29"/>
+      <c r="AH157" s="29"/>
+      <c r="AI157" s="29"/>
+      <c r="AJ157" s="29"/>
+      <c r="AK157" s="29"/>
+      <c r="AL157" s="29"/>
+      <c r="AM157" s="29"/>
+      <c r="AN157" s="29"/>
+      <c r="AO157" s="29"/>
+      <c r="AP157" s="29"/>
+      <c r="AQ157" s="29"/>
+      <c r="AR157" s="29"/>
+      <c r="AS157" s="29"/>
+      <c r="AT157" s="29"/>
+      <c r="AU157" s="29"/>
+      <c r="AV157" s="29"/>
+      <c r="AW157" s="29"/>
+      <c r="AX157" s="29"/>
+      <c r="AY157" s="29"/>
+      <c r="AZ157" s="29"/>
+      <c r="BA157" s="29"/>
+      <c r="BB157" s="29"/>
+      <c r="BC157" s="29"/>
+      <c r="BD157" s="29"/>
+      <c r="BE157" s="29"/>
+      <c r="BF157" s="29"/>
+      <c r="BG157" s="29"/>
+      <c r="BH157" s="25"/>
     </row>
     <row r="158" spans="2:127" ht="23.25" customHeight="1">
-      <c r="B158" s="88"/>
-[...118 lines deleted...]
-      <c r="BH159" s="26"/>
+      <c r="B158" s="87"/>
+      <c r="C158" s="87"/>
+      <c r="D158" s="87"/>
+      <c r="E158" s="87"/>
+      <c r="F158" s="87"/>
+      <c r="G158" s="87"/>
+      <c r="H158" s="87"/>
+      <c r="I158" s="87"/>
+      <c r="J158" s="87"/>
+      <c r="K158" s="87"/>
+      <c r="L158" s="87"/>
+      <c r="M158" s="87"/>
+      <c r="N158" s="87"/>
+      <c r="O158" s="87"/>
+      <c r="P158" s="30"/>
+      <c r="Q158" s="30"/>
+      <c r="R158" s="30"/>
+      <c r="S158" s="30"/>
+      <c r="T158" s="30"/>
+      <c r="U158" s="30"/>
+      <c r="V158" s="30"/>
+      <c r="W158" s="30"/>
+      <c r="X158" s="30"/>
+      <c r="Y158" s="30"/>
+      <c r="Z158" s="30"/>
+      <c r="AA158" s="30"/>
+      <c r="AB158" s="30"/>
+      <c r="AC158" s="30"/>
+      <c r="AD158" s="30"/>
+      <c r="AE158" s="30"/>
+      <c r="AF158" s="30"/>
+      <c r="AG158" s="30"/>
+      <c r="AH158" s="30"/>
+      <c r="AI158" s="30"/>
+      <c r="AJ158" s="30"/>
+      <c r="AK158" s="30"/>
+      <c r="AL158" s="30"/>
+      <c r="AM158" s="30"/>
+      <c r="AN158" s="30"/>
+      <c r="AO158" s="30"/>
+      <c r="AP158" s="30"/>
+      <c r="AQ158" s="30"/>
+      <c r="AR158" s="30"/>
+      <c r="AS158" s="30"/>
+      <c r="AT158" s="30"/>
+      <c r="AU158" s="30"/>
+      <c r="AV158" s="30"/>
+      <c r="AW158" s="30"/>
+      <c r="AX158" s="30"/>
+      <c r="AY158" s="30"/>
+      <c r="AZ158" s="30"/>
+      <c r="BA158" s="30"/>
+      <c r="BB158" s="30"/>
+      <c r="BC158" s="30"/>
+      <c r="BD158" s="30"/>
+      <c r="BE158" s="30"/>
+      <c r="BF158" s="30"/>
+      <c r="BG158" s="30"/>
+      <c r="BH158" s="25"/>
+    </row>
+    <row r="159" spans="2:127" ht="4.95" customHeight="1">
+      <c r="B159" s="87"/>
+      <c r="C159" s="87"/>
+      <c r="D159" s="87"/>
+      <c r="E159" s="87"/>
+      <c r="F159" s="87"/>
+      <c r="G159" s="87"/>
+      <c r="H159" s="87"/>
+      <c r="I159" s="87"/>
+      <c r="J159" s="87"/>
+      <c r="K159" s="87"/>
+      <c r="L159" s="87"/>
+      <c r="M159" s="87"/>
+      <c r="N159" s="87"/>
+      <c r="O159" s="87"/>
+      <c r="P159" s="30"/>
+      <c r="Q159" s="30"/>
+      <c r="R159" s="30"/>
+      <c r="S159" s="30"/>
+      <c r="T159" s="30"/>
+      <c r="U159" s="30"/>
+      <c r="V159" s="30"/>
+      <c r="W159" s="30"/>
+      <c r="X159" s="30"/>
+      <c r="Y159" s="30"/>
+      <c r="Z159" s="30"/>
+      <c r="AA159" s="30"/>
+      <c r="AB159" s="30"/>
+      <c r="AC159" s="30"/>
+      <c r="AD159" s="30"/>
+      <c r="AE159" s="30"/>
+      <c r="AF159" s="30"/>
+      <c r="AG159" s="30"/>
+      <c r="AH159" s="30"/>
+      <c r="AI159" s="30"/>
+      <c r="AJ159" s="30"/>
+      <c r="AK159" s="30"/>
+      <c r="AL159" s="30"/>
+      <c r="AM159" s="30"/>
+      <c r="AN159" s="30"/>
+      <c r="AO159" s="30"/>
+      <c r="AP159" s="30"/>
+      <c r="AQ159" s="30"/>
+      <c r="AR159" s="30"/>
+      <c r="AS159" s="30"/>
+      <c r="AT159" s="30"/>
+      <c r="AU159" s="30"/>
+      <c r="AV159" s="30"/>
+      <c r="AW159" s="30"/>
+      <c r="AX159" s="30"/>
+      <c r="AY159" s="30"/>
+      <c r="AZ159" s="30"/>
+      <c r="BA159" s="30"/>
+      <c r="BB159" s="30"/>
+      <c r="BC159" s="30"/>
+      <c r="BD159" s="30"/>
+      <c r="BE159" s="30"/>
+      <c r="BF159" s="30"/>
+      <c r="BG159" s="30"/>
+      <c r="BH159" s="25"/>
     </row>
     <row r="160" spans="2:127" ht="51.6" customHeight="1">
-      <c r="B160" s="101" t="s">
+      <c r="B160" s="170" t="s">
         <v>59</v>
       </c>
-      <c r="C160" s="101"/>
-[...29 lines deleted...]
-    <row r="162" spans="2:15" ht="13.15" customHeight="1">
+      <c r="C160" s="170"/>
+      <c r="D160" s="170"/>
+      <c r="E160" s="170"/>
+      <c r="F160" s="170"/>
+      <c r="G160" s="170"/>
+      <c r="H160" s="170"/>
+      <c r="I160" s="170"/>
+      <c r="J160" s="170"/>
+      <c r="K160" s="170"/>
+      <c r="L160" s="170"/>
+      <c r="M160" s="170"/>
+      <c r="N160" s="170"/>
+      <c r="O160" s="170"/>
+    </row>
+    <row r="161" spans="2:15" ht="14.4" customHeight="1">
+      <c r="B161" s="171"/>
+      <c r="C161" s="171"/>
+      <c r="D161" s="171"/>
+      <c r="E161" s="171"/>
+      <c r="F161" s="171"/>
+      <c r="G161" s="171"/>
+      <c r="H161" s="171"/>
+      <c r="I161" s="171"/>
+      <c r="J161" s="171"/>
+      <c r="K161" s="171"/>
+      <c r="L161" s="171"/>
+      <c r="M161" s="171"/>
+      <c r="N161" s="171"/>
+      <c r="O161" s="171"/>
+    </row>
+    <row r="162" spans="2:15" ht="13.2" customHeight="1">
       <c r="B162" s="1"/>
       <c r="C162" s="1"/>
     </row>
-    <row r="163" spans="2:15" ht="13.15" customHeight="1">
+    <row r="163" spans="2:15" ht="13.2" customHeight="1">
       <c r="B163" s="1"/>
       <c r="C163" s="1"/>
     </row>
-    <row r="164" spans="2:15" ht="13.15" customHeight="1">
+    <row r="164" spans="2:15" ht="13.2" customHeight="1">
       <c r="B164" s="1"/>
       <c r="C164" s="1"/>
     </row>
-    <row r="165" spans="2:15" ht="13.15" customHeight="1">
+    <row r="165" spans="2:15" ht="13.2" customHeight="1">
       <c r="B165" s="1"/>
       <c r="C165" s="1"/>
     </row>
-    <row r="166" spans="2:15" ht="13.15" customHeight="1">
+    <row r="166" spans="2:15" ht="13.2" customHeight="1">
       <c r="B166" s="1"/>
       <c r="C166" s="1"/>
     </row>
-    <row r="167" spans="2:15" ht="13.15" customHeight="1">
+    <row r="167" spans="2:15" ht="13.2" customHeight="1">
       <c r="B167" s="1"/>
       <c r="C167" s="1"/>
     </row>
-    <row r="168" spans="2:15" ht="13.15" customHeight="1">
+    <row r="168" spans="2:15" ht="13.2" customHeight="1">
       <c r="B168" s="1"/>
       <c r="C168" s="1"/>
     </row>
-    <row r="169" spans="2:15" ht="13.15" customHeight="1">
+    <row r="169" spans="2:15" ht="13.2" customHeight="1">
       <c r="B169" s="1"/>
       <c r="C169" s="1"/>
     </row>
-    <row r="170" spans="2:15" ht="13.15" customHeight="1">
+    <row r="170" spans="2:15" ht="13.2" customHeight="1">
       <c r="B170" s="1"/>
       <c r="C170" s="1"/>
     </row>
-    <row r="171" spans="2:15" ht="13.15" customHeight="1">
+    <row r="171" spans="2:15" ht="13.2" customHeight="1">
       <c r="B171" s="1"/>
       <c r="C171" s="1"/>
     </row>
-    <row r="172" spans="2:15" ht="4.9000000000000004" customHeight="1">
+    <row r="172" spans="2:15" ht="4.95" customHeight="1">
       <c r="B172" s="1"/>
       <c r="C172" s="1"/>
     </row>
-    <row r="173" spans="2:15" ht="4.9000000000000004" customHeight="1">
+    <row r="173" spans="2:15" ht="4.95" customHeight="1">
       <c r="B173" s="1"/>
       <c r="C173" s="1"/>
       <c r="D173" s="1"/>
       <c r="E173" s="1"/>
       <c r="F173" s="1"/>
       <c r="G173" s="1"/>
       <c r="H173" s="1"/>
       <c r="I173" s="1"/>
       <c r="J173" s="1"/>
       <c r="K173" s="1"/>
       <c r="L173" s="1"/>
       <c r="M173" s="1"/>
       <c r="N173" s="2"/>
       <c r="O173" s="3"/>
     </row>
-    <row r="174" spans="2:15" ht="4.9000000000000004" customHeight="1">
+    <row r="174" spans="2:15" ht="4.95" customHeight="1">
       <c r="B174" s="1"/>
       <c r="C174" s="1"/>
       <c r="D174" s="1"/>
       <c r="E174" s="1"/>
       <c r="F174" s="1"/>
       <c r="G174" s="1"/>
       <c r="H174" s="1"/>
       <c r="I174" s="1"/>
       <c r="J174" s="1"/>
       <c r="K174" s="1"/>
       <c r="L174" s="1"/>
       <c r="M174" s="1"/>
       <c r="N174" s="2"/>
       <c r="O174" s="3"/>
     </row>
-    <row r="175" spans="2:15" ht="4.9000000000000004" customHeight="1">
+    <row r="175" spans="2:15" ht="4.95" customHeight="1">
       <c r="B175" s="1"/>
       <c r="C175" s="1"/>
       <c r="D175" s="1"/>
       <c r="E175" s="1"/>
       <c r="F175" s="1"/>
       <c r="G175" s="1"/>
       <c r="H175" s="1"/>
       <c r="I175" s="1"/>
       <c r="J175" s="1"/>
       <c r="K175" s="1"/>
       <c r="L175" s="1"/>
       <c r="M175" s="1"/>
       <c r="N175" s="2"/>
       <c r="O175" s="3"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="VmN/85ThjgjQS/YWvfMCGvmZL3WBLEXO3nfH5RJ0TsBeDh0sIatCSJJ/1NkHMXN5gLqjK+3Jbrc5BZ69BwWrDQ==" saltValue="zfaoBhaC0KBUgVWeEwKjog==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatRows="0" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="NsvfHvaUW1fTQKYrCD3N9XshlUubKprTRN9D3roASCSo61a4+Ev0WVPWkeMO9Y719dDmsfkdNDudbjR7smhWNg==" saltValue="WZYlPEbVX8f30ANUodmrNw==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatRows="0" selectLockedCells="1"/>
   <mergeCells count="372">
-    <mergeCell ref="B27:D27"/>
-[...23 lines deleted...]
-    <mergeCell ref="E48:H48"/>
+    <mergeCell ref="B153:G153"/>
+    <mergeCell ref="B154:G154"/>
+    <mergeCell ref="I154:O157"/>
+    <mergeCell ref="B156:G156"/>
+    <mergeCell ref="B157:G157"/>
+    <mergeCell ref="B160:O161"/>
+    <mergeCell ref="A2:A14"/>
+    <mergeCell ref="C130:H130"/>
+    <mergeCell ref="I130:J130"/>
+    <mergeCell ref="K130:O130"/>
+    <mergeCell ref="I131:J131"/>
+    <mergeCell ref="B133:O133"/>
+    <mergeCell ref="B136:K137"/>
+    <mergeCell ref="B139:K140"/>
+    <mergeCell ref="B142:J142"/>
+    <mergeCell ref="B152:G152"/>
+    <mergeCell ref="C127:H127"/>
+    <mergeCell ref="I127:J127"/>
+    <mergeCell ref="K127:O127"/>
+    <mergeCell ref="C128:H128"/>
+    <mergeCell ref="I128:J128"/>
+    <mergeCell ref="K128:O128"/>
+    <mergeCell ref="C129:H129"/>
+    <mergeCell ref="I129:J129"/>
+    <mergeCell ref="C123:H123"/>
+    <mergeCell ref="I123:J123"/>
+    <mergeCell ref="K123:O123"/>
+    <mergeCell ref="K129:O129"/>
+    <mergeCell ref="C124:H124"/>
+    <mergeCell ref="I124:J124"/>
+    <mergeCell ref="K124:O124"/>
+    <mergeCell ref="C125:H125"/>
+    <mergeCell ref="I125:J125"/>
+    <mergeCell ref="K125:O125"/>
+    <mergeCell ref="C126:H126"/>
+    <mergeCell ref="I126:J126"/>
+    <mergeCell ref="K126:O126"/>
+    <mergeCell ref="C119:H119"/>
+    <mergeCell ref="I119:J119"/>
+    <mergeCell ref="K119:O119"/>
+    <mergeCell ref="B120:O120"/>
+    <mergeCell ref="C121:H121"/>
+    <mergeCell ref="I121:J121"/>
+    <mergeCell ref="K121:O121"/>
+    <mergeCell ref="C122:H122"/>
+    <mergeCell ref="I122:J122"/>
+    <mergeCell ref="K122:O122"/>
+    <mergeCell ref="I111:J111"/>
+    <mergeCell ref="K111:O111"/>
+    <mergeCell ref="C112:H112"/>
+    <mergeCell ref="I112:J112"/>
+    <mergeCell ref="K112:O112"/>
+    <mergeCell ref="C117:H117"/>
+    <mergeCell ref="I117:J117"/>
+    <mergeCell ref="K117:O117"/>
+    <mergeCell ref="C118:H118"/>
+    <mergeCell ref="I118:J118"/>
+    <mergeCell ref="K118:O118"/>
+    <mergeCell ref="C82:H82"/>
+    <mergeCell ref="I82:J82"/>
+    <mergeCell ref="K82:O82"/>
+    <mergeCell ref="B83:O83"/>
+    <mergeCell ref="C84:H84"/>
+    <mergeCell ref="I84:J84"/>
+    <mergeCell ref="K84:O84"/>
+    <mergeCell ref="K85:O85"/>
+    <mergeCell ref="C86:H86"/>
+    <mergeCell ref="I86:J86"/>
+    <mergeCell ref="K86:O86"/>
+    <mergeCell ref="C79:H79"/>
+    <mergeCell ref="I79:J79"/>
+    <mergeCell ref="K79:O79"/>
+    <mergeCell ref="C80:H80"/>
+    <mergeCell ref="I80:J80"/>
+    <mergeCell ref="K80:O80"/>
+    <mergeCell ref="C81:H81"/>
+    <mergeCell ref="I81:J81"/>
+    <mergeCell ref="K81:O81"/>
+    <mergeCell ref="C73:H73"/>
+    <mergeCell ref="I73:J73"/>
+    <mergeCell ref="K73:O73"/>
+    <mergeCell ref="C74:H74"/>
+    <mergeCell ref="I74:J74"/>
+    <mergeCell ref="K74:O74"/>
+    <mergeCell ref="I77:J77"/>
+    <mergeCell ref="K77:O77"/>
+    <mergeCell ref="C78:H78"/>
+    <mergeCell ref="I78:J78"/>
+    <mergeCell ref="K78:O78"/>
+    <mergeCell ref="C70:H70"/>
+    <mergeCell ref="I70:J70"/>
+    <mergeCell ref="K70:O70"/>
+    <mergeCell ref="C71:H71"/>
+    <mergeCell ref="I71:J71"/>
+    <mergeCell ref="K71:O71"/>
+    <mergeCell ref="C72:H72"/>
+    <mergeCell ref="I72:J72"/>
+    <mergeCell ref="K72:O72"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="E62:H62"/>
+    <mergeCell ref="J62:K62"/>
+    <mergeCell ref="L62:M62"/>
+    <mergeCell ref="N62:O62"/>
+    <mergeCell ref="L65:M65"/>
+    <mergeCell ref="C68:H68"/>
+    <mergeCell ref="I68:J68"/>
+    <mergeCell ref="B69:O69"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="E60:H60"/>
+    <mergeCell ref="J60:K60"/>
+    <mergeCell ref="L60:M60"/>
+    <mergeCell ref="N60:O60"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="E61:H61"/>
+    <mergeCell ref="J61:K61"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="E58:H58"/>
+    <mergeCell ref="J58:K58"/>
+    <mergeCell ref="L58:M58"/>
+    <mergeCell ref="N58:O58"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="E59:H59"/>
+    <mergeCell ref="J59:K59"/>
+    <mergeCell ref="L59:M59"/>
+    <mergeCell ref="N59:O59"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="E56:H56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="L56:M56"/>
+    <mergeCell ref="N56:O56"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="E57:H57"/>
+    <mergeCell ref="J57:K57"/>
+    <mergeCell ref="L57:M57"/>
+    <mergeCell ref="N57:O57"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="E54:H54"/>
+    <mergeCell ref="J54:K54"/>
+    <mergeCell ref="L54:M54"/>
+    <mergeCell ref="N54:O54"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="E55:H55"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="L55:M55"/>
+    <mergeCell ref="N55:O55"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="E52:H52"/>
+    <mergeCell ref="J52:K52"/>
+    <mergeCell ref="L52:M52"/>
+    <mergeCell ref="N52:O52"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="E53:H53"/>
+    <mergeCell ref="J53:K53"/>
+    <mergeCell ref="L53:M53"/>
+    <mergeCell ref="N53:O53"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="E50:H50"/>
+    <mergeCell ref="J50:K50"/>
+    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="N50:O50"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="E51:H51"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="N51:O51"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="E49:H49"/>
+    <mergeCell ref="J49:K49"/>
+    <mergeCell ref="L49:M49"/>
+    <mergeCell ref="N49:O49"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="B6:H9"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="L136:M137"/>
+    <mergeCell ref="L139:M140"/>
+    <mergeCell ref="L142:M143"/>
+    <mergeCell ref="B131:H131"/>
+    <mergeCell ref="J65:K65"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B34:G34"/>
+    <mergeCell ref="C37:F37"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="E46:H46"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="C39:F39"/>
+    <mergeCell ref="C40:F40"/>
+    <mergeCell ref="C116:H116"/>
+    <mergeCell ref="I116:J116"/>
+    <mergeCell ref="K116:O116"/>
+    <mergeCell ref="C103:H103"/>
+    <mergeCell ref="I103:J103"/>
+    <mergeCell ref="K103:O103"/>
+    <mergeCell ref="C104:H104"/>
+    <mergeCell ref="I104:J104"/>
+    <mergeCell ref="K104:O104"/>
+    <mergeCell ref="C113:H113"/>
+    <mergeCell ref="I113:J113"/>
+    <mergeCell ref="K113:O113"/>
+    <mergeCell ref="C105:H105"/>
+    <mergeCell ref="I105:J105"/>
+    <mergeCell ref="K105:O105"/>
+    <mergeCell ref="C106:H106"/>
+    <mergeCell ref="I106:J106"/>
+    <mergeCell ref="K106:O106"/>
+    <mergeCell ref="C107:H107"/>
+    <mergeCell ref="I107:J107"/>
+    <mergeCell ref="K107:O107"/>
+    <mergeCell ref="C108:H108"/>
+    <mergeCell ref="I108:J108"/>
+    <mergeCell ref="K108:O108"/>
+    <mergeCell ref="B98:O98"/>
+    <mergeCell ref="C99:H99"/>
+    <mergeCell ref="I99:J99"/>
+    <mergeCell ref="K99:O99"/>
+    <mergeCell ref="C114:H114"/>
+    <mergeCell ref="I114:J114"/>
+    <mergeCell ref="K114:O114"/>
+    <mergeCell ref="C115:H115"/>
+    <mergeCell ref="I115:J115"/>
+    <mergeCell ref="K115:O115"/>
+    <mergeCell ref="C100:H100"/>
+    <mergeCell ref="I100:J100"/>
+    <mergeCell ref="K100:O100"/>
+    <mergeCell ref="C101:H101"/>
+    <mergeCell ref="I101:J101"/>
+    <mergeCell ref="K101:O101"/>
+    <mergeCell ref="C102:H102"/>
+    <mergeCell ref="I102:J102"/>
+    <mergeCell ref="K102:O102"/>
+    <mergeCell ref="B109:O109"/>
+    <mergeCell ref="C110:H110"/>
+    <mergeCell ref="I110:J110"/>
+    <mergeCell ref="K110:O110"/>
+    <mergeCell ref="C111:H111"/>
+    <mergeCell ref="C85:H85"/>
+    <mergeCell ref="I85:J85"/>
+    <mergeCell ref="C89:H89"/>
+    <mergeCell ref="I89:J89"/>
+    <mergeCell ref="C96:H96"/>
+    <mergeCell ref="I96:J96"/>
+    <mergeCell ref="K96:O96"/>
+    <mergeCell ref="C97:H97"/>
+    <mergeCell ref="I97:J97"/>
+    <mergeCell ref="K97:O97"/>
+    <mergeCell ref="C87:H87"/>
+    <mergeCell ref="I87:J87"/>
+    <mergeCell ref="K87:O87"/>
+    <mergeCell ref="C88:H88"/>
+    <mergeCell ref="I88:J88"/>
+    <mergeCell ref="K88:O88"/>
+    <mergeCell ref="B90:O90"/>
+    <mergeCell ref="C91:H91"/>
+    <mergeCell ref="I91:J91"/>
+    <mergeCell ref="K91:O91"/>
+    <mergeCell ref="C92:H92"/>
+    <mergeCell ref="I92:J92"/>
+    <mergeCell ref="K92:O92"/>
+    <mergeCell ref="C93:H93"/>
+    <mergeCell ref="K89:O89"/>
+    <mergeCell ref="I93:J93"/>
+    <mergeCell ref="K93:O93"/>
     <mergeCell ref="C94:H94"/>
     <mergeCell ref="I94:J94"/>
     <mergeCell ref="K94:O94"/>
     <mergeCell ref="C95:H95"/>
     <mergeCell ref="I95:J95"/>
     <mergeCell ref="K95:O95"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="C75:H75"/>
     <mergeCell ref="I75:J75"/>
     <mergeCell ref="K75:O75"/>
     <mergeCell ref="B76:O76"/>
     <mergeCell ref="C77:H77"/>
     <mergeCell ref="K68:O68"/>
     <mergeCell ref="C63:D63"/>
     <mergeCell ref="E63:H63"/>
     <mergeCell ref="J63:K63"/>
     <mergeCell ref="L63:M63"/>
     <mergeCell ref="N63:O63"/>
     <mergeCell ref="C64:D64"/>
     <mergeCell ref="E64:H64"/>
     <mergeCell ref="J64:K64"/>
     <mergeCell ref="L64:M64"/>
     <mergeCell ref="N64:O64"/>
     <mergeCell ref="C38:F38"/>
-    <mergeCell ref="B90:O90"/>
-[...9 lines deleted...]
-    <mergeCell ref="K93:O93"/>
+    <mergeCell ref="C41:F41"/>
+    <mergeCell ref="N38:O38"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="N41:O41"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="E47:H47"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="E48:H48"/>
     <mergeCell ref="J47:K47"/>
     <mergeCell ref="L47:M47"/>
     <mergeCell ref="N47:O47"/>
     <mergeCell ref="J48:K48"/>
     <mergeCell ref="L48:M48"/>
     <mergeCell ref="N48:O48"/>
-    <mergeCell ref="C85:H85"/>
-[...90 lines deleted...]
-    <mergeCell ref="B34:G34"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="K26:L26"/>
+    <mergeCell ref="M26:N26"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="G3:K3"/>
     <mergeCell ref="M3:O3"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="M16:N16"/>
     <mergeCell ref="B17:D17"/>
-    <mergeCell ref="E17:F17"/>
-[...204 lines deleted...]
-    <mergeCell ref="I129:J129"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation type="whole" errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eingabefehler" error="Es sind nur die Werte 2 und 3 zulässig. Bitte wählen Sie die Nummer aus den Fördergegenständen des Teil 2, Ziffer II der RL Integrative Maßnahmen, die zum überwiegenden Teil zutrifft." sqref="D42:F42 D67:F67 D36:F36 C37 G37:H37 C46 D44:F45 D47:D65 G15:H15 E65:F65 D31:F32 C68 D121:F130 D71:F75 D77:F82 D84:F89 D91:F97 D99:F108 D110:F119" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>2</formula1>
       <formula2>3</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D33:F33" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>#REF!</formula1>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eingabefehler" error="Anteilige Raummiete darf nicht größer als Raummiete gesamt sein!" sqref="I38:I41" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>0</formula1>
       <formula2>G38</formula2>
     </dataValidation>
     <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eingabefehler" error="Es sind nur die Werte 2 und 3 zulässig. Bitte wählen Sie die Nummer aus den Fördergegenständen des Teil 2, Ziffer II der RL Integrative Maßnahmen, die zum überwiegenden Teil zutrifft." sqref="G16:H30 E47:H64" xr:uid="{00000000-0002-0000-0000-000003000000}"/>
     <dataValidation type="custom" showInputMessage="1" showErrorMessage="1" error="Wenn sie &quot;nein&quot; bei Pauschale Verwaltungsausgaben ausgewählt haben, können Sie keine Pauschale eingeben!" prompt="Wert (%-Angabe) nur eingeben, wenn Sie bei Pauschale Verwaltungsausgaben &quot;ja&quot; ausgewählt haben!" sqref="K143" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>J143&lt;&gt;"nein"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Wenn Sie „ja“ bei Pauschale Verwaltungsausgaben ausgewählt haben und eine prozentuale Verwaltungspauschale gemäß Förderrichtlinie beantragen, sind ggf. unter Ziffer 2.3 eingetragenen Verwaltungsausgaben zu löschen." prompt="Wenn Sie „ja“ bei Pauschale Verwaltungsausgaben ausgewählt haben und eine prozentuale Verwaltungspauschale gemäß Förderrichtlinie beantragen, sind ggf. unter Ziffer 2.3 eingetragene Verwaltungsausgaben zu löschen." sqref="J143" xr:uid="{00000000-0002-0000-0000-000005000000}">
       <formula1>"ja, nein"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.27559055118110237" right="0.51181102362204722" top="0.59055118110236227" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="96" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;7 62990  02/22&amp;R&amp;8Seite &amp;P von &amp;N</oddFooter>
+    <oddFooter>&amp;L&amp;7 62990  02/26&amp;R&amp;8Seite &amp;P von &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="32" max="14" man="1"/>
     <brk id="65" max="14" man="1"/>
     <brk id="97" max="14" man="1"/>
     <brk id="133" max="14" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <legacyDrawingHF r:id="rId4"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Word.Document.12" shapeId="2074" r:id="rId5">
           <objectPr defaultSize="0" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>1</xdr:col>
-                <xdr:colOff>47625</xdr:colOff>
+                <xdr:colOff>45720</xdr:colOff>
                 <xdr:row>167</xdr:row>
-                <xdr:rowOff>66675</xdr:rowOff>
+                <xdr:rowOff>68580</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>14</xdr:col>
-                <xdr:colOff>685800</xdr:colOff>
+                <xdr:colOff>441960</xdr:colOff>
                 <xdr:row>168</xdr:row>
-                <xdr:rowOff>152400</xdr:rowOff>
+                <xdr:rowOff>144780</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Word.Document.12" shapeId="2074" r:id="rId5"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>