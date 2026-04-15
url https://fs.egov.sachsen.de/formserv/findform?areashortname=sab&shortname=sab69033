--- v0 (2026-02-22)
+++ v1 (2026-04-15)
@@ -1,97 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="WMF" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\MS_Excel\VD_aktuell\_mitFußzeile\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Excel\VD_aktuell\_mitFußzeile\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BE55EB0A-4C61-42EA-80C7-220D8A1A3538}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF46CCEC-7CB2-4956-9BC0-335CC7C9DEFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="18810" windowHeight="9585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="14016" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Anlage VN" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Anlage VN'!$A$1:$M$42</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I28" i="1" l="1"/>
-  <c r="J28" i="1"/>
+  <c r="H28" i="1" l="1"/>
+  <c r="I28" i="1"/>
   <c r="K28" i="1"/>
   <c r="L28" i="1"/>
   <c r="M28" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t xml:space="preserve">Übersicht der geförderten Projekte
 </t>
   </si>
   <si>
     <t>Lfd. Nr.</t>
   </si>
   <si>
     <t xml:space="preserve">Förderhöhe
 ausgezahlt
 (EUR)
 </t>
   </si>
   <si>
     <t>Zuwendungsempfänger</t>
   </si>
   <si>
@@ -185,51 +183,51 @@
       </rPr>
       <t>Projektarten: N = Neubau; U = Umbau/Ausbau/Erweiterung; A = Anpassung Wohnraum; E = erstmaliger Erwerb</t>
     </r>
   </si>
   <si>
     <t>! VERTRAULICH !  </t>
   </si>
   <si>
     <t>Geförderte Wohn-
 fläche 
 (qm)</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>U</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
-    <t>SAB 69033  01/26</t>
+    <t>SAB 69033  02/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -530,50 +528,53 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -601,53 +602,50 @@
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="90"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
@@ -743,69 +741,69 @@
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.WMF"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.WMF"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>400050</xdr:colOff>
+          <xdr:colOff>403860</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>104775</xdr:colOff>
+          <xdr:colOff>106680</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1025" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1025"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -820,59 +818,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>400050</xdr:colOff>
+          <xdr:colOff>403860</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>104775</xdr:colOff>
+          <xdr:colOff>106680</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1027" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1027"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -932,105 +930,100 @@
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9272425" y="9526"/>
           <a:ext cx="596773" cy="300409"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...53 lines deleted...]
-  </mc:AlternateContent>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="1032" name="Object 8" hidden="1">
+          <a:extLst>
+            <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+              <a14:compatExt xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" spid="_x0000_s1032"/>
+            </a:ext>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+        </a:solidFill>
+        <a:ln w="0">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabelle1" displayName="Tabelle1" ref="B11:M28" totalsRowShown="0" headerRowDxfId="5">
   <tableColumns count="12">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Lfd. Nr."/>
     <tableColumn id="13" xr3:uid="{00000000-0010-0000-0000-00000D000000}" name="Haus-halts-jahr" dataDxfId="4"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Letztempfänger"/>
     <tableColumn id="12" xr3:uid="{00000000-0010-0000-0000-00000C000000}" name="Förderobjekt" dataDxfId="3"/>
     <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Mittelbin-_x000a_dungs-_x000a_dauer_x000a_in Jahren" dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Pro-_x000a_jekt-_x000a_art **"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Anzahl _x000a_geför-derte WE"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Geförderte Wohn-_x000a_fläche _x000a_(qm)"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Höhe Angebots-_x000a_miete / qm_x000a_(EUR)  "/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Förderhöhe_x000a_vereinbart (EUR)" dataDxfId="1"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Förderhöhe_x000a_ausgezahlt_x000a_(EUR)_x000a_"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Differenz vereinbart / ausgezahlt _x000a_(EUR)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight11" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1272,841 +1265,839 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Word_Document.docx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S44"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12:E17"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.5703125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="5.85546875" customWidth="1"/>
+    <col min="1" max="1" width="5.5546875" customWidth="1"/>
+    <col min="2" max="2" width="3.88671875" customWidth="1"/>
+    <col min="3" max="3" width="5.109375" customWidth="1"/>
+    <col min="4" max="4" width="26.44140625" customWidth="1"/>
+    <col min="5" max="5" width="27.6640625" customWidth="1"/>
+    <col min="6" max="6" width="7.44140625" customWidth="1"/>
+    <col min="7" max="7" width="4.6640625" customWidth="1"/>
+    <col min="8" max="8" width="5.88671875" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
-    <col min="10" max="10" width="8.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="12.42578125" customWidth="1"/>
+    <col min="10" max="10" width="8.5546875" customWidth="1"/>
+    <col min="11" max="11" width="13.109375" customWidth="1"/>
+    <col min="12" max="12" width="13.6640625" customWidth="1"/>
+    <col min="13" max="13" width="12.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="9" customFormat="1" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="51" t="s">
+    <row r="1" spans="1:19" s="9" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="18"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="27"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
     </row>
-    <row r="2" spans="1:19" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="A3" s="51"/>
+    <row r="2" spans="1:19" ht="11.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="52"/>
+    </row>
+    <row r="3" spans="1:19" ht="6.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="52"/>
       <c r="B3" s="12"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
     </row>
-    <row r="4" spans="1:19" ht="21.2" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="32" t="s">
+    <row r="4" spans="1:19" ht="21.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="52"/>
+      <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="33"/>
-[...3 lines deleted...]
-      <c r="G4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="35"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="11"/>
       <c r="K4" s="11"/>
       <c r="L4" s="11"/>
       <c r="M4" s="11"/>
     </row>
-    <row r="5" spans="1:19" ht="5.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="51"/>
+    <row r="5" spans="1:19" ht="5.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="52"/>
       <c r="I5" s="9"/>
     </row>
-    <row r="6" spans="1:19" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C6" s="47" t="s">
+    <row r="6" spans="1:19" ht="12.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="52"/>
+      <c r="C6" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="47"/>
-[...2 lines deleted...]
-      <c r="G6" s="50"/>
+      <c r="D6" s="48"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="51"/>
       <c r="H6" s="28"/>
       <c r="I6" s="26"/>
       <c r="J6" s="24" t="s">
         <v>17</v>
       </c>
       <c r="M6" s="22"/>
     </row>
-    <row r="7" spans="1:19" ht="10.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="51"/>
+    <row r="7" spans="1:19" ht="10.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="52"/>
       <c r="J7" s="24" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="8" spans="1:19" ht="1.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="51"/>
+    <row r="8" spans="1:19" ht="1.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="52"/>
       <c r="D8" s="14"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="J8" s="24"/>
     </row>
-    <row r="9" spans="1:19" ht="11.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="51"/>
+    <row r="9" spans="1:19" ht="11.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="52"/>
       <c r="D9" s="14"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="J9" s="24" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="10" spans="1:19" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="51"/>
+    <row r="10" spans="1:19" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="52"/>
       <c r="H10" s="6"/>
     </row>
-    <row r="11" spans="1:19" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:19" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="21" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="21" t="s">
         <v>7</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="L11" s="21" t="s">
         <v>2</v>
       </c>
       <c r="M11" s="21" t="s">
         <v>11</v>
       </c>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
     </row>
-    <row r="12" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12" s="29" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="19">
         <v>1</v>
       </c>
       <c r="C12" s="19"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="19"/>
       <c r="H12" s="25"/>
       <c r="I12" s="25"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
       <c r="S12" s="3"/>
     </row>
-    <row r="13" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A13" s="29" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="19">
         <v>2</v>
       </c>
       <c r="C13" s="19"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="19"/>
       <c r="H13" s="25"/>
       <c r="I13" s="25"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
       <c r="R13" s="3"/>
       <c r="S13" s="3"/>
     </row>
-    <row r="14" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A14" s="29" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="19">
         <v>3</v>
       </c>
       <c r="C14" s="19"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="19"/>
       <c r="H14" s="25"/>
       <c r="I14" s="25"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
       <c r="R14" s="3"/>
       <c r="S14" s="3"/>
     </row>
-    <row r="15" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B15" s="19">
         <v>4</v>
       </c>
       <c r="C15" s="19"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="19"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
       <c r="R15" s="3"/>
       <c r="S15" s="3"/>
     </row>
-    <row r="16" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B16" s="19">
         <v>5</v>
       </c>
       <c r="C16" s="19"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="19"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
     </row>
-    <row r="17" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B17" s="19">
         <v>6</v>
       </c>
       <c r="C17" s="19"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="19"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
       <c r="R17" s="3"/>
       <c r="S17" s="3"/>
     </row>
-    <row r="18" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B18" s="19">
         <v>7</v>
       </c>
       <c r="C18" s="19"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="19"/>
       <c r="H18" s="25"/>
       <c r="I18" s="25"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
       <c r="P18" s="3"/>
       <c r="Q18" s="3"/>
       <c r="R18" s="3"/>
       <c r="S18" s="3"/>
     </row>
-    <row r="19" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B19" s="19">
         <v>8</v>
       </c>
       <c r="C19" s="19"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="19"/>
       <c r="H19" s="25"/>
       <c r="I19" s="25"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="4"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
     </row>
-    <row r="20" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B20" s="19">
         <v>9</v>
       </c>
       <c r="C20" s="19"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="19"/>
       <c r="H20" s="25"/>
       <c r="I20" s="25"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
       <c r="P20" s="3"/>
       <c r="Q20" s="3"/>
       <c r="R20" s="3"/>
       <c r="S20" s="3"/>
     </row>
-    <row r="21" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B21" s="19">
         <v>10</v>
       </c>
       <c r="C21" s="19"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="19"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
     </row>
-    <row r="22" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B22" s="19">
         <v>11</v>
       </c>
       <c r="C22" s="19"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="19"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
     </row>
-    <row r="23" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B23" s="19">
         <v>12</v>
       </c>
       <c r="C23" s="19"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="19"/>
       <c r="H23" s="25"/>
       <c r="I23" s="25"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
       <c r="P23" s="3"/>
       <c r="Q23" s="3"/>
       <c r="R23" s="3"/>
       <c r="S23" s="3"/>
     </row>
-    <row r="24" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B24" s="19">
         <v>13</v>
       </c>
       <c r="C24" s="19"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="19"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
       <c r="R24" s="3"/>
       <c r="S24" s="3"/>
     </row>
-    <row r="25" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B25" s="19">
         <v>14</v>
       </c>
       <c r="C25" s="19"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="19"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
       <c r="P25" s="3"/>
       <c r="Q25" s="3"/>
       <c r="R25" s="3"/>
       <c r="S25" s="3"/>
     </row>
-    <row r="26" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B26" s="19">
         <v>15</v>
       </c>
       <c r="C26" s="19"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="19"/>
       <c r="H26" s="25"/>
       <c r="I26" s="25"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
       <c r="P26" s="3"/>
       <c r="Q26" s="3"/>
       <c r="R26" s="3"/>
       <c r="S26" s="3"/>
     </row>
-    <row r="27" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B27" s="19">
         <v>16</v>
       </c>
       <c r="C27" s="19"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="19"/>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
     </row>
-    <row r="28" spans="1:19" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="H28" s="54" t="s">
+    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A28" s="53"/>
+      <c r="G28" s="31" t="s">
         <v>6</v>
+      </c>
+      <c r="H28" s="8">
+        <f>SUM(H12:H27)</f>
+        <v>0</v>
       </c>
       <c r="I28" s="8">
         <f>SUM(I12:I27)</f>
         <v>0</v>
       </c>
-      <c r="J28" s="8">
-[...2 lines deleted...]
-      </c>
+      <c r="J28" s="8"/>
       <c r="K28" s="8">
         <f>SUM(K12:K27)</f>
         <v>0</v>
       </c>
       <c r="L28" s="8">
         <f>SUM(L12:L27)</f>
         <v>0</v>
       </c>
       <c r="M28" s="8">
         <f>SUM(M12:M27)</f>
         <v>0</v>
       </c>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
       <c r="S28" s="3"/>
     </row>
-    <row r="29" spans="1:19" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="52"/>
+    <row r="29" spans="1:19" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="53"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
     </row>
-    <row r="30" spans="1:19" ht="9.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="52"/>
+    <row r="30" spans="1:19" ht="9.4499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="53"/>
       <c r="B30" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
     </row>
-    <row r="31" spans="1:19" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:19" ht="11.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="15" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
     </row>
-    <row r="32" spans="1:19" ht="2.65" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:19" ht="2.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="1"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
     </row>
-    <row r="33" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B33" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="17"/>
       <c r="D33" s="17"/>
     </row>
-    <row r="34" spans="1:13" ht="9.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="53" t="s">
+    <row r="34" spans="1:13" ht="9.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="B34" s="35" t="s">
+      <c r="B34" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="C34" s="36"/>
-[...1 lines deleted...]
-      <c r="I34" s="35" t="s">
+      <c r="C34" s="37"/>
+      <c r="D34" s="38"/>
+      <c r="I34" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="J34" s="36"/>
-[...22 lines deleted...]
-      <c r="B37" s="35" t="s">
+      <c r="J34" s="37"/>
+      <c r="K34" s="37"/>
+      <c r="L34" s="38"/>
+    </row>
+    <row r="35" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="54"/>
+      <c r="B35" s="45"/>
+      <c r="C35" s="46"/>
+      <c r="D35" s="47"/>
+      <c r="I35" s="39"/>
+      <c r="J35" s="40"/>
+      <c r="K35" s="40"/>
+      <c r="L35" s="41"/>
+    </row>
+    <row r="36" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="54"/>
+      <c r="I36" s="39"/>
+      <c r="J36" s="40"/>
+      <c r="K36" s="40"/>
+      <c r="L36" s="41"/>
+    </row>
+    <row r="37" spans="1:13" ht="9.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="54"/>
+      <c r="B37" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="C37" s="36"/>
-[...22 lines deleted...]
-    <row r="41" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C37" s="37"/>
+      <c r="D37" s="38"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="40"/>
+      <c r="K37" s="40"/>
+      <c r="L37" s="41"/>
+    </row>
+    <row r="38" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="54"/>
+      <c r="B38" s="45"/>
+      <c r="C38" s="46"/>
+      <c r="D38" s="47"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="44"/>
+    </row>
+    <row r="39" spans="1:13" ht="11.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="54"/>
+    </row>
+    <row r="40" spans="1:13" ht="11.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="54"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="30"/>
     </row>
-    <row r="42" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A43" s="31" t="s">
+    <row r="42" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A43" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="B43" s="31"/>
-[...25 lines deleted...]
-      <c r="M44" s="31"/>
+      <c r="B43" s="32"/>
+      <c r="C43" s="32"/>
+      <c r="D43" s="32"/>
+      <c r="E43" s="32"/>
+      <c r="F43" s="32"/>
+      <c r="G43" s="32"/>
+      <c r="H43" s="32"/>
+      <c r="I43" s="32"/>
+      <c r="J43" s="32"/>
+      <c r="K43" s="32"/>
+      <c r="L43" s="32"/>
+      <c r="M43" s="32"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A44" s="32"/>
+      <c r="B44" s="32"/>
+      <c r="C44" s="32"/>
+      <c r="D44" s="32"/>
+      <c r="E44" s="32"/>
+      <c r="F44" s="32"/>
+      <c r="G44" s="32"/>
+      <c r="H44" s="32"/>
+      <c r="I44" s="32"/>
+      <c r="J44" s="32"/>
+      <c r="K44" s="32"/>
+      <c r="L44" s="32"/>
+      <c r="M44" s="32"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="qaktCHZhFnzK+OnU5iPY43eVkk3mMXFMVlwshA2ZHgrEcoJWJwfgkiIOrHNIbq/h0+o/O4pgC0Uqi8L4zqvpbQ==" saltValue="Yq4YG7goTPXYvdNGiCUYvg==" spinCount="100000" sheet="1" insertRows="0" deleteRows="0" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="WNsqdjOL22yNp3zUvO13jzVnCul4Ev/6+KI8j0jwZsZ6RWZIdOEL6wYWeu9XwJqvv173An0dHY6zMxbuTkRf+w==" saltValue="zzJzcybJQ9fbiNcBP9/zfw==" spinCount="100000" sheet="1" insertRows="0" deleteRows="0" selectLockedCells="1"/>
   <mergeCells count="13">
     <mergeCell ref="A43:M44"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="I34:L34"/>
     <mergeCell ref="I35:L38"/>
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="A1:A10"/>
     <mergeCell ref="A28:A30"/>
     <mergeCell ref="A34:A40"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G12:G27" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>$A$11:$A$14</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.39370078740157483" bottom="0.23622047244094491" header="0.27559055118110237" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
-  <oleObjects>
-[...1 lines deleted...]
-  </oleObjects>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1025" r:id="rId6" name="Check Box 1">
+            <control shapeId="1025" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>400050</xdr:colOff>
+                    <xdr:colOff>403860</xdr:colOff>
                     <xdr:row>4</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>104775</xdr:colOff>
+                    <xdr:colOff>106680</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1027" r:id="rId7" name="Check Box 3">
+            <control shapeId="1027" r:id="rId5" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>400050</xdr:colOff>
+                    <xdr:colOff>403860</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>104775</xdr:colOff>
+                    <xdr:colOff>106680</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <tableParts count="1">
-    <tablePart r:id="rId8"/>
+    <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>