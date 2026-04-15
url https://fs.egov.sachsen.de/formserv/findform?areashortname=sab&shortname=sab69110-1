--- v0 (2026-02-22)
+++ v1 (2026-04-15)
@@ -1,211 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\OP\Austausch\Vordruckwesen\Ausgang IT\MEV-4846 Excel FZ kurz - Teil3\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\MS_Excel\VD_aktuell\_mitFußzeile\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9BCC095D-0466-4C26-995D-1673218804FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{371F528E-B316-4493-B97C-9010856A3391}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="10440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1845" yWindow="720" windowWidth="17235" windowHeight="9150" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
+    <sheet name="Liste" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$I$46</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$J$44</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G20" i="1" l="1"/>
-[...3 lines deleted...]
-  <c r="G34" i="1" l="1"/>
+  <c r="H24" i="1" l="1"/>
+  <c r="H25" i="1"/>
+  <c r="H26" i="1"/>
+  <c r="H27" i="1"/>
+  <c r="H28" i="1"/>
+  <c r="H29" i="1"/>
+  <c r="H30" i="1"/>
+  <c r="H31" i="1"/>
+  <c r="H32" i="1"/>
+  <c r="H33" i="1"/>
+  <c r="H23" i="1"/>
+  <c r="H11" i="1"/>
+  <c r="H12" i="1"/>
+  <c r="H13" i="1"/>
+  <c r="H14" i="1"/>
+  <c r="H15" i="1"/>
+  <c r="H16" i="1"/>
+  <c r="H17" i="1"/>
+  <c r="H18" i="1"/>
+  <c r="H19" i="1"/>
+  <c r="H20" i="1"/>
+  <c r="H10" i="1"/>
+  <c r="A5" i="3"/>
+  <c r="G21" i="1"/>
+  <c r="H21" i="1" l="1"/>
+  <c r="H34" i="1"/>
+  <c r="I36" i="1"/>
+  <c r="G34" i="1"/>
+  <c r="G36" i="1" s="1"/>
+  <c r="G35" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="29">
   <si>
     <t>lfd. Nr. der Einzel-maß-nahme (EM)</t>
   </si>
   <si>
     <t>lfd. Nr. des urspr. Aus-zahlungs-antrages</t>
   </si>
   <si>
     <t>lfd. Nr. der EM des urspr. ZN/ Auszahlungs-nachweises</t>
   </si>
   <si>
     <t>Bezeichnung der Einzelmaßnahme/ Leistung</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Zuwendungs-fähige
  Ausgaben </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-  <si>
     <t>in EUR</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
-  </si>
-[...4 lines deleted...]
-    <t>14</t>
   </si>
   <si>
     <t>5.1 Ausgabenkorrekturen zu in vorangegangenen ZN/AUZA-Nachweisen abgerechneten Ausgaben</t>
   </si>
   <si>
     <t xml:space="preserve">Zwischensumme </t>
   </si>
   <si>
     <r>
       <t>5.2 Zuordnung von Ersatzausgaben</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> zu entsprechender Nr. der Ausgabenkorrekturen aus 5.1 </t>
     </r>
   </si>
   <si>
     <t>zu 1</t>
   </si>
   <si>
-    <t>Kontrollfeld (Differenz aus 5.1 und 5.2 = 0,00?)</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  Einzutragen ist der zuwendungsfähige Betrag, der sich aus der vereinbarten oder der gemäß RL StBauE festgelegten Förderquote ergibt  </t>
     </r>
   </si>
   <si>
     <t>Anlage 1 zum Auszahlungsantrag (Erstattung bezahlter Rechnungen): Ausgabenkorrekturen mit der Zuordnung von Ersatzausgaben</t>
   </si>
   <si>
     <t>Tag der Zahlung
 (TT.MM.JJJJ)
 nur für 5.2</t>
@@ -230,77 +234,158 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> SU-Rückbau Infrastruktur: Hier sind 100% der vereinbarten/festgelegten zuwendungsfähigen Ausgaben (nicht 50% bzw. 90%) einzutragen. </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  Es sind nur Ausgaben einzustellen, die nicht bereits unter 3. Ausgaben bzw. in früheren Zwischennachweisen/Auszahlungsnachweisen enthalten sind.</t>
     </r>
   </si>
   <si>
+    <t>! VERTRAULICH !   </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Die Hilfsspalte soll nur bei erforderlicher Zwischensummenbildung für mehrere Rechnungen je Einzelmaßnahme verwendet werden.</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">  Die Hilfsspalte soll nur bei erforderlicher Zwischensummenbildung für mehrere Rechnungen je Einzelmaßnahme verwendet werden.</t>
+      <t xml:space="preserve">  Sofern ein von der Auswahl-Liste abweichender Fördersatz zutreffend ist, ist keine Auswahl zu treffen. Hinweis: Der Auswahlwert 66,67% bedeutet 66 2/3 % bzw. 66,6666666… %</t>
     </r>
   </si>
   <si>
-    <t>! VERTRAULICH !   </t>
+    <r>
+      <t xml:space="preserve">Finanzhilfe -  zutreffenden Fördersatz auswählen </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Hilfsspalte </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>4</t>
+    </r>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <r>
+      <t>Kontrollfeld</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (Differenz aus 5.1 und 5.2 = 0,00?)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -365,72 +450,88 @@
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="7.5"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -473,55 +574,68 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
@@ -549,169 +663,186 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="90"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="16" fillId="4" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Prozent 2" xfId="2" xr:uid="{EAECB55A-4B5F-4FD6-801C-C076CD40380A}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
+    <cellStyle name="Standard 2" xfId="1" xr:uid="{32F63D24-93F4-405D-A346-232E2A6AA474}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Button" lockText="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.wmf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>38100</xdr:rowOff>
+          <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>4895850</xdr:colOff>
-          <xdr:row>0</xdr:row>
-          <xdr:rowOff>552450</xdr:rowOff>
+          <xdr:row>1</xdr:row>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1026" name="Button 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1026"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
@@ -725,146 +856,146 @@
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="de-DE" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="0000FF"/>
                   </a:solidFill>
                   <a:latin typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                 </a:rPr>
                 <a:t>Hinweis: zum Einfügen weiterer Zeilen positionieren Sie bitte den Cursor in einer Zeile der Tabelle und wählen im Register "Start" in der Gruppe "Zellen" das Menü "Einfügen" - "Blattzeilen einfügen" aus. Markieren Sie mehrere Zeilen, werden mehrere Zeilen eingefügt.</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>6</xdr:col>
-      <xdr:colOff>294667</xdr:colOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>351817</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>552450</xdr:colOff>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:rowOff>428625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="9210067" y="28575"/>
+          <a:off x="9810142" y="38100"/>
           <a:ext cx="800708" cy="390525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>0</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>76200</xdr:rowOff>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>42</xdr:row>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>9</xdr:col>
-          <xdr:colOff>0</xdr:colOff>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>152400</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:rowOff>142875</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1028" name="Object 4" hidden="1">
+            <xdr:cNvPr id="1029" name="Object 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1028"/>
+                  <a14:compatExt spid="_x0000_s1029"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77C92379-8FBA-FCA0-0B2B-D135BA5197BD}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{600D35D7-D3A0-D4B0-ACE6-CA8812029C84}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
             <a:ln w="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
@@ -1125,1253 +1256,1447 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Word_Document.docx"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:WVV50"/>
+  <dimension ref="A1:WVW53"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+    <sheetView showGridLines="0" tabSelected="1" showRuler="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H6" sqref="H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="7.7109375" style="32" customWidth="1"/>
+    <col min="1" max="1" width="7.7109375" style="31" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="91.5703125" style="1" customWidth="1"/>
-    <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
-[...570 lines deleted...]
-    <col min="16143" max="16384" width="12.28515625" style="1" hidden="1"/>
+    <col min="7" max="8" width="8.140625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.5703125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="1.42578125" style="1" customWidth="1"/>
+    <col min="11" max="15" width="84" style="1" hidden="1"/>
+    <col min="16" max="258" width="12.28515625" style="1" hidden="1"/>
+    <col min="259" max="259" width="6.7109375" style="1" hidden="1"/>
+    <col min="260" max="260" width="7.7109375" style="1" hidden="1"/>
+    <col min="261" max="261" width="10.28515625" style="1" hidden="1"/>
+    <col min="262" max="262" width="9.28515625" style="1" hidden="1"/>
+    <col min="263" max="263" width="82" style="1" hidden="1"/>
+    <col min="264" max="264" width="8.140625" style="1" hidden="1"/>
+    <col min="265" max="265" width="8.5703125" style="1" hidden="1"/>
+    <col min="266" max="271" width="84" style="1" hidden="1"/>
+    <col min="272" max="514" width="12.28515625" style="1" hidden="1"/>
+    <col min="515" max="515" width="6.7109375" style="1" hidden="1"/>
+    <col min="516" max="516" width="7.7109375" style="1" hidden="1"/>
+    <col min="517" max="517" width="10.28515625" style="1" hidden="1"/>
+    <col min="518" max="518" width="9.28515625" style="1" hidden="1"/>
+    <col min="519" max="519" width="82" style="1" hidden="1"/>
+    <col min="520" max="520" width="8.140625" style="1" hidden="1"/>
+    <col min="521" max="521" width="8.5703125" style="1" hidden="1"/>
+    <col min="522" max="527" width="84" style="1" hidden="1"/>
+    <col min="528" max="770" width="12.28515625" style="1" hidden="1"/>
+    <col min="771" max="771" width="6.7109375" style="1" hidden="1"/>
+    <col min="772" max="772" width="7.7109375" style="1" hidden="1"/>
+    <col min="773" max="773" width="10.28515625" style="1" hidden="1"/>
+    <col min="774" max="774" width="9.28515625" style="1" hidden="1"/>
+    <col min="775" max="775" width="82" style="1" hidden="1"/>
+    <col min="776" max="776" width="8.140625" style="1" hidden="1"/>
+    <col min="777" max="777" width="8.5703125" style="1" hidden="1"/>
+    <col min="778" max="783" width="84" style="1" hidden="1"/>
+    <col min="784" max="1026" width="12.28515625" style="1" hidden="1"/>
+    <col min="1027" max="1027" width="6.7109375" style="1" hidden="1"/>
+    <col min="1028" max="1028" width="7.7109375" style="1" hidden="1"/>
+    <col min="1029" max="1029" width="10.28515625" style="1" hidden="1"/>
+    <col min="1030" max="1030" width="9.28515625" style="1" hidden="1"/>
+    <col min="1031" max="1031" width="82" style="1" hidden="1"/>
+    <col min="1032" max="1032" width="8.140625" style="1" hidden="1"/>
+    <col min="1033" max="1033" width="8.5703125" style="1" hidden="1"/>
+    <col min="1034" max="1039" width="84" style="1" hidden="1"/>
+    <col min="1040" max="1282" width="12.28515625" style="1" hidden="1"/>
+    <col min="1283" max="1283" width="6.7109375" style="1" hidden="1"/>
+    <col min="1284" max="1284" width="7.7109375" style="1" hidden="1"/>
+    <col min="1285" max="1285" width="10.28515625" style="1" hidden="1"/>
+    <col min="1286" max="1286" width="9.28515625" style="1" hidden="1"/>
+    <col min="1287" max="1287" width="82" style="1" hidden="1"/>
+    <col min="1288" max="1288" width="8.140625" style="1" hidden="1"/>
+    <col min="1289" max="1289" width="8.5703125" style="1" hidden="1"/>
+    <col min="1290" max="1295" width="84" style="1" hidden="1"/>
+    <col min="1296" max="1538" width="12.28515625" style="1" hidden="1"/>
+    <col min="1539" max="1539" width="6.7109375" style="1" hidden="1"/>
+    <col min="1540" max="1540" width="7.7109375" style="1" hidden="1"/>
+    <col min="1541" max="1541" width="10.28515625" style="1" hidden="1"/>
+    <col min="1542" max="1542" width="9.28515625" style="1" hidden="1"/>
+    <col min="1543" max="1543" width="82" style="1" hidden="1"/>
+    <col min="1544" max="1544" width="8.140625" style="1" hidden="1"/>
+    <col min="1545" max="1545" width="8.5703125" style="1" hidden="1"/>
+    <col min="1546" max="1551" width="84" style="1" hidden="1"/>
+    <col min="1552" max="1794" width="12.28515625" style="1" hidden="1"/>
+    <col min="1795" max="1795" width="6.7109375" style="1" hidden="1"/>
+    <col min="1796" max="1796" width="7.7109375" style="1" hidden="1"/>
+    <col min="1797" max="1797" width="10.28515625" style="1" hidden="1"/>
+    <col min="1798" max="1798" width="9.28515625" style="1" hidden="1"/>
+    <col min="1799" max="1799" width="82" style="1" hidden="1"/>
+    <col min="1800" max="1800" width="8.140625" style="1" hidden="1"/>
+    <col min="1801" max="1801" width="8.5703125" style="1" hidden="1"/>
+    <col min="1802" max="1807" width="84" style="1" hidden="1"/>
+    <col min="1808" max="2050" width="12.28515625" style="1" hidden="1"/>
+    <col min="2051" max="2051" width="6.7109375" style="1" hidden="1"/>
+    <col min="2052" max="2052" width="7.7109375" style="1" hidden="1"/>
+    <col min="2053" max="2053" width="10.28515625" style="1" hidden="1"/>
+    <col min="2054" max="2054" width="9.28515625" style="1" hidden="1"/>
+    <col min="2055" max="2055" width="82" style="1" hidden="1"/>
+    <col min="2056" max="2056" width="8.140625" style="1" hidden="1"/>
+    <col min="2057" max="2057" width="8.5703125" style="1" hidden="1"/>
+    <col min="2058" max="2063" width="84" style="1" hidden="1"/>
+    <col min="2064" max="2306" width="12.28515625" style="1" hidden="1"/>
+    <col min="2307" max="2307" width="6.7109375" style="1" hidden="1"/>
+    <col min="2308" max="2308" width="7.7109375" style="1" hidden="1"/>
+    <col min="2309" max="2309" width="10.28515625" style="1" hidden="1"/>
+    <col min="2310" max="2310" width="9.28515625" style="1" hidden="1"/>
+    <col min="2311" max="2311" width="82" style="1" hidden="1"/>
+    <col min="2312" max="2312" width="8.140625" style="1" hidden="1"/>
+    <col min="2313" max="2313" width="8.5703125" style="1" hidden="1"/>
+    <col min="2314" max="2319" width="84" style="1" hidden="1"/>
+    <col min="2320" max="2562" width="12.28515625" style="1" hidden="1"/>
+    <col min="2563" max="2563" width="6.7109375" style="1" hidden="1"/>
+    <col min="2564" max="2564" width="7.7109375" style="1" hidden="1"/>
+    <col min="2565" max="2565" width="10.28515625" style="1" hidden="1"/>
+    <col min="2566" max="2566" width="9.28515625" style="1" hidden="1"/>
+    <col min="2567" max="2567" width="82" style="1" hidden="1"/>
+    <col min="2568" max="2568" width="8.140625" style="1" hidden="1"/>
+    <col min="2569" max="2569" width="8.5703125" style="1" hidden="1"/>
+    <col min="2570" max="2575" width="84" style="1" hidden="1"/>
+    <col min="2576" max="2818" width="12.28515625" style="1" hidden="1"/>
+    <col min="2819" max="2819" width="6.7109375" style="1" hidden="1"/>
+    <col min="2820" max="2820" width="7.7109375" style="1" hidden="1"/>
+    <col min="2821" max="2821" width="10.28515625" style="1" hidden="1"/>
+    <col min="2822" max="2822" width="9.28515625" style="1" hidden="1"/>
+    <col min="2823" max="2823" width="82" style="1" hidden="1"/>
+    <col min="2824" max="2824" width="8.140625" style="1" hidden="1"/>
+    <col min="2825" max="2825" width="8.5703125" style="1" hidden="1"/>
+    <col min="2826" max="2831" width="84" style="1" hidden="1"/>
+    <col min="2832" max="3074" width="12.28515625" style="1" hidden="1"/>
+    <col min="3075" max="3075" width="6.7109375" style="1" hidden="1"/>
+    <col min="3076" max="3076" width="7.7109375" style="1" hidden="1"/>
+    <col min="3077" max="3077" width="10.28515625" style="1" hidden="1"/>
+    <col min="3078" max="3078" width="9.28515625" style="1" hidden="1"/>
+    <col min="3079" max="3079" width="82" style="1" hidden="1"/>
+    <col min="3080" max="3080" width="8.140625" style="1" hidden="1"/>
+    <col min="3081" max="3081" width="8.5703125" style="1" hidden="1"/>
+    <col min="3082" max="3087" width="84" style="1" hidden="1"/>
+    <col min="3088" max="3330" width="12.28515625" style="1" hidden="1"/>
+    <col min="3331" max="3331" width="6.7109375" style="1" hidden="1"/>
+    <col min="3332" max="3332" width="7.7109375" style="1" hidden="1"/>
+    <col min="3333" max="3333" width="10.28515625" style="1" hidden="1"/>
+    <col min="3334" max="3334" width="9.28515625" style="1" hidden="1"/>
+    <col min="3335" max="3335" width="82" style="1" hidden="1"/>
+    <col min="3336" max="3336" width="8.140625" style="1" hidden="1"/>
+    <col min="3337" max="3337" width="8.5703125" style="1" hidden="1"/>
+    <col min="3338" max="3343" width="84" style="1" hidden="1"/>
+    <col min="3344" max="3586" width="12.28515625" style="1" hidden="1"/>
+    <col min="3587" max="3587" width="6.7109375" style="1" hidden="1"/>
+    <col min="3588" max="3588" width="7.7109375" style="1" hidden="1"/>
+    <col min="3589" max="3589" width="10.28515625" style="1" hidden="1"/>
+    <col min="3590" max="3590" width="9.28515625" style="1" hidden="1"/>
+    <col min="3591" max="3591" width="82" style="1" hidden="1"/>
+    <col min="3592" max="3592" width="8.140625" style="1" hidden="1"/>
+    <col min="3593" max="3593" width="8.5703125" style="1" hidden="1"/>
+    <col min="3594" max="3599" width="84" style="1" hidden="1"/>
+    <col min="3600" max="3842" width="12.28515625" style="1" hidden="1"/>
+    <col min="3843" max="3843" width="6.7109375" style="1" hidden="1"/>
+    <col min="3844" max="3844" width="7.7109375" style="1" hidden="1"/>
+    <col min="3845" max="3845" width="10.28515625" style="1" hidden="1"/>
+    <col min="3846" max="3846" width="9.28515625" style="1" hidden="1"/>
+    <col min="3847" max="3847" width="82" style="1" hidden="1"/>
+    <col min="3848" max="3848" width="8.140625" style="1" hidden="1"/>
+    <col min="3849" max="3849" width="8.5703125" style="1" hidden="1"/>
+    <col min="3850" max="3855" width="84" style="1" hidden="1"/>
+    <col min="3856" max="4098" width="12.28515625" style="1" hidden="1"/>
+    <col min="4099" max="4099" width="6.7109375" style="1" hidden="1"/>
+    <col min="4100" max="4100" width="7.7109375" style="1" hidden="1"/>
+    <col min="4101" max="4101" width="10.28515625" style="1" hidden="1"/>
+    <col min="4102" max="4102" width="9.28515625" style="1" hidden="1"/>
+    <col min="4103" max="4103" width="82" style="1" hidden="1"/>
+    <col min="4104" max="4104" width="8.140625" style="1" hidden="1"/>
+    <col min="4105" max="4105" width="8.5703125" style="1" hidden="1"/>
+    <col min="4106" max="4111" width="84" style="1" hidden="1"/>
+    <col min="4112" max="4354" width="12.28515625" style="1" hidden="1"/>
+    <col min="4355" max="4355" width="6.7109375" style="1" hidden="1"/>
+    <col min="4356" max="4356" width="7.7109375" style="1" hidden="1"/>
+    <col min="4357" max="4357" width="10.28515625" style="1" hidden="1"/>
+    <col min="4358" max="4358" width="9.28515625" style="1" hidden="1"/>
+    <col min="4359" max="4359" width="82" style="1" hidden="1"/>
+    <col min="4360" max="4360" width="8.140625" style="1" hidden="1"/>
+    <col min="4361" max="4361" width="8.5703125" style="1" hidden="1"/>
+    <col min="4362" max="4367" width="84" style="1" hidden="1"/>
+    <col min="4368" max="4610" width="12.28515625" style="1" hidden="1"/>
+    <col min="4611" max="4611" width="6.7109375" style="1" hidden="1"/>
+    <col min="4612" max="4612" width="7.7109375" style="1" hidden="1"/>
+    <col min="4613" max="4613" width="10.28515625" style="1" hidden="1"/>
+    <col min="4614" max="4614" width="9.28515625" style="1" hidden="1"/>
+    <col min="4615" max="4615" width="82" style="1" hidden="1"/>
+    <col min="4616" max="4616" width="8.140625" style="1" hidden="1"/>
+    <col min="4617" max="4617" width="8.5703125" style="1" hidden="1"/>
+    <col min="4618" max="4623" width="84" style="1" hidden="1"/>
+    <col min="4624" max="4866" width="12.28515625" style="1" hidden="1"/>
+    <col min="4867" max="4867" width="6.7109375" style="1" hidden="1"/>
+    <col min="4868" max="4868" width="7.7109375" style="1" hidden="1"/>
+    <col min="4869" max="4869" width="10.28515625" style="1" hidden="1"/>
+    <col min="4870" max="4870" width="9.28515625" style="1" hidden="1"/>
+    <col min="4871" max="4871" width="82" style="1" hidden="1"/>
+    <col min="4872" max="4872" width="8.140625" style="1" hidden="1"/>
+    <col min="4873" max="4873" width="8.5703125" style="1" hidden="1"/>
+    <col min="4874" max="4879" width="84" style="1" hidden="1"/>
+    <col min="4880" max="5122" width="12.28515625" style="1" hidden="1"/>
+    <col min="5123" max="5123" width="6.7109375" style="1" hidden="1"/>
+    <col min="5124" max="5124" width="7.7109375" style="1" hidden="1"/>
+    <col min="5125" max="5125" width="10.28515625" style="1" hidden="1"/>
+    <col min="5126" max="5126" width="9.28515625" style="1" hidden="1"/>
+    <col min="5127" max="5127" width="82" style="1" hidden="1"/>
+    <col min="5128" max="5128" width="8.140625" style="1" hidden="1"/>
+    <col min="5129" max="5129" width="8.5703125" style="1" hidden="1"/>
+    <col min="5130" max="5135" width="84" style="1" hidden="1"/>
+    <col min="5136" max="5378" width="12.28515625" style="1" hidden="1"/>
+    <col min="5379" max="5379" width="6.7109375" style="1" hidden="1"/>
+    <col min="5380" max="5380" width="7.7109375" style="1" hidden="1"/>
+    <col min="5381" max="5381" width="10.28515625" style="1" hidden="1"/>
+    <col min="5382" max="5382" width="9.28515625" style="1" hidden="1"/>
+    <col min="5383" max="5383" width="82" style="1" hidden="1"/>
+    <col min="5384" max="5384" width="8.140625" style="1" hidden="1"/>
+    <col min="5385" max="5385" width="8.5703125" style="1" hidden="1"/>
+    <col min="5386" max="5391" width="84" style="1" hidden="1"/>
+    <col min="5392" max="5634" width="12.28515625" style="1" hidden="1"/>
+    <col min="5635" max="5635" width="6.7109375" style="1" hidden="1"/>
+    <col min="5636" max="5636" width="7.7109375" style="1" hidden="1"/>
+    <col min="5637" max="5637" width="10.28515625" style="1" hidden="1"/>
+    <col min="5638" max="5638" width="9.28515625" style="1" hidden="1"/>
+    <col min="5639" max="5639" width="82" style="1" hidden="1"/>
+    <col min="5640" max="5640" width="8.140625" style="1" hidden="1"/>
+    <col min="5641" max="5641" width="8.5703125" style="1" hidden="1"/>
+    <col min="5642" max="5647" width="84" style="1" hidden="1"/>
+    <col min="5648" max="5890" width="12.28515625" style="1" hidden="1"/>
+    <col min="5891" max="5891" width="6.7109375" style="1" hidden="1"/>
+    <col min="5892" max="5892" width="7.7109375" style="1" hidden="1"/>
+    <col min="5893" max="5893" width="10.28515625" style="1" hidden="1"/>
+    <col min="5894" max="5894" width="9.28515625" style="1" hidden="1"/>
+    <col min="5895" max="5895" width="82" style="1" hidden="1"/>
+    <col min="5896" max="5896" width="8.140625" style="1" hidden="1"/>
+    <col min="5897" max="5897" width="8.5703125" style="1" hidden="1"/>
+    <col min="5898" max="5903" width="84" style="1" hidden="1"/>
+    <col min="5904" max="6146" width="12.28515625" style="1" hidden="1"/>
+    <col min="6147" max="6147" width="6.7109375" style="1" hidden="1"/>
+    <col min="6148" max="6148" width="7.7109375" style="1" hidden="1"/>
+    <col min="6149" max="6149" width="10.28515625" style="1" hidden="1"/>
+    <col min="6150" max="6150" width="9.28515625" style="1" hidden="1"/>
+    <col min="6151" max="6151" width="82" style="1" hidden="1"/>
+    <col min="6152" max="6152" width="8.140625" style="1" hidden="1"/>
+    <col min="6153" max="6153" width="8.5703125" style="1" hidden="1"/>
+    <col min="6154" max="6159" width="84" style="1" hidden="1"/>
+    <col min="6160" max="6402" width="12.28515625" style="1" hidden="1"/>
+    <col min="6403" max="6403" width="6.7109375" style="1" hidden="1"/>
+    <col min="6404" max="6404" width="7.7109375" style="1" hidden="1"/>
+    <col min="6405" max="6405" width="10.28515625" style="1" hidden="1"/>
+    <col min="6406" max="6406" width="9.28515625" style="1" hidden="1"/>
+    <col min="6407" max="6407" width="82" style="1" hidden="1"/>
+    <col min="6408" max="6408" width="8.140625" style="1" hidden="1"/>
+    <col min="6409" max="6409" width="8.5703125" style="1" hidden="1"/>
+    <col min="6410" max="6415" width="84" style="1" hidden="1"/>
+    <col min="6416" max="6658" width="12.28515625" style="1" hidden="1"/>
+    <col min="6659" max="6659" width="6.7109375" style="1" hidden="1"/>
+    <col min="6660" max="6660" width="7.7109375" style="1" hidden="1"/>
+    <col min="6661" max="6661" width="10.28515625" style="1" hidden="1"/>
+    <col min="6662" max="6662" width="9.28515625" style="1" hidden="1"/>
+    <col min="6663" max="6663" width="82" style="1" hidden="1"/>
+    <col min="6664" max="6664" width="8.140625" style="1" hidden="1"/>
+    <col min="6665" max="6665" width="8.5703125" style="1" hidden="1"/>
+    <col min="6666" max="6671" width="84" style="1" hidden="1"/>
+    <col min="6672" max="6914" width="12.28515625" style="1" hidden="1"/>
+    <col min="6915" max="6915" width="6.7109375" style="1" hidden="1"/>
+    <col min="6916" max="6916" width="7.7109375" style="1" hidden="1"/>
+    <col min="6917" max="6917" width="10.28515625" style="1" hidden="1"/>
+    <col min="6918" max="6918" width="9.28515625" style="1" hidden="1"/>
+    <col min="6919" max="6919" width="82" style="1" hidden="1"/>
+    <col min="6920" max="6920" width="8.140625" style="1" hidden="1"/>
+    <col min="6921" max="6921" width="8.5703125" style="1" hidden="1"/>
+    <col min="6922" max="6927" width="84" style="1" hidden="1"/>
+    <col min="6928" max="7170" width="12.28515625" style="1" hidden="1"/>
+    <col min="7171" max="7171" width="6.7109375" style="1" hidden="1"/>
+    <col min="7172" max="7172" width="7.7109375" style="1" hidden="1"/>
+    <col min="7173" max="7173" width="10.28515625" style="1" hidden="1"/>
+    <col min="7174" max="7174" width="9.28515625" style="1" hidden="1"/>
+    <col min="7175" max="7175" width="82" style="1" hidden="1"/>
+    <col min="7176" max="7176" width="8.140625" style="1" hidden="1"/>
+    <col min="7177" max="7177" width="8.5703125" style="1" hidden="1"/>
+    <col min="7178" max="7183" width="84" style="1" hidden="1"/>
+    <col min="7184" max="7426" width="12.28515625" style="1" hidden="1"/>
+    <col min="7427" max="7427" width="6.7109375" style="1" hidden="1"/>
+    <col min="7428" max="7428" width="7.7109375" style="1" hidden="1"/>
+    <col min="7429" max="7429" width="10.28515625" style="1" hidden="1"/>
+    <col min="7430" max="7430" width="9.28515625" style="1" hidden="1"/>
+    <col min="7431" max="7431" width="82" style="1" hidden="1"/>
+    <col min="7432" max="7432" width="8.140625" style="1" hidden="1"/>
+    <col min="7433" max="7433" width="8.5703125" style="1" hidden="1"/>
+    <col min="7434" max="7439" width="84" style="1" hidden="1"/>
+    <col min="7440" max="7682" width="12.28515625" style="1" hidden="1"/>
+    <col min="7683" max="7683" width="6.7109375" style="1" hidden="1"/>
+    <col min="7684" max="7684" width="7.7109375" style="1" hidden="1"/>
+    <col min="7685" max="7685" width="10.28515625" style="1" hidden="1"/>
+    <col min="7686" max="7686" width="9.28515625" style="1" hidden="1"/>
+    <col min="7687" max="7687" width="82" style="1" hidden="1"/>
+    <col min="7688" max="7688" width="8.140625" style="1" hidden="1"/>
+    <col min="7689" max="7689" width="8.5703125" style="1" hidden="1"/>
+    <col min="7690" max="7695" width="84" style="1" hidden="1"/>
+    <col min="7696" max="7938" width="12.28515625" style="1" hidden="1"/>
+    <col min="7939" max="7939" width="6.7109375" style="1" hidden="1"/>
+    <col min="7940" max="7940" width="7.7109375" style="1" hidden="1"/>
+    <col min="7941" max="7941" width="10.28515625" style="1" hidden="1"/>
+    <col min="7942" max="7942" width="9.28515625" style="1" hidden="1"/>
+    <col min="7943" max="7943" width="82" style="1" hidden="1"/>
+    <col min="7944" max="7944" width="8.140625" style="1" hidden="1"/>
+    <col min="7945" max="7945" width="8.5703125" style="1" hidden="1"/>
+    <col min="7946" max="7951" width="84" style="1" hidden="1"/>
+    <col min="7952" max="8194" width="12.28515625" style="1" hidden="1"/>
+    <col min="8195" max="8195" width="6.7109375" style="1" hidden="1"/>
+    <col min="8196" max="8196" width="7.7109375" style="1" hidden="1"/>
+    <col min="8197" max="8197" width="10.28515625" style="1" hidden="1"/>
+    <col min="8198" max="8198" width="9.28515625" style="1" hidden="1"/>
+    <col min="8199" max="8199" width="82" style="1" hidden="1"/>
+    <col min="8200" max="8200" width="8.140625" style="1" hidden="1"/>
+    <col min="8201" max="8201" width="8.5703125" style="1" hidden="1"/>
+    <col min="8202" max="8207" width="84" style="1" hidden="1"/>
+    <col min="8208" max="8450" width="12.28515625" style="1" hidden="1"/>
+    <col min="8451" max="8451" width="6.7109375" style="1" hidden="1"/>
+    <col min="8452" max="8452" width="7.7109375" style="1" hidden="1"/>
+    <col min="8453" max="8453" width="10.28515625" style="1" hidden="1"/>
+    <col min="8454" max="8454" width="9.28515625" style="1" hidden="1"/>
+    <col min="8455" max="8455" width="82" style="1" hidden="1"/>
+    <col min="8456" max="8456" width="8.140625" style="1" hidden="1"/>
+    <col min="8457" max="8457" width="8.5703125" style="1" hidden="1"/>
+    <col min="8458" max="8463" width="84" style="1" hidden="1"/>
+    <col min="8464" max="8706" width="12.28515625" style="1" hidden="1"/>
+    <col min="8707" max="8707" width="6.7109375" style="1" hidden="1"/>
+    <col min="8708" max="8708" width="7.7109375" style="1" hidden="1"/>
+    <col min="8709" max="8709" width="10.28515625" style="1" hidden="1"/>
+    <col min="8710" max="8710" width="9.28515625" style="1" hidden="1"/>
+    <col min="8711" max="8711" width="82" style="1" hidden="1"/>
+    <col min="8712" max="8712" width="8.140625" style="1" hidden="1"/>
+    <col min="8713" max="8713" width="8.5703125" style="1" hidden="1"/>
+    <col min="8714" max="8719" width="84" style="1" hidden="1"/>
+    <col min="8720" max="8962" width="12.28515625" style="1" hidden="1"/>
+    <col min="8963" max="8963" width="6.7109375" style="1" hidden="1"/>
+    <col min="8964" max="8964" width="7.7109375" style="1" hidden="1"/>
+    <col min="8965" max="8965" width="10.28515625" style="1" hidden="1"/>
+    <col min="8966" max="8966" width="9.28515625" style="1" hidden="1"/>
+    <col min="8967" max="8967" width="82" style="1" hidden="1"/>
+    <col min="8968" max="8968" width="8.140625" style="1" hidden="1"/>
+    <col min="8969" max="8969" width="8.5703125" style="1" hidden="1"/>
+    <col min="8970" max="8975" width="84" style="1" hidden="1"/>
+    <col min="8976" max="9218" width="12.28515625" style="1" hidden="1"/>
+    <col min="9219" max="9219" width="6.7109375" style="1" hidden="1"/>
+    <col min="9220" max="9220" width="7.7109375" style="1" hidden="1"/>
+    <col min="9221" max="9221" width="10.28515625" style="1" hidden="1"/>
+    <col min="9222" max="9222" width="9.28515625" style="1" hidden="1"/>
+    <col min="9223" max="9223" width="82" style="1" hidden="1"/>
+    <col min="9224" max="9224" width="8.140625" style="1" hidden="1"/>
+    <col min="9225" max="9225" width="8.5703125" style="1" hidden="1"/>
+    <col min="9226" max="9231" width="84" style="1" hidden="1"/>
+    <col min="9232" max="9474" width="12.28515625" style="1" hidden="1"/>
+    <col min="9475" max="9475" width="6.7109375" style="1" hidden="1"/>
+    <col min="9476" max="9476" width="7.7109375" style="1" hidden="1"/>
+    <col min="9477" max="9477" width="10.28515625" style="1" hidden="1"/>
+    <col min="9478" max="9478" width="9.28515625" style="1" hidden="1"/>
+    <col min="9479" max="9479" width="82" style="1" hidden="1"/>
+    <col min="9480" max="9480" width="8.140625" style="1" hidden="1"/>
+    <col min="9481" max="9481" width="8.5703125" style="1" hidden="1"/>
+    <col min="9482" max="9487" width="84" style="1" hidden="1"/>
+    <col min="9488" max="9730" width="12.28515625" style="1" hidden="1"/>
+    <col min="9731" max="9731" width="6.7109375" style="1" hidden="1"/>
+    <col min="9732" max="9732" width="7.7109375" style="1" hidden="1"/>
+    <col min="9733" max="9733" width="10.28515625" style="1" hidden="1"/>
+    <col min="9734" max="9734" width="9.28515625" style="1" hidden="1"/>
+    <col min="9735" max="9735" width="82" style="1" hidden="1"/>
+    <col min="9736" max="9736" width="8.140625" style="1" hidden="1"/>
+    <col min="9737" max="9737" width="8.5703125" style="1" hidden="1"/>
+    <col min="9738" max="9743" width="84" style="1" hidden="1"/>
+    <col min="9744" max="9986" width="12.28515625" style="1" hidden="1"/>
+    <col min="9987" max="9987" width="6.7109375" style="1" hidden="1"/>
+    <col min="9988" max="9988" width="7.7109375" style="1" hidden="1"/>
+    <col min="9989" max="9989" width="10.28515625" style="1" hidden="1"/>
+    <col min="9990" max="9990" width="9.28515625" style="1" hidden="1"/>
+    <col min="9991" max="9991" width="82" style="1" hidden="1"/>
+    <col min="9992" max="9992" width="8.140625" style="1" hidden="1"/>
+    <col min="9993" max="9993" width="8.5703125" style="1" hidden="1"/>
+    <col min="9994" max="9999" width="84" style="1" hidden="1"/>
+    <col min="10000" max="10242" width="12.28515625" style="1" hidden="1"/>
+    <col min="10243" max="10243" width="6.7109375" style="1" hidden="1"/>
+    <col min="10244" max="10244" width="7.7109375" style="1" hidden="1"/>
+    <col min="10245" max="10245" width="10.28515625" style="1" hidden="1"/>
+    <col min="10246" max="10246" width="9.28515625" style="1" hidden="1"/>
+    <col min="10247" max="10247" width="82" style="1" hidden="1"/>
+    <col min="10248" max="10248" width="8.140625" style="1" hidden="1"/>
+    <col min="10249" max="10249" width="8.5703125" style="1" hidden="1"/>
+    <col min="10250" max="10255" width="84" style="1" hidden="1"/>
+    <col min="10256" max="10498" width="12.28515625" style="1" hidden="1"/>
+    <col min="10499" max="10499" width="6.7109375" style="1" hidden="1"/>
+    <col min="10500" max="10500" width="7.7109375" style="1" hidden="1"/>
+    <col min="10501" max="10501" width="10.28515625" style="1" hidden="1"/>
+    <col min="10502" max="10502" width="9.28515625" style="1" hidden="1"/>
+    <col min="10503" max="10503" width="82" style="1" hidden="1"/>
+    <col min="10504" max="10504" width="8.140625" style="1" hidden="1"/>
+    <col min="10505" max="10505" width="8.5703125" style="1" hidden="1"/>
+    <col min="10506" max="10511" width="84" style="1" hidden="1"/>
+    <col min="10512" max="10754" width="12.28515625" style="1" hidden="1"/>
+    <col min="10755" max="10755" width="6.7109375" style="1" hidden="1"/>
+    <col min="10756" max="10756" width="7.7109375" style="1" hidden="1"/>
+    <col min="10757" max="10757" width="10.28515625" style="1" hidden="1"/>
+    <col min="10758" max="10758" width="9.28515625" style="1" hidden="1"/>
+    <col min="10759" max="10759" width="82" style="1" hidden="1"/>
+    <col min="10760" max="10760" width="8.140625" style="1" hidden="1"/>
+    <col min="10761" max="10761" width="8.5703125" style="1" hidden="1"/>
+    <col min="10762" max="10767" width="84" style="1" hidden="1"/>
+    <col min="10768" max="11010" width="12.28515625" style="1" hidden="1"/>
+    <col min="11011" max="11011" width="6.7109375" style="1" hidden="1"/>
+    <col min="11012" max="11012" width="7.7109375" style="1" hidden="1"/>
+    <col min="11013" max="11013" width="10.28515625" style="1" hidden="1"/>
+    <col min="11014" max="11014" width="9.28515625" style="1" hidden="1"/>
+    <col min="11015" max="11015" width="82" style="1" hidden="1"/>
+    <col min="11016" max="11016" width="8.140625" style="1" hidden="1"/>
+    <col min="11017" max="11017" width="8.5703125" style="1" hidden="1"/>
+    <col min="11018" max="11023" width="84" style="1" hidden="1"/>
+    <col min="11024" max="11266" width="12.28515625" style="1" hidden="1"/>
+    <col min="11267" max="11267" width="6.7109375" style="1" hidden="1"/>
+    <col min="11268" max="11268" width="7.7109375" style="1" hidden="1"/>
+    <col min="11269" max="11269" width="10.28515625" style="1" hidden="1"/>
+    <col min="11270" max="11270" width="9.28515625" style="1" hidden="1"/>
+    <col min="11271" max="11271" width="82" style="1" hidden="1"/>
+    <col min="11272" max="11272" width="8.140625" style="1" hidden="1"/>
+    <col min="11273" max="11273" width="8.5703125" style="1" hidden="1"/>
+    <col min="11274" max="11279" width="84" style="1" hidden="1"/>
+    <col min="11280" max="11522" width="12.28515625" style="1" hidden="1"/>
+    <col min="11523" max="11523" width="6.7109375" style="1" hidden="1"/>
+    <col min="11524" max="11524" width="7.7109375" style="1" hidden="1"/>
+    <col min="11525" max="11525" width="10.28515625" style="1" hidden="1"/>
+    <col min="11526" max="11526" width="9.28515625" style="1" hidden="1"/>
+    <col min="11527" max="11527" width="82" style="1" hidden="1"/>
+    <col min="11528" max="11528" width="8.140625" style="1" hidden="1"/>
+    <col min="11529" max="11529" width="8.5703125" style="1" hidden="1"/>
+    <col min="11530" max="11535" width="84" style="1" hidden="1"/>
+    <col min="11536" max="11778" width="12.28515625" style="1" hidden="1"/>
+    <col min="11779" max="11779" width="6.7109375" style="1" hidden="1"/>
+    <col min="11780" max="11780" width="7.7109375" style="1" hidden="1"/>
+    <col min="11781" max="11781" width="10.28515625" style="1" hidden="1"/>
+    <col min="11782" max="11782" width="9.28515625" style="1" hidden="1"/>
+    <col min="11783" max="11783" width="82" style="1" hidden="1"/>
+    <col min="11784" max="11784" width="8.140625" style="1" hidden="1"/>
+    <col min="11785" max="11785" width="8.5703125" style="1" hidden="1"/>
+    <col min="11786" max="11791" width="84" style="1" hidden="1"/>
+    <col min="11792" max="12034" width="12.28515625" style="1" hidden="1"/>
+    <col min="12035" max="12035" width="6.7109375" style="1" hidden="1"/>
+    <col min="12036" max="12036" width="7.7109375" style="1" hidden="1"/>
+    <col min="12037" max="12037" width="10.28515625" style="1" hidden="1"/>
+    <col min="12038" max="12038" width="9.28515625" style="1" hidden="1"/>
+    <col min="12039" max="12039" width="82" style="1" hidden="1"/>
+    <col min="12040" max="12040" width="8.140625" style="1" hidden="1"/>
+    <col min="12041" max="12041" width="8.5703125" style="1" hidden="1"/>
+    <col min="12042" max="12047" width="84" style="1" hidden="1"/>
+    <col min="12048" max="12290" width="12.28515625" style="1" hidden="1"/>
+    <col min="12291" max="12291" width="6.7109375" style="1" hidden="1"/>
+    <col min="12292" max="12292" width="7.7109375" style="1" hidden="1"/>
+    <col min="12293" max="12293" width="10.28515625" style="1" hidden="1"/>
+    <col min="12294" max="12294" width="9.28515625" style="1" hidden="1"/>
+    <col min="12295" max="12295" width="82" style="1" hidden="1"/>
+    <col min="12296" max="12296" width="8.140625" style="1" hidden="1"/>
+    <col min="12297" max="12297" width="8.5703125" style="1" hidden="1"/>
+    <col min="12298" max="12303" width="84" style="1" hidden="1"/>
+    <col min="12304" max="12546" width="12.28515625" style="1" hidden="1"/>
+    <col min="12547" max="12547" width="6.7109375" style="1" hidden="1"/>
+    <col min="12548" max="12548" width="7.7109375" style="1" hidden="1"/>
+    <col min="12549" max="12549" width="10.28515625" style="1" hidden="1"/>
+    <col min="12550" max="12550" width="9.28515625" style="1" hidden="1"/>
+    <col min="12551" max="12551" width="82" style="1" hidden="1"/>
+    <col min="12552" max="12552" width="8.140625" style="1" hidden="1"/>
+    <col min="12553" max="12553" width="8.5703125" style="1" hidden="1"/>
+    <col min="12554" max="12559" width="84" style="1" hidden="1"/>
+    <col min="12560" max="12802" width="12.28515625" style="1" hidden="1"/>
+    <col min="12803" max="12803" width="6.7109375" style="1" hidden="1"/>
+    <col min="12804" max="12804" width="7.7109375" style="1" hidden="1"/>
+    <col min="12805" max="12805" width="10.28515625" style="1" hidden="1"/>
+    <col min="12806" max="12806" width="9.28515625" style="1" hidden="1"/>
+    <col min="12807" max="12807" width="82" style="1" hidden="1"/>
+    <col min="12808" max="12808" width="8.140625" style="1" hidden="1"/>
+    <col min="12809" max="12809" width="8.5703125" style="1" hidden="1"/>
+    <col min="12810" max="12815" width="84" style="1" hidden="1"/>
+    <col min="12816" max="13058" width="12.28515625" style="1" hidden="1"/>
+    <col min="13059" max="13059" width="6.7109375" style="1" hidden="1"/>
+    <col min="13060" max="13060" width="7.7109375" style="1" hidden="1"/>
+    <col min="13061" max="13061" width="10.28515625" style="1" hidden="1"/>
+    <col min="13062" max="13062" width="9.28515625" style="1" hidden="1"/>
+    <col min="13063" max="13063" width="82" style="1" hidden="1"/>
+    <col min="13064" max="13064" width="8.140625" style="1" hidden="1"/>
+    <col min="13065" max="13065" width="8.5703125" style="1" hidden="1"/>
+    <col min="13066" max="13071" width="84" style="1" hidden="1"/>
+    <col min="13072" max="13314" width="12.28515625" style="1" hidden="1"/>
+    <col min="13315" max="13315" width="6.7109375" style="1" hidden="1"/>
+    <col min="13316" max="13316" width="7.7109375" style="1" hidden="1"/>
+    <col min="13317" max="13317" width="10.28515625" style="1" hidden="1"/>
+    <col min="13318" max="13318" width="9.28515625" style="1" hidden="1"/>
+    <col min="13319" max="13319" width="82" style="1" hidden="1"/>
+    <col min="13320" max="13320" width="8.140625" style="1" hidden="1"/>
+    <col min="13321" max="13321" width="8.5703125" style="1" hidden="1"/>
+    <col min="13322" max="13327" width="84" style="1" hidden="1"/>
+    <col min="13328" max="13570" width="12.28515625" style="1" hidden="1"/>
+    <col min="13571" max="13571" width="6.7109375" style="1" hidden="1"/>
+    <col min="13572" max="13572" width="7.7109375" style="1" hidden="1"/>
+    <col min="13573" max="13573" width="10.28515625" style="1" hidden="1"/>
+    <col min="13574" max="13574" width="9.28515625" style="1" hidden="1"/>
+    <col min="13575" max="13575" width="82" style="1" hidden="1"/>
+    <col min="13576" max="13576" width="8.140625" style="1" hidden="1"/>
+    <col min="13577" max="13577" width="8.5703125" style="1" hidden="1"/>
+    <col min="13578" max="13583" width="84" style="1" hidden="1"/>
+    <col min="13584" max="13826" width="12.28515625" style="1" hidden="1"/>
+    <col min="13827" max="13827" width="6.7109375" style="1" hidden="1"/>
+    <col min="13828" max="13828" width="7.7109375" style="1" hidden="1"/>
+    <col min="13829" max="13829" width="10.28515625" style="1" hidden="1"/>
+    <col min="13830" max="13830" width="9.28515625" style="1" hidden="1"/>
+    <col min="13831" max="13831" width="82" style="1" hidden="1"/>
+    <col min="13832" max="13832" width="8.140625" style="1" hidden="1"/>
+    <col min="13833" max="13833" width="8.5703125" style="1" hidden="1"/>
+    <col min="13834" max="13839" width="84" style="1" hidden="1"/>
+    <col min="13840" max="14082" width="12.28515625" style="1" hidden="1"/>
+    <col min="14083" max="14083" width="6.7109375" style="1" hidden="1"/>
+    <col min="14084" max="14084" width="7.7109375" style="1" hidden="1"/>
+    <col min="14085" max="14085" width="10.28515625" style="1" hidden="1"/>
+    <col min="14086" max="14086" width="9.28515625" style="1" hidden="1"/>
+    <col min="14087" max="14087" width="82" style="1" hidden="1"/>
+    <col min="14088" max="14088" width="8.140625" style="1" hidden="1"/>
+    <col min="14089" max="14089" width="8.5703125" style="1" hidden="1"/>
+    <col min="14090" max="14095" width="84" style="1" hidden="1"/>
+    <col min="14096" max="14338" width="12.28515625" style="1" hidden="1"/>
+    <col min="14339" max="14339" width="6.7109375" style="1" hidden="1"/>
+    <col min="14340" max="14340" width="7.7109375" style="1" hidden="1"/>
+    <col min="14341" max="14341" width="10.28515625" style="1" hidden="1"/>
+    <col min="14342" max="14342" width="9.28515625" style="1" hidden="1"/>
+    <col min="14343" max="14343" width="82" style="1" hidden="1"/>
+    <col min="14344" max="14344" width="8.140625" style="1" hidden="1"/>
+    <col min="14345" max="14345" width="8.5703125" style="1" hidden="1"/>
+    <col min="14346" max="14351" width="84" style="1" hidden="1"/>
+    <col min="14352" max="14594" width="12.28515625" style="1" hidden="1"/>
+    <col min="14595" max="14595" width="6.7109375" style="1" hidden="1"/>
+    <col min="14596" max="14596" width="7.7109375" style="1" hidden="1"/>
+    <col min="14597" max="14597" width="10.28515625" style="1" hidden="1"/>
+    <col min="14598" max="14598" width="9.28515625" style="1" hidden="1"/>
+    <col min="14599" max="14599" width="82" style="1" hidden="1"/>
+    <col min="14600" max="14600" width="8.140625" style="1" hidden="1"/>
+    <col min="14601" max="14601" width="8.5703125" style="1" hidden="1"/>
+    <col min="14602" max="14607" width="84" style="1" hidden="1"/>
+    <col min="14608" max="14850" width="12.28515625" style="1" hidden="1"/>
+    <col min="14851" max="14851" width="6.7109375" style="1" hidden="1"/>
+    <col min="14852" max="14852" width="7.7109375" style="1" hidden="1"/>
+    <col min="14853" max="14853" width="10.28515625" style="1" hidden="1"/>
+    <col min="14854" max="14854" width="9.28515625" style="1" hidden="1"/>
+    <col min="14855" max="14855" width="82" style="1" hidden="1"/>
+    <col min="14856" max="14856" width="8.140625" style="1" hidden="1"/>
+    <col min="14857" max="14857" width="8.5703125" style="1" hidden="1"/>
+    <col min="14858" max="14863" width="84" style="1" hidden="1"/>
+    <col min="14864" max="15106" width="12.28515625" style="1" hidden="1"/>
+    <col min="15107" max="15107" width="6.7109375" style="1" hidden="1"/>
+    <col min="15108" max="15108" width="7.7109375" style="1" hidden="1"/>
+    <col min="15109" max="15109" width="10.28515625" style="1" hidden="1"/>
+    <col min="15110" max="15110" width="9.28515625" style="1" hidden="1"/>
+    <col min="15111" max="15111" width="82" style="1" hidden="1"/>
+    <col min="15112" max="15112" width="8.140625" style="1" hidden="1"/>
+    <col min="15113" max="15113" width="8.5703125" style="1" hidden="1"/>
+    <col min="15114" max="15119" width="84" style="1" hidden="1"/>
+    <col min="15120" max="15362" width="12.28515625" style="1" hidden="1"/>
+    <col min="15363" max="15363" width="6.7109375" style="1" hidden="1"/>
+    <col min="15364" max="15364" width="7.7109375" style="1" hidden="1"/>
+    <col min="15365" max="15365" width="10.28515625" style="1" hidden="1"/>
+    <col min="15366" max="15366" width="9.28515625" style="1" hidden="1"/>
+    <col min="15367" max="15367" width="82" style="1" hidden="1"/>
+    <col min="15368" max="15368" width="8.140625" style="1" hidden="1"/>
+    <col min="15369" max="15369" width="8.5703125" style="1" hidden="1"/>
+    <col min="15370" max="15375" width="84" style="1" hidden="1"/>
+    <col min="15376" max="15618" width="12.28515625" style="1" hidden="1"/>
+    <col min="15619" max="15619" width="6.7109375" style="1" hidden="1"/>
+    <col min="15620" max="15620" width="7.7109375" style="1" hidden="1"/>
+    <col min="15621" max="15621" width="10.28515625" style="1" hidden="1"/>
+    <col min="15622" max="15622" width="9.28515625" style="1" hidden="1"/>
+    <col min="15623" max="15623" width="82" style="1" hidden="1"/>
+    <col min="15624" max="15624" width="8.140625" style="1" hidden="1"/>
+    <col min="15625" max="15625" width="8.5703125" style="1" hidden="1"/>
+    <col min="15626" max="15631" width="84" style="1" hidden="1"/>
+    <col min="15632" max="15874" width="12.28515625" style="1" hidden="1"/>
+    <col min="15875" max="15875" width="6.7109375" style="1" hidden="1"/>
+    <col min="15876" max="15876" width="7.7109375" style="1" hidden="1"/>
+    <col min="15877" max="15877" width="10.28515625" style="1" hidden="1"/>
+    <col min="15878" max="15878" width="9.28515625" style="1" hidden="1"/>
+    <col min="15879" max="15879" width="82" style="1" hidden="1"/>
+    <col min="15880" max="15880" width="8.140625" style="1" hidden="1"/>
+    <col min="15881" max="15881" width="8.5703125" style="1" hidden="1"/>
+    <col min="15882" max="15887" width="84" style="1" hidden="1"/>
+    <col min="15888" max="16130" width="12.28515625" style="1" hidden="1"/>
+    <col min="16131" max="16131" width="6.7109375" style="1" hidden="1"/>
+    <col min="16132" max="16132" width="7.7109375" style="1" hidden="1"/>
+    <col min="16133" max="16133" width="10.28515625" style="1" hidden="1"/>
+    <col min="16134" max="16134" width="9.28515625" style="1" hidden="1"/>
+    <col min="16135" max="16135" width="82" style="1" hidden="1"/>
+    <col min="16136" max="16136" width="8.140625" style="1" hidden="1"/>
+    <col min="16137" max="16137" width="8.5703125" style="1" hidden="1"/>
+    <col min="16138" max="16143" width="84" style="1" hidden="1"/>
+    <col min="16144" max="16384" width="12.28515625" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="40.700000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-    <row r="2" spans="1:8" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>19</v>
+      </c>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="33"/>
+    </row>
+    <row r="2" spans="1:9" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="34"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
-    </row>
-    <row r="3" spans="1:8" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H2" s="33"/>
+    </row>
+    <row r="3" spans="1:9" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="34"/>
-      <c r="B3" s="47" t="s">
-[...9 lines deleted...]
-    <row r="4" spans="1:8" ht="7.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+    </row>
+    <row r="4" spans="1:9" ht="7.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="34"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="3"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
     </row>
-    <row r="5" spans="1:8" ht="79.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" ht="93.75" x14ac:dyDescent="0.2">
       <c r="A5" s="34"/>
       <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" s="48" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A6" s="34"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="6"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A7" s="34"/>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7" t="s">
         <v>5</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="G6" s="7" t="s">
+      <c r="H7" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="29" customFormat="1" ht="8.4499999999999993" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="34"/>
+      <c r="B8" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="7" t="s">
-[...5 lines deleted...]
-      <c r="B7" s="29" t="s">
+      <c r="C8" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="29" t="s">
+      <c r="D8" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="D7" s="29" t="s">
+      <c r="E8" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="E7" s="29" t="s">
+      <c r="F8" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="I8" s="28" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="8" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="34"/>
+      <c r="B9" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="F7" s="29"/>
-[...33 lines deleted...]
-    <row r="10" spans="1:8" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="38"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="39"/>
+    </row>
+    <row r="10" spans="1:9" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="34"/>
       <c r="B10" s="9" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="23"/>
-      <c r="F10" s="28"/>
+      <c r="F10" s="27"/>
       <c r="G10" s="11"/>
-      <c r="H10" s="11"/>
-[...2 lines deleted...]
-      <c r="A11" s="31"/>
+      <c r="H10" s="53" t="str">
+        <f>IF(G10&gt;0,ROUND(G10*$H$6,2),"")</f>
+        <v/>
+      </c>
+      <c r="I10" s="11"/>
+    </row>
+    <row r="11" spans="1:9" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="34"/>
       <c r="B11" s="9" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="23"/>
-      <c r="F11" s="28"/>
+      <c r="F11" s="27"/>
       <c r="G11" s="11"/>
-      <c r="H11" s="11"/>
-[...3 lines deleted...]
-      <c r="B12" s="9"/>
+      <c r="H11" s="53" t="str">
+        <f t="shared" ref="H11:H20" si="0">IF(G11&gt;0,ROUND(G11*$H$6,2),"")</f>
+        <v/>
+      </c>
+      <c r="I11" s="11"/>
+    </row>
+    <row r="12" spans="1:9" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="30"/>
+      <c r="B12" s="9" t="s">
+        <v>8</v>
+      </c>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="23"/>
-      <c r="F12" s="28"/>
+      <c r="F12" s="27"/>
       <c r="G12" s="11"/>
-      <c r="H12" s="11"/>
-[...2 lines deleted...]
-      <c r="A13" s="31"/>
+      <c r="H12" s="53" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I12" s="11"/>
+    </row>
+    <row r="13" spans="1:9" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="30"/>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="23"/>
-      <c r="F13" s="28"/>
+      <c r="F13" s="27"/>
       <c r="G13" s="11"/>
-      <c r="H13" s="11"/>
-[...2 lines deleted...]
-      <c r="A14" s="31"/>
+      <c r="H13" s="53" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I13" s="11"/>
+    </row>
+    <row r="14" spans="1:9" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="30"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="23"/>
-      <c r="F14" s="28"/>
+      <c r="F14" s="27"/>
       <c r="G14" s="11"/>
-      <c r="H14" s="11"/>
-[...2 lines deleted...]
-      <c r="A15" s="31"/>
+      <c r="H14" s="53" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I14" s="11"/>
+    </row>
+    <row r="15" spans="1:9" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="30"/>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="23"/>
-      <c r="F15" s="28"/>
+      <c r="F15" s="27"/>
       <c r="G15" s="11"/>
-      <c r="H15" s="11"/>
-[...2 lines deleted...]
-      <c r="A16" s="31"/>
+      <c r="H15" s="53" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I15" s="11"/>
+    </row>
+    <row r="16" spans="1:9" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="30"/>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="23"/>
-      <c r="F16" s="28"/>
+      <c r="F16" s="27"/>
       <c r="G16" s="11"/>
-      <c r="H16" s="11"/>
-[...2 lines deleted...]
-      <c r="A17" s="31"/>
+      <c r="H16" s="53" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I16" s="11"/>
+    </row>
+    <row r="17" spans="1:10" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="30"/>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="23"/>
-      <c r="F17" s="28"/>
+      <c r="F17" s="27"/>
       <c r="G17" s="11"/>
-      <c r="H17" s="11"/>
-[...2 lines deleted...]
-      <c r="A18" s="31"/>
+      <c r="H17" s="53" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I17" s="11"/>
+    </row>
+    <row r="18" spans="1:10" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="30"/>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="23"/>
-      <c r="F18" s="28"/>
+      <c r="F18" s="27"/>
       <c r="G18" s="11"/>
-      <c r="H18" s="11"/>
-[...2 lines deleted...]
-      <c r="A19" s="31"/>
+      <c r="H18" s="53" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I18" s="11"/>
+    </row>
+    <row r="19" spans="1:10" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="30"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="23"/>
-      <c r="F19" s="28"/>
+      <c r="F19" s="27"/>
       <c r="G19" s="11"/>
-      <c r="H19" s="11"/>
-[...45 lines deleted...]
-      <c r="B23" s="9"/>
+      <c r="H19" s="53" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I19" s="11"/>
+    </row>
+    <row r="20" spans="1:10" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="30"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="27"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="53" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="I20" s="11"/>
+    </row>
+    <row r="21" spans="1:10" s="8" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="30"/>
+      <c r="B21" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="24"/>
+      <c r="G21" s="12">
+        <f>SUM(G10:G20)</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="12">
+        <f>SUM(H10:H20)</f>
+        <v>0</v>
+      </c>
+      <c r="I21" s="12"/>
+      <c r="J21" s="21"/>
+    </row>
+    <row r="22" spans="1:10" s="8" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="30"/>
+      <c r="B22" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="44"/>
+      <c r="G22" s="44"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="45"/>
+    </row>
+    <row r="23" spans="1:10" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="30"/>
+      <c r="B23" s="9" t="s">
+        <v>13</v>
+      </c>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="10"/>
-      <c r="F23" s="28"/>
+      <c r="F23" s="27"/>
       <c r="G23" s="11"/>
-      <c r="H23" s="11"/>
-[...2 lines deleted...]
-      <c r="A24" s="31"/>
+      <c r="H23" s="53" t="str">
+        <f t="shared" ref="H23:H33" si="1">IF(G23&gt;0,ROUND(G23*$H$6,2),"")</f>
+        <v/>
+      </c>
+      <c r="I23" s="11"/>
+    </row>
+    <row r="24" spans="1:10" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="30"/>
       <c r="B24" s="9"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="10"/>
-      <c r="F24" s="28"/>
+      <c r="F24" s="27"/>
       <c r="G24" s="11"/>
-      <c r="H24" s="11"/>
-[...2 lines deleted...]
-      <c r="A25" s="31"/>
+      <c r="H24" s="53" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I24" s="11"/>
+    </row>
+    <row r="25" spans="1:10" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="30"/>
       <c r="B25" s="9"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="10"/>
-      <c r="F25" s="28"/>
+      <c r="F25" s="27"/>
       <c r="G25" s="11"/>
-      <c r="H25" s="11"/>
-[...2 lines deleted...]
-      <c r="A26" s="31"/>
+      <c r="H25" s="53" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I25" s="11"/>
+    </row>
+    <row r="26" spans="1:10" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="30"/>
       <c r="B26" s="9"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="10"/>
-      <c r="F26" s="28"/>
+      <c r="F26" s="27"/>
       <c r="G26" s="11"/>
-      <c r="H26" s="11"/>
-[...2 lines deleted...]
-      <c r="A27" s="31"/>
+      <c r="H26" s="53" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I26" s="11"/>
+    </row>
+    <row r="27" spans="1:10" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="30"/>
       <c r="B27" s="9"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="10"/>
-      <c r="F27" s="28"/>
+      <c r="F27" s="27"/>
       <c r="G27" s="11"/>
-      <c r="H27" s="11"/>
-[...2 lines deleted...]
-      <c r="A28" s="31"/>
+      <c r="H27" s="53" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I27" s="11"/>
+    </row>
+    <row r="28" spans="1:10" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="30"/>
       <c r="B28" s="9"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="10"/>
-      <c r="F28" s="28"/>
+      <c r="F28" s="27"/>
       <c r="G28" s="11"/>
-      <c r="H28" s="11"/>
-[...2 lines deleted...]
-      <c r="A29" s="31"/>
+      <c r="H28" s="53" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I28" s="11"/>
+    </row>
+    <row r="29" spans="1:10" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A29" s="30"/>
       <c r="B29" s="9"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="10"/>
-      <c r="F29" s="28"/>
+      <c r="F29" s="27"/>
       <c r="G29" s="11"/>
-      <c r="H29" s="11"/>
-[...2 lines deleted...]
-      <c r="A30" s="31"/>
+      <c r="H29" s="53" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I29" s="11"/>
+    </row>
+    <row r="30" spans="1:10" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A30" s="30"/>
       <c r="B30" s="9"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="10"/>
-      <c r="F30" s="28"/>
+      <c r="F30" s="27"/>
       <c r="G30" s="11"/>
-      <c r="H30" s="11"/>
-[...2 lines deleted...]
-      <c r="A31" s="31"/>
+      <c r="H30" s="53" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I30" s="11"/>
+    </row>
+    <row r="31" spans="1:10" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A31" s="30"/>
       <c r="B31" s="9"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="10"/>
-      <c r="F31" s="28"/>
+      <c r="F31" s="27"/>
       <c r="G31" s="11"/>
-      <c r="H31" s="11"/>
-[...2 lines deleted...]
-      <c r="A32" s="31"/>
+      <c r="H31" s="53" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I31" s="11"/>
+    </row>
+    <row r="32" spans="1:10" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A32" s="30"/>
       <c r="B32" s="9"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="10"/>
-      <c r="F32" s="28"/>
+      <c r="F32" s="27"/>
       <c r="G32" s="11"/>
-      <c r="H32" s="11"/>
-[...24 lines deleted...]
-      <c r="F34" s="25"/>
+      <c r="H32" s="53" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I32" s="11"/>
+    </row>
+    <row r="33" spans="1:10" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="30"/>
+      <c r="B33" s="9"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="27"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="53" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="I33" s="11"/>
+    </row>
+    <row r="34" spans="1:10" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A34" s="30"/>
+      <c r="B34" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="46"/>
+      <c r="F34" s="24"/>
       <c r="G34" s="12">
-        <f>G20-G33</f>
+        <f>SUM(G23:G33)</f>
         <v>0</v>
       </c>
-      <c r="H34" s="14"/>
-[...3 lines deleted...]
-        <f>IF(G20-G33&lt;&gt;0,"Differenz!","")</f>
+      <c r="H34" s="12">
+        <f>SUM(H23:H33)</f>
+        <v>0</v>
+      </c>
+      <c r="I34" s="26"/>
+      <c r="J34" s="13"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="B35" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="C35" s="54"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="54"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="12">
+        <f>G21-G34</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="14"/>
+      <c r="I35" s="14"/>
+    </row>
+    <row r="36" spans="1:10" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G36" s="15" t="str">
+        <f>IF(G21-G34&lt;&gt;0,"Differenz!","")</f>
         <v/>
       </c>
-      <c r="H35" s="15" t="str">
-        <f>IF(H20-H33&lt;&gt;0,"Differenz!","")</f>
+      <c r="H36" s="15"/>
+      <c r="I36" s="15" t="str">
+        <f>IF(I21-I34&lt;&gt;0,"Differenz!","")</f>
         <v/>
       </c>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-    <row r="37" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
-    </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="I37" s="8"/>
+    </row>
+    <row r="38" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="16" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="F38" s="16"/>
+        <v>14</v>
+      </c>
+      <c r="C38" s="8"/>
+      <c r="D38" s="8"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="33"/>
+      <c r="I38" s="8"/>
+    </row>
+    <row r="39" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="16" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-      <c r="B40" s="16"/>
+        <v>17</v>
+      </c>
+      <c r="C39" s="16"/>
+      <c r="D39" s="16"/>
+      <c r="E39" s="16"/>
+      <c r="F39" s="16"/>
+      <c r="G39" s="8"/>
+      <c r="H39" s="8"/>
+      <c r="I39" s="8"/>
+    </row>
+    <row r="40" spans="1:10" s="18" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="32"/>
+      <c r="B40" s="47" t="s">
+        <v>21</v>
+      </c>
       <c r="C40" s="17"/>
       <c r="D40" s="17"/>
       <c r="E40" s="17"/>
       <c r="F40" s="17"/>
     </row>
-    <row r="41" spans="1:9" ht="10.15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...22 lines deleted...]
-    <row r="47" spans="1:9" s="8" customFormat="1" ht="11.25" hidden="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:10" s="18" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="32"/>
+      <c r="B41" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="17"/>
+      <c r="D41" s="17"/>
+      <c r="E41" s="17"/>
+      <c r="F41" s="17"/>
+    </row>
+    <row r="42" spans="1:10" s="18" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="32"/>
+      <c r="B42" s="47"/>
+      <c r="C42" s="17"/>
+      <c r="D42" s="17"/>
+      <c r="E42" s="17"/>
+      <c r="F42" s="17"/>
+    </row>
+    <row r="43" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="B45" s="19"/>
+      <c r="C45" s="8"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="8"/>
+    </row>
+    <row r="46" spans="1:10" ht="11.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="20"/>
+      <c r="C46" s="8"/>
+      <c r="D46" s="8"/>
+      <c r="E46" s="8"/>
+      <c r="F46" s="8"/>
+    </row>
+    <row r="47" spans="1:10" s="8" customFormat="1" ht="11.25" hidden="1" x14ac:dyDescent="0.2">
       <c r="A47" s="31"/>
-    </row>
-    <row r="48" spans="1:9" s="8" customFormat="1" ht="11.25" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="20"/>
+    </row>
+    <row r="48" spans="1:10" s="8" customFormat="1" ht="11.25" hidden="1" x14ac:dyDescent="0.2">
       <c r="A48" s="31"/>
     </row>
     <row r="49" spans="1:1" s="8" customFormat="1" ht="11.25" hidden="1" x14ac:dyDescent="0.2">
       <c r="A49" s="31"/>
     </row>
-    <row r="50" spans="1:1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" spans="1:1" s="8" customFormat="1" ht="11.25" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="31"/>
+    </row>
+    <row r="51" spans="1:1" s="8" customFormat="1" ht="11.25" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="31"/>
+    </row>
+    <row r="52" spans="1:1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" spans="1:1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="O8bCOMEITSUrD0ElOP8q+CclTT1siqNtZZ1Cxa6r+dP2/oBXM1ga0Y4NVfJGqZlBo0HwH4bkZGcsiaVKbROm6A==" saltValue="e9AUKT/2B7u//v6CnGvvBw==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="mBRfuVokUZFQ4uRBoKGSmbzXjSksZA2WoRXX2WJEVi1linAese0u+neRbY3uEToaki5Oo0zu4EIjt6q3y66UKw==" saltValue="TWuX3hIrN8i6WO7WbZ9HiQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0" selectLockedCells="1"/>
   <mergeCells count="8">
-    <mergeCell ref="A1:A10"/>
+    <mergeCell ref="A1:A11"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="B1:G1"/>
+    <mergeCell ref="B3:I3"/>
+    <mergeCell ref="B9:I9"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="B22:I22"/>
     <mergeCell ref="B34:E34"/>
-    <mergeCell ref="B1:G1"/>
-[...4 lines deleted...]
-    <mergeCell ref="B33:E33"/>
   </mergeCells>
-  <conditionalFormatting sqref="G34">
+  <phoneticPr fontId="4" type="noConversion"/>
+  <conditionalFormatting sqref="G35">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="4">
-    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="WVO983065:WVP983073 JC25:JD32 SY25:SZ32 ACU25:ACV32 AMQ25:AMR32 AWM25:AWN32 BGI25:BGJ32 BQE25:BQF32 CAA25:CAB32 CJW25:CJX32 CTS25:CTT32 DDO25:DDP32 DNK25:DNL32 DXG25:DXH32 EHC25:EHD32 EQY25:EQZ32 FAU25:FAV32 FKQ25:FKR32 FUM25:FUN32 GEI25:GEJ32 GOE25:GOF32 GYA25:GYB32 HHW25:HHX32 HRS25:HRT32 IBO25:IBP32 ILK25:ILL32 IVG25:IVH32 JFC25:JFD32 JOY25:JOZ32 JYU25:JYV32 KIQ25:KIR32 KSM25:KSN32 LCI25:LCJ32 LME25:LMF32 LWA25:LWB32 MFW25:MFX32 MPS25:MPT32 MZO25:MZP32 NJK25:NJL32 NTG25:NTH32 ODC25:ODD32 OMY25:OMZ32 OWU25:OWV32 PGQ25:PGR32 PQM25:PQN32 QAI25:QAJ32 QKE25:QKF32 QUA25:QUB32 RDW25:RDX32 RNS25:RNT32 RXO25:RXP32 SHK25:SHL32 SRG25:SRH32 TBC25:TBD32 TKY25:TKZ32 TUU25:TUV32 UEQ25:UER32 UOM25:UON32 UYI25:UYJ32 VIE25:VIF32 VSA25:VSB32 WBW25:WBX32 WLS25:WLT32 WVO25:WVP32 G65561:H65569 JC65561:JD65569 SY65561:SZ65569 ACU65561:ACV65569 AMQ65561:AMR65569 AWM65561:AWN65569 BGI65561:BGJ65569 BQE65561:BQF65569 CAA65561:CAB65569 CJW65561:CJX65569 CTS65561:CTT65569 DDO65561:DDP65569 DNK65561:DNL65569 DXG65561:DXH65569 EHC65561:EHD65569 EQY65561:EQZ65569 FAU65561:FAV65569 FKQ65561:FKR65569 FUM65561:FUN65569 GEI65561:GEJ65569 GOE65561:GOF65569 GYA65561:GYB65569 HHW65561:HHX65569 HRS65561:HRT65569 IBO65561:IBP65569 ILK65561:ILL65569 IVG65561:IVH65569 JFC65561:JFD65569 JOY65561:JOZ65569 JYU65561:JYV65569 KIQ65561:KIR65569 KSM65561:KSN65569 LCI65561:LCJ65569 LME65561:LMF65569 LWA65561:LWB65569 MFW65561:MFX65569 MPS65561:MPT65569 MZO65561:MZP65569 NJK65561:NJL65569 NTG65561:NTH65569 ODC65561:ODD65569 OMY65561:OMZ65569 OWU65561:OWV65569 PGQ65561:PGR65569 PQM65561:PQN65569 QAI65561:QAJ65569 QKE65561:QKF65569 QUA65561:QUB65569 RDW65561:RDX65569 RNS65561:RNT65569 RXO65561:RXP65569 SHK65561:SHL65569 SRG65561:SRH65569 TBC65561:TBD65569 TKY65561:TKZ65569 TUU65561:TUV65569 UEQ65561:UER65569 UOM65561:UON65569 UYI65561:UYJ65569 VIE65561:VIF65569 VSA65561:VSB65569 WBW65561:WBX65569 WLS65561:WLT65569 WVO65561:WVP65569 G131097:H131105 JC131097:JD131105 SY131097:SZ131105 ACU131097:ACV131105 AMQ131097:AMR131105 AWM131097:AWN131105 BGI131097:BGJ131105 BQE131097:BQF131105 CAA131097:CAB131105 CJW131097:CJX131105 CTS131097:CTT131105 DDO131097:DDP131105 DNK131097:DNL131105 DXG131097:DXH131105 EHC131097:EHD131105 EQY131097:EQZ131105 FAU131097:FAV131105 FKQ131097:FKR131105 FUM131097:FUN131105 GEI131097:GEJ131105 GOE131097:GOF131105 GYA131097:GYB131105 HHW131097:HHX131105 HRS131097:HRT131105 IBO131097:IBP131105 ILK131097:ILL131105 IVG131097:IVH131105 JFC131097:JFD131105 JOY131097:JOZ131105 JYU131097:JYV131105 KIQ131097:KIR131105 KSM131097:KSN131105 LCI131097:LCJ131105 LME131097:LMF131105 LWA131097:LWB131105 MFW131097:MFX131105 MPS131097:MPT131105 MZO131097:MZP131105 NJK131097:NJL131105 NTG131097:NTH131105 ODC131097:ODD131105 OMY131097:OMZ131105 OWU131097:OWV131105 PGQ131097:PGR131105 PQM131097:PQN131105 QAI131097:QAJ131105 QKE131097:QKF131105 QUA131097:QUB131105 RDW131097:RDX131105 RNS131097:RNT131105 RXO131097:RXP131105 SHK131097:SHL131105 SRG131097:SRH131105 TBC131097:TBD131105 TKY131097:TKZ131105 TUU131097:TUV131105 UEQ131097:UER131105 UOM131097:UON131105 UYI131097:UYJ131105 VIE131097:VIF131105 VSA131097:VSB131105 WBW131097:WBX131105 WLS131097:WLT131105 WVO131097:WVP131105 G196633:H196641 JC196633:JD196641 SY196633:SZ196641 ACU196633:ACV196641 AMQ196633:AMR196641 AWM196633:AWN196641 BGI196633:BGJ196641 BQE196633:BQF196641 CAA196633:CAB196641 CJW196633:CJX196641 CTS196633:CTT196641 DDO196633:DDP196641 DNK196633:DNL196641 DXG196633:DXH196641 EHC196633:EHD196641 EQY196633:EQZ196641 FAU196633:FAV196641 FKQ196633:FKR196641 FUM196633:FUN196641 GEI196633:GEJ196641 GOE196633:GOF196641 GYA196633:GYB196641 HHW196633:HHX196641 HRS196633:HRT196641 IBO196633:IBP196641 ILK196633:ILL196641 IVG196633:IVH196641 JFC196633:JFD196641 JOY196633:JOZ196641 JYU196633:JYV196641 KIQ196633:KIR196641 KSM196633:KSN196641 LCI196633:LCJ196641 LME196633:LMF196641 LWA196633:LWB196641 MFW196633:MFX196641 MPS196633:MPT196641 MZO196633:MZP196641 NJK196633:NJL196641 NTG196633:NTH196641 ODC196633:ODD196641 OMY196633:OMZ196641 OWU196633:OWV196641 PGQ196633:PGR196641 PQM196633:PQN196641 QAI196633:QAJ196641 QKE196633:QKF196641 QUA196633:QUB196641 RDW196633:RDX196641 RNS196633:RNT196641 RXO196633:RXP196641 SHK196633:SHL196641 SRG196633:SRH196641 TBC196633:TBD196641 TKY196633:TKZ196641 TUU196633:TUV196641 UEQ196633:UER196641 UOM196633:UON196641 UYI196633:UYJ196641 VIE196633:VIF196641 VSA196633:VSB196641 WBW196633:WBX196641 WLS196633:WLT196641 WVO196633:WVP196641 G262169:H262177 JC262169:JD262177 SY262169:SZ262177 ACU262169:ACV262177 AMQ262169:AMR262177 AWM262169:AWN262177 BGI262169:BGJ262177 BQE262169:BQF262177 CAA262169:CAB262177 CJW262169:CJX262177 CTS262169:CTT262177 DDO262169:DDP262177 DNK262169:DNL262177 DXG262169:DXH262177 EHC262169:EHD262177 EQY262169:EQZ262177 FAU262169:FAV262177 FKQ262169:FKR262177 FUM262169:FUN262177 GEI262169:GEJ262177 GOE262169:GOF262177 GYA262169:GYB262177 HHW262169:HHX262177 HRS262169:HRT262177 IBO262169:IBP262177 ILK262169:ILL262177 IVG262169:IVH262177 JFC262169:JFD262177 JOY262169:JOZ262177 JYU262169:JYV262177 KIQ262169:KIR262177 KSM262169:KSN262177 LCI262169:LCJ262177 LME262169:LMF262177 LWA262169:LWB262177 MFW262169:MFX262177 MPS262169:MPT262177 MZO262169:MZP262177 NJK262169:NJL262177 NTG262169:NTH262177 ODC262169:ODD262177 OMY262169:OMZ262177 OWU262169:OWV262177 PGQ262169:PGR262177 PQM262169:PQN262177 QAI262169:QAJ262177 QKE262169:QKF262177 QUA262169:QUB262177 RDW262169:RDX262177 RNS262169:RNT262177 RXO262169:RXP262177 SHK262169:SHL262177 SRG262169:SRH262177 TBC262169:TBD262177 TKY262169:TKZ262177 TUU262169:TUV262177 UEQ262169:UER262177 UOM262169:UON262177 UYI262169:UYJ262177 VIE262169:VIF262177 VSA262169:VSB262177 WBW262169:WBX262177 WLS262169:WLT262177 WVO262169:WVP262177 G327705:H327713 JC327705:JD327713 SY327705:SZ327713 ACU327705:ACV327713 AMQ327705:AMR327713 AWM327705:AWN327713 BGI327705:BGJ327713 BQE327705:BQF327713 CAA327705:CAB327713 CJW327705:CJX327713 CTS327705:CTT327713 DDO327705:DDP327713 DNK327705:DNL327713 DXG327705:DXH327713 EHC327705:EHD327713 EQY327705:EQZ327713 FAU327705:FAV327713 FKQ327705:FKR327713 FUM327705:FUN327713 GEI327705:GEJ327713 GOE327705:GOF327713 GYA327705:GYB327713 HHW327705:HHX327713 HRS327705:HRT327713 IBO327705:IBP327713 ILK327705:ILL327713 IVG327705:IVH327713 JFC327705:JFD327713 JOY327705:JOZ327713 JYU327705:JYV327713 KIQ327705:KIR327713 KSM327705:KSN327713 LCI327705:LCJ327713 LME327705:LMF327713 LWA327705:LWB327713 MFW327705:MFX327713 MPS327705:MPT327713 MZO327705:MZP327713 NJK327705:NJL327713 NTG327705:NTH327713 ODC327705:ODD327713 OMY327705:OMZ327713 OWU327705:OWV327713 PGQ327705:PGR327713 PQM327705:PQN327713 QAI327705:QAJ327713 QKE327705:QKF327713 QUA327705:QUB327713 RDW327705:RDX327713 RNS327705:RNT327713 RXO327705:RXP327713 SHK327705:SHL327713 SRG327705:SRH327713 TBC327705:TBD327713 TKY327705:TKZ327713 TUU327705:TUV327713 UEQ327705:UER327713 UOM327705:UON327713 UYI327705:UYJ327713 VIE327705:VIF327713 VSA327705:VSB327713 WBW327705:WBX327713 WLS327705:WLT327713 WVO327705:WVP327713 G393241:H393249 JC393241:JD393249 SY393241:SZ393249 ACU393241:ACV393249 AMQ393241:AMR393249 AWM393241:AWN393249 BGI393241:BGJ393249 BQE393241:BQF393249 CAA393241:CAB393249 CJW393241:CJX393249 CTS393241:CTT393249 DDO393241:DDP393249 DNK393241:DNL393249 DXG393241:DXH393249 EHC393241:EHD393249 EQY393241:EQZ393249 FAU393241:FAV393249 FKQ393241:FKR393249 FUM393241:FUN393249 GEI393241:GEJ393249 GOE393241:GOF393249 GYA393241:GYB393249 HHW393241:HHX393249 HRS393241:HRT393249 IBO393241:IBP393249 ILK393241:ILL393249 IVG393241:IVH393249 JFC393241:JFD393249 JOY393241:JOZ393249 JYU393241:JYV393249 KIQ393241:KIR393249 KSM393241:KSN393249 LCI393241:LCJ393249 LME393241:LMF393249 LWA393241:LWB393249 MFW393241:MFX393249 MPS393241:MPT393249 MZO393241:MZP393249 NJK393241:NJL393249 NTG393241:NTH393249 ODC393241:ODD393249 OMY393241:OMZ393249 OWU393241:OWV393249 PGQ393241:PGR393249 PQM393241:PQN393249 QAI393241:QAJ393249 QKE393241:QKF393249 QUA393241:QUB393249 RDW393241:RDX393249 RNS393241:RNT393249 RXO393241:RXP393249 SHK393241:SHL393249 SRG393241:SRH393249 TBC393241:TBD393249 TKY393241:TKZ393249 TUU393241:TUV393249 UEQ393241:UER393249 UOM393241:UON393249 UYI393241:UYJ393249 VIE393241:VIF393249 VSA393241:VSB393249 WBW393241:WBX393249 WLS393241:WLT393249 WVO393241:WVP393249 G458777:H458785 JC458777:JD458785 SY458777:SZ458785 ACU458777:ACV458785 AMQ458777:AMR458785 AWM458777:AWN458785 BGI458777:BGJ458785 BQE458777:BQF458785 CAA458777:CAB458785 CJW458777:CJX458785 CTS458777:CTT458785 DDO458777:DDP458785 DNK458777:DNL458785 DXG458777:DXH458785 EHC458777:EHD458785 EQY458777:EQZ458785 FAU458777:FAV458785 FKQ458777:FKR458785 FUM458777:FUN458785 GEI458777:GEJ458785 GOE458777:GOF458785 GYA458777:GYB458785 HHW458777:HHX458785 HRS458777:HRT458785 IBO458777:IBP458785 ILK458777:ILL458785 IVG458777:IVH458785 JFC458777:JFD458785 JOY458777:JOZ458785 JYU458777:JYV458785 KIQ458777:KIR458785 KSM458777:KSN458785 LCI458777:LCJ458785 LME458777:LMF458785 LWA458777:LWB458785 MFW458777:MFX458785 MPS458777:MPT458785 MZO458777:MZP458785 NJK458777:NJL458785 NTG458777:NTH458785 ODC458777:ODD458785 OMY458777:OMZ458785 OWU458777:OWV458785 PGQ458777:PGR458785 PQM458777:PQN458785 QAI458777:QAJ458785 QKE458777:QKF458785 QUA458777:QUB458785 RDW458777:RDX458785 RNS458777:RNT458785 RXO458777:RXP458785 SHK458777:SHL458785 SRG458777:SRH458785 TBC458777:TBD458785 TKY458777:TKZ458785 TUU458777:TUV458785 UEQ458777:UER458785 UOM458777:UON458785 UYI458777:UYJ458785 VIE458777:VIF458785 VSA458777:VSB458785 WBW458777:WBX458785 WLS458777:WLT458785 WVO458777:WVP458785 G524313:H524321 JC524313:JD524321 SY524313:SZ524321 ACU524313:ACV524321 AMQ524313:AMR524321 AWM524313:AWN524321 BGI524313:BGJ524321 BQE524313:BQF524321 CAA524313:CAB524321 CJW524313:CJX524321 CTS524313:CTT524321 DDO524313:DDP524321 DNK524313:DNL524321 DXG524313:DXH524321 EHC524313:EHD524321 EQY524313:EQZ524321 FAU524313:FAV524321 FKQ524313:FKR524321 FUM524313:FUN524321 GEI524313:GEJ524321 GOE524313:GOF524321 GYA524313:GYB524321 HHW524313:HHX524321 HRS524313:HRT524321 IBO524313:IBP524321 ILK524313:ILL524321 IVG524313:IVH524321 JFC524313:JFD524321 JOY524313:JOZ524321 JYU524313:JYV524321 KIQ524313:KIR524321 KSM524313:KSN524321 LCI524313:LCJ524321 LME524313:LMF524321 LWA524313:LWB524321 MFW524313:MFX524321 MPS524313:MPT524321 MZO524313:MZP524321 NJK524313:NJL524321 NTG524313:NTH524321 ODC524313:ODD524321 OMY524313:OMZ524321 OWU524313:OWV524321 PGQ524313:PGR524321 PQM524313:PQN524321 QAI524313:QAJ524321 QKE524313:QKF524321 QUA524313:QUB524321 RDW524313:RDX524321 RNS524313:RNT524321 RXO524313:RXP524321 SHK524313:SHL524321 SRG524313:SRH524321 TBC524313:TBD524321 TKY524313:TKZ524321 TUU524313:TUV524321 UEQ524313:UER524321 UOM524313:UON524321 UYI524313:UYJ524321 VIE524313:VIF524321 VSA524313:VSB524321 WBW524313:WBX524321 WLS524313:WLT524321 WVO524313:WVP524321 G589849:H589857 JC589849:JD589857 SY589849:SZ589857 ACU589849:ACV589857 AMQ589849:AMR589857 AWM589849:AWN589857 BGI589849:BGJ589857 BQE589849:BQF589857 CAA589849:CAB589857 CJW589849:CJX589857 CTS589849:CTT589857 DDO589849:DDP589857 DNK589849:DNL589857 DXG589849:DXH589857 EHC589849:EHD589857 EQY589849:EQZ589857 FAU589849:FAV589857 FKQ589849:FKR589857 FUM589849:FUN589857 GEI589849:GEJ589857 GOE589849:GOF589857 GYA589849:GYB589857 HHW589849:HHX589857 HRS589849:HRT589857 IBO589849:IBP589857 ILK589849:ILL589857 IVG589849:IVH589857 JFC589849:JFD589857 JOY589849:JOZ589857 JYU589849:JYV589857 KIQ589849:KIR589857 KSM589849:KSN589857 LCI589849:LCJ589857 LME589849:LMF589857 LWA589849:LWB589857 MFW589849:MFX589857 MPS589849:MPT589857 MZO589849:MZP589857 NJK589849:NJL589857 NTG589849:NTH589857 ODC589849:ODD589857 OMY589849:OMZ589857 OWU589849:OWV589857 PGQ589849:PGR589857 PQM589849:PQN589857 QAI589849:QAJ589857 QKE589849:QKF589857 QUA589849:QUB589857 RDW589849:RDX589857 RNS589849:RNT589857 RXO589849:RXP589857 SHK589849:SHL589857 SRG589849:SRH589857 TBC589849:TBD589857 TKY589849:TKZ589857 TUU589849:TUV589857 UEQ589849:UER589857 UOM589849:UON589857 UYI589849:UYJ589857 VIE589849:VIF589857 VSA589849:VSB589857 WBW589849:WBX589857 WLS589849:WLT589857 WVO589849:WVP589857 G655385:H655393 JC655385:JD655393 SY655385:SZ655393 ACU655385:ACV655393 AMQ655385:AMR655393 AWM655385:AWN655393 BGI655385:BGJ655393 BQE655385:BQF655393 CAA655385:CAB655393 CJW655385:CJX655393 CTS655385:CTT655393 DDO655385:DDP655393 DNK655385:DNL655393 DXG655385:DXH655393 EHC655385:EHD655393 EQY655385:EQZ655393 FAU655385:FAV655393 FKQ655385:FKR655393 FUM655385:FUN655393 GEI655385:GEJ655393 GOE655385:GOF655393 GYA655385:GYB655393 HHW655385:HHX655393 HRS655385:HRT655393 IBO655385:IBP655393 ILK655385:ILL655393 IVG655385:IVH655393 JFC655385:JFD655393 JOY655385:JOZ655393 JYU655385:JYV655393 KIQ655385:KIR655393 KSM655385:KSN655393 LCI655385:LCJ655393 LME655385:LMF655393 LWA655385:LWB655393 MFW655385:MFX655393 MPS655385:MPT655393 MZO655385:MZP655393 NJK655385:NJL655393 NTG655385:NTH655393 ODC655385:ODD655393 OMY655385:OMZ655393 OWU655385:OWV655393 PGQ655385:PGR655393 PQM655385:PQN655393 QAI655385:QAJ655393 QKE655385:QKF655393 QUA655385:QUB655393 RDW655385:RDX655393 RNS655385:RNT655393 RXO655385:RXP655393 SHK655385:SHL655393 SRG655385:SRH655393 TBC655385:TBD655393 TKY655385:TKZ655393 TUU655385:TUV655393 UEQ655385:UER655393 UOM655385:UON655393 UYI655385:UYJ655393 VIE655385:VIF655393 VSA655385:VSB655393 WBW655385:WBX655393 WLS655385:WLT655393 WVO655385:WVP655393 G720921:H720929 JC720921:JD720929 SY720921:SZ720929 ACU720921:ACV720929 AMQ720921:AMR720929 AWM720921:AWN720929 BGI720921:BGJ720929 BQE720921:BQF720929 CAA720921:CAB720929 CJW720921:CJX720929 CTS720921:CTT720929 DDO720921:DDP720929 DNK720921:DNL720929 DXG720921:DXH720929 EHC720921:EHD720929 EQY720921:EQZ720929 FAU720921:FAV720929 FKQ720921:FKR720929 FUM720921:FUN720929 GEI720921:GEJ720929 GOE720921:GOF720929 GYA720921:GYB720929 HHW720921:HHX720929 HRS720921:HRT720929 IBO720921:IBP720929 ILK720921:ILL720929 IVG720921:IVH720929 JFC720921:JFD720929 JOY720921:JOZ720929 JYU720921:JYV720929 KIQ720921:KIR720929 KSM720921:KSN720929 LCI720921:LCJ720929 LME720921:LMF720929 LWA720921:LWB720929 MFW720921:MFX720929 MPS720921:MPT720929 MZO720921:MZP720929 NJK720921:NJL720929 NTG720921:NTH720929 ODC720921:ODD720929 OMY720921:OMZ720929 OWU720921:OWV720929 PGQ720921:PGR720929 PQM720921:PQN720929 QAI720921:QAJ720929 QKE720921:QKF720929 QUA720921:QUB720929 RDW720921:RDX720929 RNS720921:RNT720929 RXO720921:RXP720929 SHK720921:SHL720929 SRG720921:SRH720929 TBC720921:TBD720929 TKY720921:TKZ720929 TUU720921:TUV720929 UEQ720921:UER720929 UOM720921:UON720929 UYI720921:UYJ720929 VIE720921:VIF720929 VSA720921:VSB720929 WBW720921:WBX720929 WLS720921:WLT720929 WVO720921:WVP720929 G786457:H786465 JC786457:JD786465 SY786457:SZ786465 ACU786457:ACV786465 AMQ786457:AMR786465 AWM786457:AWN786465 BGI786457:BGJ786465 BQE786457:BQF786465 CAA786457:CAB786465 CJW786457:CJX786465 CTS786457:CTT786465 DDO786457:DDP786465 DNK786457:DNL786465 DXG786457:DXH786465 EHC786457:EHD786465 EQY786457:EQZ786465 FAU786457:FAV786465 FKQ786457:FKR786465 FUM786457:FUN786465 GEI786457:GEJ786465 GOE786457:GOF786465 GYA786457:GYB786465 HHW786457:HHX786465 HRS786457:HRT786465 IBO786457:IBP786465 ILK786457:ILL786465 IVG786457:IVH786465 JFC786457:JFD786465 JOY786457:JOZ786465 JYU786457:JYV786465 KIQ786457:KIR786465 KSM786457:KSN786465 LCI786457:LCJ786465 LME786457:LMF786465 LWA786457:LWB786465 MFW786457:MFX786465 MPS786457:MPT786465 MZO786457:MZP786465 NJK786457:NJL786465 NTG786457:NTH786465 ODC786457:ODD786465 OMY786457:OMZ786465 OWU786457:OWV786465 PGQ786457:PGR786465 PQM786457:PQN786465 QAI786457:QAJ786465 QKE786457:QKF786465 QUA786457:QUB786465 RDW786457:RDX786465 RNS786457:RNT786465 RXO786457:RXP786465 SHK786457:SHL786465 SRG786457:SRH786465 TBC786457:TBD786465 TKY786457:TKZ786465 TUU786457:TUV786465 UEQ786457:UER786465 UOM786457:UON786465 UYI786457:UYJ786465 VIE786457:VIF786465 VSA786457:VSB786465 WBW786457:WBX786465 WLS786457:WLT786465 WVO786457:WVP786465 G851993:H852001 JC851993:JD852001 SY851993:SZ852001 ACU851993:ACV852001 AMQ851993:AMR852001 AWM851993:AWN852001 BGI851993:BGJ852001 BQE851993:BQF852001 CAA851993:CAB852001 CJW851993:CJX852001 CTS851993:CTT852001 DDO851993:DDP852001 DNK851993:DNL852001 DXG851993:DXH852001 EHC851993:EHD852001 EQY851993:EQZ852001 FAU851993:FAV852001 FKQ851993:FKR852001 FUM851993:FUN852001 GEI851993:GEJ852001 GOE851993:GOF852001 GYA851993:GYB852001 HHW851993:HHX852001 HRS851993:HRT852001 IBO851993:IBP852001 ILK851993:ILL852001 IVG851993:IVH852001 JFC851993:JFD852001 JOY851993:JOZ852001 JYU851993:JYV852001 KIQ851993:KIR852001 KSM851993:KSN852001 LCI851993:LCJ852001 LME851993:LMF852001 LWA851993:LWB852001 MFW851993:MFX852001 MPS851993:MPT852001 MZO851993:MZP852001 NJK851993:NJL852001 NTG851993:NTH852001 ODC851993:ODD852001 OMY851993:OMZ852001 OWU851993:OWV852001 PGQ851993:PGR852001 PQM851993:PQN852001 QAI851993:QAJ852001 QKE851993:QKF852001 QUA851993:QUB852001 RDW851993:RDX852001 RNS851993:RNT852001 RXO851993:RXP852001 SHK851993:SHL852001 SRG851993:SRH852001 TBC851993:TBD852001 TKY851993:TKZ852001 TUU851993:TUV852001 UEQ851993:UER852001 UOM851993:UON852001 UYI851993:UYJ852001 VIE851993:VIF852001 VSA851993:VSB852001 WBW851993:WBX852001 WLS851993:WLT852001 WVO851993:WVP852001 G917529:H917537 JC917529:JD917537 SY917529:SZ917537 ACU917529:ACV917537 AMQ917529:AMR917537 AWM917529:AWN917537 BGI917529:BGJ917537 BQE917529:BQF917537 CAA917529:CAB917537 CJW917529:CJX917537 CTS917529:CTT917537 DDO917529:DDP917537 DNK917529:DNL917537 DXG917529:DXH917537 EHC917529:EHD917537 EQY917529:EQZ917537 FAU917529:FAV917537 FKQ917529:FKR917537 FUM917529:FUN917537 GEI917529:GEJ917537 GOE917529:GOF917537 GYA917529:GYB917537 HHW917529:HHX917537 HRS917529:HRT917537 IBO917529:IBP917537 ILK917529:ILL917537 IVG917529:IVH917537 JFC917529:JFD917537 JOY917529:JOZ917537 JYU917529:JYV917537 KIQ917529:KIR917537 KSM917529:KSN917537 LCI917529:LCJ917537 LME917529:LMF917537 LWA917529:LWB917537 MFW917529:MFX917537 MPS917529:MPT917537 MZO917529:MZP917537 NJK917529:NJL917537 NTG917529:NTH917537 ODC917529:ODD917537 OMY917529:OMZ917537 OWU917529:OWV917537 PGQ917529:PGR917537 PQM917529:PQN917537 QAI917529:QAJ917537 QKE917529:QKF917537 QUA917529:QUB917537 RDW917529:RDX917537 RNS917529:RNT917537 RXO917529:RXP917537 SHK917529:SHL917537 SRG917529:SRH917537 TBC917529:TBD917537 TKY917529:TKZ917537 TUU917529:TUV917537 UEQ917529:UER917537 UOM917529:UON917537 UYI917529:UYJ917537 VIE917529:VIF917537 VSA917529:VSB917537 WBW917529:WBX917537 WLS917529:WLT917537 WVO917529:WVP917537 G983065:H983073 JC983065:JD983073 SY983065:SZ983073 ACU983065:ACV983073 AMQ983065:AMR983073 AWM983065:AWN983073 BGI983065:BGJ983073 BQE983065:BQF983073 CAA983065:CAB983073 CJW983065:CJX983073 CTS983065:CTT983073 DDO983065:DDP983073 DNK983065:DNL983073 DXG983065:DXH983073 EHC983065:EHD983073 EQY983065:EQZ983073 FAU983065:FAV983073 FKQ983065:FKR983073 FUM983065:FUN983073 GEI983065:GEJ983073 GOE983065:GOF983073 GYA983065:GYB983073 HHW983065:HHX983073 HRS983065:HRT983073 IBO983065:IBP983073 ILK983065:ILL983073 IVG983065:IVH983073 JFC983065:JFD983073 JOY983065:JOZ983073 JYU983065:JYV983073 KIQ983065:KIR983073 KSM983065:KSN983073 LCI983065:LCJ983073 LME983065:LMF983073 LWA983065:LWB983073 MFW983065:MFX983073 MPS983065:MPT983073 MZO983065:MZP983073 NJK983065:NJL983073 NTG983065:NTH983073 ODC983065:ODD983073 OMY983065:OMZ983073 OWU983065:OWV983073 PGQ983065:PGR983073 PQM983065:PQN983073 QAI983065:QAJ983073 QKE983065:QKF983073 QUA983065:QUB983073 RDW983065:RDX983073 RNS983065:RNT983073 RXO983065:RXP983073 SHK983065:SHL983073 SRG983065:SRH983073 TBC983065:TBD983073 TKY983065:TKZ983073 TUU983065:TUV983073 UEQ983065:UER983073 UOM983065:UON983073 UYI983065:UYJ983073 VIE983065:VIF983073 VSA983065:VSB983073 WBW983065:WBX983073 WLS983065:WLT983073" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="WVP983066:WVQ983074 JD26:JE33 SZ26:TA33 ACV26:ACW33 AMR26:AMS33 AWN26:AWO33 BGJ26:BGK33 BQF26:BQG33 CAB26:CAC33 CJX26:CJY33 CTT26:CTU33 DDP26:DDQ33 DNL26:DNM33 DXH26:DXI33 EHD26:EHE33 EQZ26:ERA33 FAV26:FAW33 FKR26:FKS33 FUN26:FUO33 GEJ26:GEK33 GOF26:GOG33 GYB26:GYC33 HHX26:HHY33 HRT26:HRU33 IBP26:IBQ33 ILL26:ILM33 IVH26:IVI33 JFD26:JFE33 JOZ26:JPA33 JYV26:JYW33 KIR26:KIS33 KSN26:KSO33 LCJ26:LCK33 LMF26:LMG33 LWB26:LWC33 MFX26:MFY33 MPT26:MPU33 MZP26:MZQ33 NJL26:NJM33 NTH26:NTI33 ODD26:ODE33 OMZ26:ONA33 OWV26:OWW33 PGR26:PGS33 PQN26:PQO33 QAJ26:QAK33 QKF26:QKG33 QUB26:QUC33 RDX26:RDY33 RNT26:RNU33 RXP26:RXQ33 SHL26:SHM33 SRH26:SRI33 TBD26:TBE33 TKZ26:TLA33 TUV26:TUW33 UER26:UES33 UON26:UOO33 UYJ26:UYK33 VIF26:VIG33 VSB26:VSC33 WBX26:WBY33 WLT26:WLU33 WVP26:WVQ33 G65562:I65570 JD65562:JE65570 SZ65562:TA65570 ACV65562:ACW65570 AMR65562:AMS65570 AWN65562:AWO65570 BGJ65562:BGK65570 BQF65562:BQG65570 CAB65562:CAC65570 CJX65562:CJY65570 CTT65562:CTU65570 DDP65562:DDQ65570 DNL65562:DNM65570 DXH65562:DXI65570 EHD65562:EHE65570 EQZ65562:ERA65570 FAV65562:FAW65570 FKR65562:FKS65570 FUN65562:FUO65570 GEJ65562:GEK65570 GOF65562:GOG65570 GYB65562:GYC65570 HHX65562:HHY65570 HRT65562:HRU65570 IBP65562:IBQ65570 ILL65562:ILM65570 IVH65562:IVI65570 JFD65562:JFE65570 JOZ65562:JPA65570 JYV65562:JYW65570 KIR65562:KIS65570 KSN65562:KSO65570 LCJ65562:LCK65570 LMF65562:LMG65570 LWB65562:LWC65570 MFX65562:MFY65570 MPT65562:MPU65570 MZP65562:MZQ65570 NJL65562:NJM65570 NTH65562:NTI65570 ODD65562:ODE65570 OMZ65562:ONA65570 OWV65562:OWW65570 PGR65562:PGS65570 PQN65562:PQO65570 QAJ65562:QAK65570 QKF65562:QKG65570 QUB65562:QUC65570 RDX65562:RDY65570 RNT65562:RNU65570 RXP65562:RXQ65570 SHL65562:SHM65570 SRH65562:SRI65570 TBD65562:TBE65570 TKZ65562:TLA65570 TUV65562:TUW65570 UER65562:UES65570 UON65562:UOO65570 UYJ65562:UYK65570 VIF65562:VIG65570 VSB65562:VSC65570 WBX65562:WBY65570 WLT65562:WLU65570 WVP65562:WVQ65570 G131098:I131106 JD131098:JE131106 SZ131098:TA131106 ACV131098:ACW131106 AMR131098:AMS131106 AWN131098:AWO131106 BGJ131098:BGK131106 BQF131098:BQG131106 CAB131098:CAC131106 CJX131098:CJY131106 CTT131098:CTU131106 DDP131098:DDQ131106 DNL131098:DNM131106 DXH131098:DXI131106 EHD131098:EHE131106 EQZ131098:ERA131106 FAV131098:FAW131106 FKR131098:FKS131106 FUN131098:FUO131106 GEJ131098:GEK131106 GOF131098:GOG131106 GYB131098:GYC131106 HHX131098:HHY131106 HRT131098:HRU131106 IBP131098:IBQ131106 ILL131098:ILM131106 IVH131098:IVI131106 JFD131098:JFE131106 JOZ131098:JPA131106 JYV131098:JYW131106 KIR131098:KIS131106 KSN131098:KSO131106 LCJ131098:LCK131106 LMF131098:LMG131106 LWB131098:LWC131106 MFX131098:MFY131106 MPT131098:MPU131106 MZP131098:MZQ131106 NJL131098:NJM131106 NTH131098:NTI131106 ODD131098:ODE131106 OMZ131098:ONA131106 OWV131098:OWW131106 PGR131098:PGS131106 PQN131098:PQO131106 QAJ131098:QAK131106 QKF131098:QKG131106 QUB131098:QUC131106 RDX131098:RDY131106 RNT131098:RNU131106 RXP131098:RXQ131106 SHL131098:SHM131106 SRH131098:SRI131106 TBD131098:TBE131106 TKZ131098:TLA131106 TUV131098:TUW131106 UER131098:UES131106 UON131098:UOO131106 UYJ131098:UYK131106 VIF131098:VIG131106 VSB131098:VSC131106 WBX131098:WBY131106 WLT131098:WLU131106 WVP131098:WVQ131106 G196634:I196642 JD196634:JE196642 SZ196634:TA196642 ACV196634:ACW196642 AMR196634:AMS196642 AWN196634:AWO196642 BGJ196634:BGK196642 BQF196634:BQG196642 CAB196634:CAC196642 CJX196634:CJY196642 CTT196634:CTU196642 DDP196634:DDQ196642 DNL196634:DNM196642 DXH196634:DXI196642 EHD196634:EHE196642 EQZ196634:ERA196642 FAV196634:FAW196642 FKR196634:FKS196642 FUN196634:FUO196642 GEJ196634:GEK196642 GOF196634:GOG196642 GYB196634:GYC196642 HHX196634:HHY196642 HRT196634:HRU196642 IBP196634:IBQ196642 ILL196634:ILM196642 IVH196634:IVI196642 JFD196634:JFE196642 JOZ196634:JPA196642 JYV196634:JYW196642 KIR196634:KIS196642 KSN196634:KSO196642 LCJ196634:LCK196642 LMF196634:LMG196642 LWB196634:LWC196642 MFX196634:MFY196642 MPT196634:MPU196642 MZP196634:MZQ196642 NJL196634:NJM196642 NTH196634:NTI196642 ODD196634:ODE196642 OMZ196634:ONA196642 OWV196634:OWW196642 PGR196634:PGS196642 PQN196634:PQO196642 QAJ196634:QAK196642 QKF196634:QKG196642 QUB196634:QUC196642 RDX196634:RDY196642 RNT196634:RNU196642 RXP196634:RXQ196642 SHL196634:SHM196642 SRH196634:SRI196642 TBD196634:TBE196642 TKZ196634:TLA196642 TUV196634:TUW196642 UER196634:UES196642 UON196634:UOO196642 UYJ196634:UYK196642 VIF196634:VIG196642 VSB196634:VSC196642 WBX196634:WBY196642 WLT196634:WLU196642 WVP196634:WVQ196642 G262170:I262178 JD262170:JE262178 SZ262170:TA262178 ACV262170:ACW262178 AMR262170:AMS262178 AWN262170:AWO262178 BGJ262170:BGK262178 BQF262170:BQG262178 CAB262170:CAC262178 CJX262170:CJY262178 CTT262170:CTU262178 DDP262170:DDQ262178 DNL262170:DNM262178 DXH262170:DXI262178 EHD262170:EHE262178 EQZ262170:ERA262178 FAV262170:FAW262178 FKR262170:FKS262178 FUN262170:FUO262178 GEJ262170:GEK262178 GOF262170:GOG262178 GYB262170:GYC262178 HHX262170:HHY262178 HRT262170:HRU262178 IBP262170:IBQ262178 ILL262170:ILM262178 IVH262170:IVI262178 JFD262170:JFE262178 JOZ262170:JPA262178 JYV262170:JYW262178 KIR262170:KIS262178 KSN262170:KSO262178 LCJ262170:LCK262178 LMF262170:LMG262178 LWB262170:LWC262178 MFX262170:MFY262178 MPT262170:MPU262178 MZP262170:MZQ262178 NJL262170:NJM262178 NTH262170:NTI262178 ODD262170:ODE262178 OMZ262170:ONA262178 OWV262170:OWW262178 PGR262170:PGS262178 PQN262170:PQO262178 QAJ262170:QAK262178 QKF262170:QKG262178 QUB262170:QUC262178 RDX262170:RDY262178 RNT262170:RNU262178 RXP262170:RXQ262178 SHL262170:SHM262178 SRH262170:SRI262178 TBD262170:TBE262178 TKZ262170:TLA262178 TUV262170:TUW262178 UER262170:UES262178 UON262170:UOO262178 UYJ262170:UYK262178 VIF262170:VIG262178 VSB262170:VSC262178 WBX262170:WBY262178 WLT262170:WLU262178 WVP262170:WVQ262178 G327706:I327714 JD327706:JE327714 SZ327706:TA327714 ACV327706:ACW327714 AMR327706:AMS327714 AWN327706:AWO327714 BGJ327706:BGK327714 BQF327706:BQG327714 CAB327706:CAC327714 CJX327706:CJY327714 CTT327706:CTU327714 DDP327706:DDQ327714 DNL327706:DNM327714 DXH327706:DXI327714 EHD327706:EHE327714 EQZ327706:ERA327714 FAV327706:FAW327714 FKR327706:FKS327714 FUN327706:FUO327714 GEJ327706:GEK327714 GOF327706:GOG327714 GYB327706:GYC327714 HHX327706:HHY327714 HRT327706:HRU327714 IBP327706:IBQ327714 ILL327706:ILM327714 IVH327706:IVI327714 JFD327706:JFE327714 JOZ327706:JPA327714 JYV327706:JYW327714 KIR327706:KIS327714 KSN327706:KSO327714 LCJ327706:LCK327714 LMF327706:LMG327714 LWB327706:LWC327714 MFX327706:MFY327714 MPT327706:MPU327714 MZP327706:MZQ327714 NJL327706:NJM327714 NTH327706:NTI327714 ODD327706:ODE327714 OMZ327706:ONA327714 OWV327706:OWW327714 PGR327706:PGS327714 PQN327706:PQO327714 QAJ327706:QAK327714 QKF327706:QKG327714 QUB327706:QUC327714 RDX327706:RDY327714 RNT327706:RNU327714 RXP327706:RXQ327714 SHL327706:SHM327714 SRH327706:SRI327714 TBD327706:TBE327714 TKZ327706:TLA327714 TUV327706:TUW327714 UER327706:UES327714 UON327706:UOO327714 UYJ327706:UYK327714 VIF327706:VIG327714 VSB327706:VSC327714 WBX327706:WBY327714 WLT327706:WLU327714 WVP327706:WVQ327714 G393242:I393250 JD393242:JE393250 SZ393242:TA393250 ACV393242:ACW393250 AMR393242:AMS393250 AWN393242:AWO393250 BGJ393242:BGK393250 BQF393242:BQG393250 CAB393242:CAC393250 CJX393242:CJY393250 CTT393242:CTU393250 DDP393242:DDQ393250 DNL393242:DNM393250 DXH393242:DXI393250 EHD393242:EHE393250 EQZ393242:ERA393250 FAV393242:FAW393250 FKR393242:FKS393250 FUN393242:FUO393250 GEJ393242:GEK393250 GOF393242:GOG393250 GYB393242:GYC393250 HHX393242:HHY393250 HRT393242:HRU393250 IBP393242:IBQ393250 ILL393242:ILM393250 IVH393242:IVI393250 JFD393242:JFE393250 JOZ393242:JPA393250 JYV393242:JYW393250 KIR393242:KIS393250 KSN393242:KSO393250 LCJ393242:LCK393250 LMF393242:LMG393250 LWB393242:LWC393250 MFX393242:MFY393250 MPT393242:MPU393250 MZP393242:MZQ393250 NJL393242:NJM393250 NTH393242:NTI393250 ODD393242:ODE393250 OMZ393242:ONA393250 OWV393242:OWW393250 PGR393242:PGS393250 PQN393242:PQO393250 QAJ393242:QAK393250 QKF393242:QKG393250 QUB393242:QUC393250 RDX393242:RDY393250 RNT393242:RNU393250 RXP393242:RXQ393250 SHL393242:SHM393250 SRH393242:SRI393250 TBD393242:TBE393250 TKZ393242:TLA393250 TUV393242:TUW393250 UER393242:UES393250 UON393242:UOO393250 UYJ393242:UYK393250 VIF393242:VIG393250 VSB393242:VSC393250 WBX393242:WBY393250 WLT393242:WLU393250 WVP393242:WVQ393250 G458778:I458786 JD458778:JE458786 SZ458778:TA458786 ACV458778:ACW458786 AMR458778:AMS458786 AWN458778:AWO458786 BGJ458778:BGK458786 BQF458778:BQG458786 CAB458778:CAC458786 CJX458778:CJY458786 CTT458778:CTU458786 DDP458778:DDQ458786 DNL458778:DNM458786 DXH458778:DXI458786 EHD458778:EHE458786 EQZ458778:ERA458786 FAV458778:FAW458786 FKR458778:FKS458786 FUN458778:FUO458786 GEJ458778:GEK458786 GOF458778:GOG458786 GYB458778:GYC458786 HHX458778:HHY458786 HRT458778:HRU458786 IBP458778:IBQ458786 ILL458778:ILM458786 IVH458778:IVI458786 JFD458778:JFE458786 JOZ458778:JPA458786 JYV458778:JYW458786 KIR458778:KIS458786 KSN458778:KSO458786 LCJ458778:LCK458786 LMF458778:LMG458786 LWB458778:LWC458786 MFX458778:MFY458786 MPT458778:MPU458786 MZP458778:MZQ458786 NJL458778:NJM458786 NTH458778:NTI458786 ODD458778:ODE458786 OMZ458778:ONA458786 OWV458778:OWW458786 PGR458778:PGS458786 PQN458778:PQO458786 QAJ458778:QAK458786 QKF458778:QKG458786 QUB458778:QUC458786 RDX458778:RDY458786 RNT458778:RNU458786 RXP458778:RXQ458786 SHL458778:SHM458786 SRH458778:SRI458786 TBD458778:TBE458786 TKZ458778:TLA458786 TUV458778:TUW458786 UER458778:UES458786 UON458778:UOO458786 UYJ458778:UYK458786 VIF458778:VIG458786 VSB458778:VSC458786 WBX458778:WBY458786 WLT458778:WLU458786 WVP458778:WVQ458786 G524314:I524322 JD524314:JE524322 SZ524314:TA524322 ACV524314:ACW524322 AMR524314:AMS524322 AWN524314:AWO524322 BGJ524314:BGK524322 BQF524314:BQG524322 CAB524314:CAC524322 CJX524314:CJY524322 CTT524314:CTU524322 DDP524314:DDQ524322 DNL524314:DNM524322 DXH524314:DXI524322 EHD524314:EHE524322 EQZ524314:ERA524322 FAV524314:FAW524322 FKR524314:FKS524322 FUN524314:FUO524322 GEJ524314:GEK524322 GOF524314:GOG524322 GYB524314:GYC524322 HHX524314:HHY524322 HRT524314:HRU524322 IBP524314:IBQ524322 ILL524314:ILM524322 IVH524314:IVI524322 JFD524314:JFE524322 JOZ524314:JPA524322 JYV524314:JYW524322 KIR524314:KIS524322 KSN524314:KSO524322 LCJ524314:LCK524322 LMF524314:LMG524322 LWB524314:LWC524322 MFX524314:MFY524322 MPT524314:MPU524322 MZP524314:MZQ524322 NJL524314:NJM524322 NTH524314:NTI524322 ODD524314:ODE524322 OMZ524314:ONA524322 OWV524314:OWW524322 PGR524314:PGS524322 PQN524314:PQO524322 QAJ524314:QAK524322 QKF524314:QKG524322 QUB524314:QUC524322 RDX524314:RDY524322 RNT524314:RNU524322 RXP524314:RXQ524322 SHL524314:SHM524322 SRH524314:SRI524322 TBD524314:TBE524322 TKZ524314:TLA524322 TUV524314:TUW524322 UER524314:UES524322 UON524314:UOO524322 UYJ524314:UYK524322 VIF524314:VIG524322 VSB524314:VSC524322 WBX524314:WBY524322 WLT524314:WLU524322 WVP524314:WVQ524322 G589850:I589858 JD589850:JE589858 SZ589850:TA589858 ACV589850:ACW589858 AMR589850:AMS589858 AWN589850:AWO589858 BGJ589850:BGK589858 BQF589850:BQG589858 CAB589850:CAC589858 CJX589850:CJY589858 CTT589850:CTU589858 DDP589850:DDQ589858 DNL589850:DNM589858 DXH589850:DXI589858 EHD589850:EHE589858 EQZ589850:ERA589858 FAV589850:FAW589858 FKR589850:FKS589858 FUN589850:FUO589858 GEJ589850:GEK589858 GOF589850:GOG589858 GYB589850:GYC589858 HHX589850:HHY589858 HRT589850:HRU589858 IBP589850:IBQ589858 ILL589850:ILM589858 IVH589850:IVI589858 JFD589850:JFE589858 JOZ589850:JPA589858 JYV589850:JYW589858 KIR589850:KIS589858 KSN589850:KSO589858 LCJ589850:LCK589858 LMF589850:LMG589858 LWB589850:LWC589858 MFX589850:MFY589858 MPT589850:MPU589858 MZP589850:MZQ589858 NJL589850:NJM589858 NTH589850:NTI589858 ODD589850:ODE589858 OMZ589850:ONA589858 OWV589850:OWW589858 PGR589850:PGS589858 PQN589850:PQO589858 QAJ589850:QAK589858 QKF589850:QKG589858 QUB589850:QUC589858 RDX589850:RDY589858 RNT589850:RNU589858 RXP589850:RXQ589858 SHL589850:SHM589858 SRH589850:SRI589858 TBD589850:TBE589858 TKZ589850:TLA589858 TUV589850:TUW589858 UER589850:UES589858 UON589850:UOO589858 UYJ589850:UYK589858 VIF589850:VIG589858 VSB589850:VSC589858 WBX589850:WBY589858 WLT589850:WLU589858 WVP589850:WVQ589858 G655386:I655394 JD655386:JE655394 SZ655386:TA655394 ACV655386:ACW655394 AMR655386:AMS655394 AWN655386:AWO655394 BGJ655386:BGK655394 BQF655386:BQG655394 CAB655386:CAC655394 CJX655386:CJY655394 CTT655386:CTU655394 DDP655386:DDQ655394 DNL655386:DNM655394 DXH655386:DXI655394 EHD655386:EHE655394 EQZ655386:ERA655394 FAV655386:FAW655394 FKR655386:FKS655394 FUN655386:FUO655394 GEJ655386:GEK655394 GOF655386:GOG655394 GYB655386:GYC655394 HHX655386:HHY655394 HRT655386:HRU655394 IBP655386:IBQ655394 ILL655386:ILM655394 IVH655386:IVI655394 JFD655386:JFE655394 JOZ655386:JPA655394 JYV655386:JYW655394 KIR655386:KIS655394 KSN655386:KSO655394 LCJ655386:LCK655394 LMF655386:LMG655394 LWB655386:LWC655394 MFX655386:MFY655394 MPT655386:MPU655394 MZP655386:MZQ655394 NJL655386:NJM655394 NTH655386:NTI655394 ODD655386:ODE655394 OMZ655386:ONA655394 OWV655386:OWW655394 PGR655386:PGS655394 PQN655386:PQO655394 QAJ655386:QAK655394 QKF655386:QKG655394 QUB655386:QUC655394 RDX655386:RDY655394 RNT655386:RNU655394 RXP655386:RXQ655394 SHL655386:SHM655394 SRH655386:SRI655394 TBD655386:TBE655394 TKZ655386:TLA655394 TUV655386:TUW655394 UER655386:UES655394 UON655386:UOO655394 UYJ655386:UYK655394 VIF655386:VIG655394 VSB655386:VSC655394 WBX655386:WBY655394 WLT655386:WLU655394 WVP655386:WVQ655394 G720922:I720930 JD720922:JE720930 SZ720922:TA720930 ACV720922:ACW720930 AMR720922:AMS720930 AWN720922:AWO720930 BGJ720922:BGK720930 BQF720922:BQG720930 CAB720922:CAC720930 CJX720922:CJY720930 CTT720922:CTU720930 DDP720922:DDQ720930 DNL720922:DNM720930 DXH720922:DXI720930 EHD720922:EHE720930 EQZ720922:ERA720930 FAV720922:FAW720930 FKR720922:FKS720930 FUN720922:FUO720930 GEJ720922:GEK720930 GOF720922:GOG720930 GYB720922:GYC720930 HHX720922:HHY720930 HRT720922:HRU720930 IBP720922:IBQ720930 ILL720922:ILM720930 IVH720922:IVI720930 JFD720922:JFE720930 JOZ720922:JPA720930 JYV720922:JYW720930 KIR720922:KIS720930 KSN720922:KSO720930 LCJ720922:LCK720930 LMF720922:LMG720930 LWB720922:LWC720930 MFX720922:MFY720930 MPT720922:MPU720930 MZP720922:MZQ720930 NJL720922:NJM720930 NTH720922:NTI720930 ODD720922:ODE720930 OMZ720922:ONA720930 OWV720922:OWW720930 PGR720922:PGS720930 PQN720922:PQO720930 QAJ720922:QAK720930 QKF720922:QKG720930 QUB720922:QUC720930 RDX720922:RDY720930 RNT720922:RNU720930 RXP720922:RXQ720930 SHL720922:SHM720930 SRH720922:SRI720930 TBD720922:TBE720930 TKZ720922:TLA720930 TUV720922:TUW720930 UER720922:UES720930 UON720922:UOO720930 UYJ720922:UYK720930 VIF720922:VIG720930 VSB720922:VSC720930 WBX720922:WBY720930 WLT720922:WLU720930 WVP720922:WVQ720930 G786458:I786466 JD786458:JE786466 SZ786458:TA786466 ACV786458:ACW786466 AMR786458:AMS786466 AWN786458:AWO786466 BGJ786458:BGK786466 BQF786458:BQG786466 CAB786458:CAC786466 CJX786458:CJY786466 CTT786458:CTU786466 DDP786458:DDQ786466 DNL786458:DNM786466 DXH786458:DXI786466 EHD786458:EHE786466 EQZ786458:ERA786466 FAV786458:FAW786466 FKR786458:FKS786466 FUN786458:FUO786466 GEJ786458:GEK786466 GOF786458:GOG786466 GYB786458:GYC786466 HHX786458:HHY786466 HRT786458:HRU786466 IBP786458:IBQ786466 ILL786458:ILM786466 IVH786458:IVI786466 JFD786458:JFE786466 JOZ786458:JPA786466 JYV786458:JYW786466 KIR786458:KIS786466 KSN786458:KSO786466 LCJ786458:LCK786466 LMF786458:LMG786466 LWB786458:LWC786466 MFX786458:MFY786466 MPT786458:MPU786466 MZP786458:MZQ786466 NJL786458:NJM786466 NTH786458:NTI786466 ODD786458:ODE786466 OMZ786458:ONA786466 OWV786458:OWW786466 PGR786458:PGS786466 PQN786458:PQO786466 QAJ786458:QAK786466 QKF786458:QKG786466 QUB786458:QUC786466 RDX786458:RDY786466 RNT786458:RNU786466 RXP786458:RXQ786466 SHL786458:SHM786466 SRH786458:SRI786466 TBD786458:TBE786466 TKZ786458:TLA786466 TUV786458:TUW786466 UER786458:UES786466 UON786458:UOO786466 UYJ786458:UYK786466 VIF786458:VIG786466 VSB786458:VSC786466 WBX786458:WBY786466 WLT786458:WLU786466 WVP786458:WVQ786466 G851994:I852002 JD851994:JE852002 SZ851994:TA852002 ACV851994:ACW852002 AMR851994:AMS852002 AWN851994:AWO852002 BGJ851994:BGK852002 BQF851994:BQG852002 CAB851994:CAC852002 CJX851994:CJY852002 CTT851994:CTU852002 DDP851994:DDQ852002 DNL851994:DNM852002 DXH851994:DXI852002 EHD851994:EHE852002 EQZ851994:ERA852002 FAV851994:FAW852002 FKR851994:FKS852002 FUN851994:FUO852002 GEJ851994:GEK852002 GOF851994:GOG852002 GYB851994:GYC852002 HHX851994:HHY852002 HRT851994:HRU852002 IBP851994:IBQ852002 ILL851994:ILM852002 IVH851994:IVI852002 JFD851994:JFE852002 JOZ851994:JPA852002 JYV851994:JYW852002 KIR851994:KIS852002 KSN851994:KSO852002 LCJ851994:LCK852002 LMF851994:LMG852002 LWB851994:LWC852002 MFX851994:MFY852002 MPT851994:MPU852002 MZP851994:MZQ852002 NJL851994:NJM852002 NTH851994:NTI852002 ODD851994:ODE852002 OMZ851994:ONA852002 OWV851994:OWW852002 PGR851994:PGS852002 PQN851994:PQO852002 QAJ851994:QAK852002 QKF851994:QKG852002 QUB851994:QUC852002 RDX851994:RDY852002 RNT851994:RNU852002 RXP851994:RXQ852002 SHL851994:SHM852002 SRH851994:SRI852002 TBD851994:TBE852002 TKZ851994:TLA852002 TUV851994:TUW852002 UER851994:UES852002 UON851994:UOO852002 UYJ851994:UYK852002 VIF851994:VIG852002 VSB851994:VSC852002 WBX851994:WBY852002 WLT851994:WLU852002 WVP851994:WVQ852002 G917530:I917538 JD917530:JE917538 SZ917530:TA917538 ACV917530:ACW917538 AMR917530:AMS917538 AWN917530:AWO917538 BGJ917530:BGK917538 BQF917530:BQG917538 CAB917530:CAC917538 CJX917530:CJY917538 CTT917530:CTU917538 DDP917530:DDQ917538 DNL917530:DNM917538 DXH917530:DXI917538 EHD917530:EHE917538 EQZ917530:ERA917538 FAV917530:FAW917538 FKR917530:FKS917538 FUN917530:FUO917538 GEJ917530:GEK917538 GOF917530:GOG917538 GYB917530:GYC917538 HHX917530:HHY917538 HRT917530:HRU917538 IBP917530:IBQ917538 ILL917530:ILM917538 IVH917530:IVI917538 JFD917530:JFE917538 JOZ917530:JPA917538 JYV917530:JYW917538 KIR917530:KIS917538 KSN917530:KSO917538 LCJ917530:LCK917538 LMF917530:LMG917538 LWB917530:LWC917538 MFX917530:MFY917538 MPT917530:MPU917538 MZP917530:MZQ917538 NJL917530:NJM917538 NTH917530:NTI917538 ODD917530:ODE917538 OMZ917530:ONA917538 OWV917530:OWW917538 PGR917530:PGS917538 PQN917530:PQO917538 QAJ917530:QAK917538 QKF917530:QKG917538 QUB917530:QUC917538 RDX917530:RDY917538 RNT917530:RNU917538 RXP917530:RXQ917538 SHL917530:SHM917538 SRH917530:SRI917538 TBD917530:TBE917538 TKZ917530:TLA917538 TUV917530:TUW917538 UER917530:UES917538 UON917530:UOO917538 UYJ917530:UYK917538 VIF917530:VIG917538 VSB917530:VSC917538 WBX917530:WBY917538 WLT917530:WLU917538 WVP917530:WVQ917538 G983066:I983074 JD983066:JE983074 SZ983066:TA983074 ACV983066:ACW983074 AMR983066:AMS983074 AWN983066:AWO983074 BGJ983066:BGK983074 BQF983066:BQG983074 CAB983066:CAC983074 CJX983066:CJY983074 CTT983066:CTU983074 DDP983066:DDQ983074 DNL983066:DNM983074 DXH983066:DXI983074 EHD983066:EHE983074 EQZ983066:ERA983074 FAV983066:FAW983074 FKR983066:FKS983074 FUN983066:FUO983074 GEJ983066:GEK983074 GOF983066:GOG983074 GYB983066:GYC983074 HHX983066:HHY983074 HRT983066:HRU983074 IBP983066:IBQ983074 ILL983066:ILM983074 IVH983066:IVI983074 JFD983066:JFE983074 JOZ983066:JPA983074 JYV983066:JYW983074 KIR983066:KIS983074 KSN983066:KSO983074 LCJ983066:LCK983074 LMF983066:LMG983074 LWB983066:LWC983074 MFX983066:MFY983074 MPT983066:MPU983074 MZP983066:MZQ983074 NJL983066:NJM983074 NTH983066:NTI983074 ODD983066:ODE983074 OMZ983066:ONA983074 OWV983066:OWW983074 PGR983066:PGS983074 PQN983066:PQO983074 QAJ983066:QAK983074 QKF983066:QKG983074 QUB983066:QUC983074 RDX983066:RDY983074 RNT983066:RNU983074 RXP983066:RXQ983074 SHL983066:SHM983074 SRH983066:SRI983074 TBD983066:TBE983074 TKZ983066:TLA983074 TUV983066:TUW983074 UER983066:UES983074 UON983066:UOO983074 UYJ983066:UYK983074 VIF983066:VIG983074 VSB983066:VSC983074 WBX983066:WBY983074 WLT983066:WLU983074" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>-99999999999</formula1>
       <formula2>99999999999</formula2>
     </dataValidation>
-    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G65544:H65556 JC65544:JD65556 SY65544:SZ65556 ACU65544:ACV65556 AMQ65544:AMR65556 AWM65544:AWN65556 BGI65544:BGJ65556 BQE65544:BQF65556 CAA65544:CAB65556 CJW65544:CJX65556 CTS65544:CTT65556 DDO65544:DDP65556 DNK65544:DNL65556 DXG65544:DXH65556 EHC65544:EHD65556 EQY65544:EQZ65556 FAU65544:FAV65556 FKQ65544:FKR65556 FUM65544:FUN65556 GEI65544:GEJ65556 GOE65544:GOF65556 GYA65544:GYB65556 HHW65544:HHX65556 HRS65544:HRT65556 IBO65544:IBP65556 ILK65544:ILL65556 IVG65544:IVH65556 JFC65544:JFD65556 JOY65544:JOZ65556 JYU65544:JYV65556 KIQ65544:KIR65556 KSM65544:KSN65556 LCI65544:LCJ65556 LME65544:LMF65556 LWA65544:LWB65556 MFW65544:MFX65556 MPS65544:MPT65556 MZO65544:MZP65556 NJK65544:NJL65556 NTG65544:NTH65556 ODC65544:ODD65556 OMY65544:OMZ65556 OWU65544:OWV65556 PGQ65544:PGR65556 PQM65544:PQN65556 QAI65544:QAJ65556 QKE65544:QKF65556 QUA65544:QUB65556 RDW65544:RDX65556 RNS65544:RNT65556 RXO65544:RXP65556 SHK65544:SHL65556 SRG65544:SRH65556 TBC65544:TBD65556 TKY65544:TKZ65556 TUU65544:TUV65556 UEQ65544:UER65556 UOM65544:UON65556 UYI65544:UYJ65556 VIE65544:VIF65556 VSA65544:VSB65556 WBW65544:WBX65556 WLS65544:WLT65556 WVO65544:WVP65556 G131080:H131092 JC131080:JD131092 SY131080:SZ131092 ACU131080:ACV131092 AMQ131080:AMR131092 AWM131080:AWN131092 BGI131080:BGJ131092 BQE131080:BQF131092 CAA131080:CAB131092 CJW131080:CJX131092 CTS131080:CTT131092 DDO131080:DDP131092 DNK131080:DNL131092 DXG131080:DXH131092 EHC131080:EHD131092 EQY131080:EQZ131092 FAU131080:FAV131092 FKQ131080:FKR131092 FUM131080:FUN131092 GEI131080:GEJ131092 GOE131080:GOF131092 GYA131080:GYB131092 HHW131080:HHX131092 HRS131080:HRT131092 IBO131080:IBP131092 ILK131080:ILL131092 IVG131080:IVH131092 JFC131080:JFD131092 JOY131080:JOZ131092 JYU131080:JYV131092 KIQ131080:KIR131092 KSM131080:KSN131092 LCI131080:LCJ131092 LME131080:LMF131092 LWA131080:LWB131092 MFW131080:MFX131092 MPS131080:MPT131092 MZO131080:MZP131092 NJK131080:NJL131092 NTG131080:NTH131092 ODC131080:ODD131092 OMY131080:OMZ131092 OWU131080:OWV131092 PGQ131080:PGR131092 PQM131080:PQN131092 QAI131080:QAJ131092 QKE131080:QKF131092 QUA131080:QUB131092 RDW131080:RDX131092 RNS131080:RNT131092 RXO131080:RXP131092 SHK131080:SHL131092 SRG131080:SRH131092 TBC131080:TBD131092 TKY131080:TKZ131092 TUU131080:TUV131092 UEQ131080:UER131092 UOM131080:UON131092 UYI131080:UYJ131092 VIE131080:VIF131092 VSA131080:VSB131092 WBW131080:WBX131092 WLS131080:WLT131092 WVO131080:WVP131092 G196616:H196628 JC196616:JD196628 SY196616:SZ196628 ACU196616:ACV196628 AMQ196616:AMR196628 AWM196616:AWN196628 BGI196616:BGJ196628 BQE196616:BQF196628 CAA196616:CAB196628 CJW196616:CJX196628 CTS196616:CTT196628 DDO196616:DDP196628 DNK196616:DNL196628 DXG196616:DXH196628 EHC196616:EHD196628 EQY196616:EQZ196628 FAU196616:FAV196628 FKQ196616:FKR196628 FUM196616:FUN196628 GEI196616:GEJ196628 GOE196616:GOF196628 GYA196616:GYB196628 HHW196616:HHX196628 HRS196616:HRT196628 IBO196616:IBP196628 ILK196616:ILL196628 IVG196616:IVH196628 JFC196616:JFD196628 JOY196616:JOZ196628 JYU196616:JYV196628 KIQ196616:KIR196628 KSM196616:KSN196628 LCI196616:LCJ196628 LME196616:LMF196628 LWA196616:LWB196628 MFW196616:MFX196628 MPS196616:MPT196628 MZO196616:MZP196628 NJK196616:NJL196628 NTG196616:NTH196628 ODC196616:ODD196628 OMY196616:OMZ196628 OWU196616:OWV196628 PGQ196616:PGR196628 PQM196616:PQN196628 QAI196616:QAJ196628 QKE196616:QKF196628 QUA196616:QUB196628 RDW196616:RDX196628 RNS196616:RNT196628 RXO196616:RXP196628 SHK196616:SHL196628 SRG196616:SRH196628 TBC196616:TBD196628 TKY196616:TKZ196628 TUU196616:TUV196628 UEQ196616:UER196628 UOM196616:UON196628 UYI196616:UYJ196628 VIE196616:VIF196628 VSA196616:VSB196628 WBW196616:WBX196628 WLS196616:WLT196628 WVO196616:WVP196628 G262152:H262164 JC262152:JD262164 SY262152:SZ262164 ACU262152:ACV262164 AMQ262152:AMR262164 AWM262152:AWN262164 BGI262152:BGJ262164 BQE262152:BQF262164 CAA262152:CAB262164 CJW262152:CJX262164 CTS262152:CTT262164 DDO262152:DDP262164 DNK262152:DNL262164 DXG262152:DXH262164 EHC262152:EHD262164 EQY262152:EQZ262164 FAU262152:FAV262164 FKQ262152:FKR262164 FUM262152:FUN262164 GEI262152:GEJ262164 GOE262152:GOF262164 GYA262152:GYB262164 HHW262152:HHX262164 HRS262152:HRT262164 IBO262152:IBP262164 ILK262152:ILL262164 IVG262152:IVH262164 JFC262152:JFD262164 JOY262152:JOZ262164 JYU262152:JYV262164 KIQ262152:KIR262164 KSM262152:KSN262164 LCI262152:LCJ262164 LME262152:LMF262164 LWA262152:LWB262164 MFW262152:MFX262164 MPS262152:MPT262164 MZO262152:MZP262164 NJK262152:NJL262164 NTG262152:NTH262164 ODC262152:ODD262164 OMY262152:OMZ262164 OWU262152:OWV262164 PGQ262152:PGR262164 PQM262152:PQN262164 QAI262152:QAJ262164 QKE262152:QKF262164 QUA262152:QUB262164 RDW262152:RDX262164 RNS262152:RNT262164 RXO262152:RXP262164 SHK262152:SHL262164 SRG262152:SRH262164 TBC262152:TBD262164 TKY262152:TKZ262164 TUU262152:TUV262164 UEQ262152:UER262164 UOM262152:UON262164 UYI262152:UYJ262164 VIE262152:VIF262164 VSA262152:VSB262164 WBW262152:WBX262164 WLS262152:WLT262164 WVO262152:WVP262164 G327688:H327700 JC327688:JD327700 SY327688:SZ327700 ACU327688:ACV327700 AMQ327688:AMR327700 AWM327688:AWN327700 BGI327688:BGJ327700 BQE327688:BQF327700 CAA327688:CAB327700 CJW327688:CJX327700 CTS327688:CTT327700 DDO327688:DDP327700 DNK327688:DNL327700 DXG327688:DXH327700 EHC327688:EHD327700 EQY327688:EQZ327700 FAU327688:FAV327700 FKQ327688:FKR327700 FUM327688:FUN327700 GEI327688:GEJ327700 GOE327688:GOF327700 GYA327688:GYB327700 HHW327688:HHX327700 HRS327688:HRT327700 IBO327688:IBP327700 ILK327688:ILL327700 IVG327688:IVH327700 JFC327688:JFD327700 JOY327688:JOZ327700 JYU327688:JYV327700 KIQ327688:KIR327700 KSM327688:KSN327700 LCI327688:LCJ327700 LME327688:LMF327700 LWA327688:LWB327700 MFW327688:MFX327700 MPS327688:MPT327700 MZO327688:MZP327700 NJK327688:NJL327700 NTG327688:NTH327700 ODC327688:ODD327700 OMY327688:OMZ327700 OWU327688:OWV327700 PGQ327688:PGR327700 PQM327688:PQN327700 QAI327688:QAJ327700 QKE327688:QKF327700 QUA327688:QUB327700 RDW327688:RDX327700 RNS327688:RNT327700 RXO327688:RXP327700 SHK327688:SHL327700 SRG327688:SRH327700 TBC327688:TBD327700 TKY327688:TKZ327700 TUU327688:TUV327700 UEQ327688:UER327700 UOM327688:UON327700 UYI327688:UYJ327700 VIE327688:VIF327700 VSA327688:VSB327700 WBW327688:WBX327700 WLS327688:WLT327700 WVO327688:WVP327700 G393224:H393236 JC393224:JD393236 SY393224:SZ393236 ACU393224:ACV393236 AMQ393224:AMR393236 AWM393224:AWN393236 BGI393224:BGJ393236 BQE393224:BQF393236 CAA393224:CAB393236 CJW393224:CJX393236 CTS393224:CTT393236 DDO393224:DDP393236 DNK393224:DNL393236 DXG393224:DXH393236 EHC393224:EHD393236 EQY393224:EQZ393236 FAU393224:FAV393236 FKQ393224:FKR393236 FUM393224:FUN393236 GEI393224:GEJ393236 GOE393224:GOF393236 GYA393224:GYB393236 HHW393224:HHX393236 HRS393224:HRT393236 IBO393224:IBP393236 ILK393224:ILL393236 IVG393224:IVH393236 JFC393224:JFD393236 JOY393224:JOZ393236 JYU393224:JYV393236 KIQ393224:KIR393236 KSM393224:KSN393236 LCI393224:LCJ393236 LME393224:LMF393236 LWA393224:LWB393236 MFW393224:MFX393236 MPS393224:MPT393236 MZO393224:MZP393236 NJK393224:NJL393236 NTG393224:NTH393236 ODC393224:ODD393236 OMY393224:OMZ393236 OWU393224:OWV393236 PGQ393224:PGR393236 PQM393224:PQN393236 QAI393224:QAJ393236 QKE393224:QKF393236 QUA393224:QUB393236 RDW393224:RDX393236 RNS393224:RNT393236 RXO393224:RXP393236 SHK393224:SHL393236 SRG393224:SRH393236 TBC393224:TBD393236 TKY393224:TKZ393236 TUU393224:TUV393236 UEQ393224:UER393236 UOM393224:UON393236 UYI393224:UYJ393236 VIE393224:VIF393236 VSA393224:VSB393236 WBW393224:WBX393236 WLS393224:WLT393236 WVO393224:WVP393236 G458760:H458772 JC458760:JD458772 SY458760:SZ458772 ACU458760:ACV458772 AMQ458760:AMR458772 AWM458760:AWN458772 BGI458760:BGJ458772 BQE458760:BQF458772 CAA458760:CAB458772 CJW458760:CJX458772 CTS458760:CTT458772 DDO458760:DDP458772 DNK458760:DNL458772 DXG458760:DXH458772 EHC458760:EHD458772 EQY458760:EQZ458772 FAU458760:FAV458772 FKQ458760:FKR458772 FUM458760:FUN458772 GEI458760:GEJ458772 GOE458760:GOF458772 GYA458760:GYB458772 HHW458760:HHX458772 HRS458760:HRT458772 IBO458760:IBP458772 ILK458760:ILL458772 IVG458760:IVH458772 JFC458760:JFD458772 JOY458760:JOZ458772 JYU458760:JYV458772 KIQ458760:KIR458772 KSM458760:KSN458772 LCI458760:LCJ458772 LME458760:LMF458772 LWA458760:LWB458772 MFW458760:MFX458772 MPS458760:MPT458772 MZO458760:MZP458772 NJK458760:NJL458772 NTG458760:NTH458772 ODC458760:ODD458772 OMY458760:OMZ458772 OWU458760:OWV458772 PGQ458760:PGR458772 PQM458760:PQN458772 QAI458760:QAJ458772 QKE458760:QKF458772 QUA458760:QUB458772 RDW458760:RDX458772 RNS458760:RNT458772 RXO458760:RXP458772 SHK458760:SHL458772 SRG458760:SRH458772 TBC458760:TBD458772 TKY458760:TKZ458772 TUU458760:TUV458772 UEQ458760:UER458772 UOM458760:UON458772 UYI458760:UYJ458772 VIE458760:VIF458772 VSA458760:VSB458772 WBW458760:WBX458772 WLS458760:WLT458772 WVO458760:WVP458772 G524296:H524308 JC524296:JD524308 SY524296:SZ524308 ACU524296:ACV524308 AMQ524296:AMR524308 AWM524296:AWN524308 BGI524296:BGJ524308 BQE524296:BQF524308 CAA524296:CAB524308 CJW524296:CJX524308 CTS524296:CTT524308 DDO524296:DDP524308 DNK524296:DNL524308 DXG524296:DXH524308 EHC524296:EHD524308 EQY524296:EQZ524308 FAU524296:FAV524308 FKQ524296:FKR524308 FUM524296:FUN524308 GEI524296:GEJ524308 GOE524296:GOF524308 GYA524296:GYB524308 HHW524296:HHX524308 HRS524296:HRT524308 IBO524296:IBP524308 ILK524296:ILL524308 IVG524296:IVH524308 JFC524296:JFD524308 JOY524296:JOZ524308 JYU524296:JYV524308 KIQ524296:KIR524308 KSM524296:KSN524308 LCI524296:LCJ524308 LME524296:LMF524308 LWA524296:LWB524308 MFW524296:MFX524308 MPS524296:MPT524308 MZO524296:MZP524308 NJK524296:NJL524308 NTG524296:NTH524308 ODC524296:ODD524308 OMY524296:OMZ524308 OWU524296:OWV524308 PGQ524296:PGR524308 PQM524296:PQN524308 QAI524296:QAJ524308 QKE524296:QKF524308 QUA524296:QUB524308 RDW524296:RDX524308 RNS524296:RNT524308 RXO524296:RXP524308 SHK524296:SHL524308 SRG524296:SRH524308 TBC524296:TBD524308 TKY524296:TKZ524308 TUU524296:TUV524308 UEQ524296:UER524308 UOM524296:UON524308 UYI524296:UYJ524308 VIE524296:VIF524308 VSA524296:VSB524308 WBW524296:WBX524308 WLS524296:WLT524308 WVO524296:WVP524308 G589832:H589844 JC589832:JD589844 SY589832:SZ589844 ACU589832:ACV589844 AMQ589832:AMR589844 AWM589832:AWN589844 BGI589832:BGJ589844 BQE589832:BQF589844 CAA589832:CAB589844 CJW589832:CJX589844 CTS589832:CTT589844 DDO589832:DDP589844 DNK589832:DNL589844 DXG589832:DXH589844 EHC589832:EHD589844 EQY589832:EQZ589844 FAU589832:FAV589844 FKQ589832:FKR589844 FUM589832:FUN589844 GEI589832:GEJ589844 GOE589832:GOF589844 GYA589832:GYB589844 HHW589832:HHX589844 HRS589832:HRT589844 IBO589832:IBP589844 ILK589832:ILL589844 IVG589832:IVH589844 JFC589832:JFD589844 JOY589832:JOZ589844 JYU589832:JYV589844 KIQ589832:KIR589844 KSM589832:KSN589844 LCI589832:LCJ589844 LME589832:LMF589844 LWA589832:LWB589844 MFW589832:MFX589844 MPS589832:MPT589844 MZO589832:MZP589844 NJK589832:NJL589844 NTG589832:NTH589844 ODC589832:ODD589844 OMY589832:OMZ589844 OWU589832:OWV589844 PGQ589832:PGR589844 PQM589832:PQN589844 QAI589832:QAJ589844 QKE589832:QKF589844 QUA589832:QUB589844 RDW589832:RDX589844 RNS589832:RNT589844 RXO589832:RXP589844 SHK589832:SHL589844 SRG589832:SRH589844 TBC589832:TBD589844 TKY589832:TKZ589844 TUU589832:TUV589844 UEQ589832:UER589844 UOM589832:UON589844 UYI589832:UYJ589844 VIE589832:VIF589844 VSA589832:VSB589844 WBW589832:WBX589844 WLS589832:WLT589844 WVO589832:WVP589844 G655368:H655380 JC655368:JD655380 SY655368:SZ655380 ACU655368:ACV655380 AMQ655368:AMR655380 AWM655368:AWN655380 BGI655368:BGJ655380 BQE655368:BQF655380 CAA655368:CAB655380 CJW655368:CJX655380 CTS655368:CTT655380 DDO655368:DDP655380 DNK655368:DNL655380 DXG655368:DXH655380 EHC655368:EHD655380 EQY655368:EQZ655380 FAU655368:FAV655380 FKQ655368:FKR655380 FUM655368:FUN655380 GEI655368:GEJ655380 GOE655368:GOF655380 GYA655368:GYB655380 HHW655368:HHX655380 HRS655368:HRT655380 IBO655368:IBP655380 ILK655368:ILL655380 IVG655368:IVH655380 JFC655368:JFD655380 JOY655368:JOZ655380 JYU655368:JYV655380 KIQ655368:KIR655380 KSM655368:KSN655380 LCI655368:LCJ655380 LME655368:LMF655380 LWA655368:LWB655380 MFW655368:MFX655380 MPS655368:MPT655380 MZO655368:MZP655380 NJK655368:NJL655380 NTG655368:NTH655380 ODC655368:ODD655380 OMY655368:OMZ655380 OWU655368:OWV655380 PGQ655368:PGR655380 PQM655368:PQN655380 QAI655368:QAJ655380 QKE655368:QKF655380 QUA655368:QUB655380 RDW655368:RDX655380 RNS655368:RNT655380 RXO655368:RXP655380 SHK655368:SHL655380 SRG655368:SRH655380 TBC655368:TBD655380 TKY655368:TKZ655380 TUU655368:TUV655380 UEQ655368:UER655380 UOM655368:UON655380 UYI655368:UYJ655380 VIE655368:VIF655380 VSA655368:VSB655380 WBW655368:WBX655380 WLS655368:WLT655380 WVO655368:WVP655380 G720904:H720916 JC720904:JD720916 SY720904:SZ720916 ACU720904:ACV720916 AMQ720904:AMR720916 AWM720904:AWN720916 BGI720904:BGJ720916 BQE720904:BQF720916 CAA720904:CAB720916 CJW720904:CJX720916 CTS720904:CTT720916 DDO720904:DDP720916 DNK720904:DNL720916 DXG720904:DXH720916 EHC720904:EHD720916 EQY720904:EQZ720916 FAU720904:FAV720916 FKQ720904:FKR720916 FUM720904:FUN720916 GEI720904:GEJ720916 GOE720904:GOF720916 GYA720904:GYB720916 HHW720904:HHX720916 HRS720904:HRT720916 IBO720904:IBP720916 ILK720904:ILL720916 IVG720904:IVH720916 JFC720904:JFD720916 JOY720904:JOZ720916 JYU720904:JYV720916 KIQ720904:KIR720916 KSM720904:KSN720916 LCI720904:LCJ720916 LME720904:LMF720916 LWA720904:LWB720916 MFW720904:MFX720916 MPS720904:MPT720916 MZO720904:MZP720916 NJK720904:NJL720916 NTG720904:NTH720916 ODC720904:ODD720916 OMY720904:OMZ720916 OWU720904:OWV720916 PGQ720904:PGR720916 PQM720904:PQN720916 QAI720904:QAJ720916 QKE720904:QKF720916 QUA720904:QUB720916 RDW720904:RDX720916 RNS720904:RNT720916 RXO720904:RXP720916 SHK720904:SHL720916 SRG720904:SRH720916 TBC720904:TBD720916 TKY720904:TKZ720916 TUU720904:TUV720916 UEQ720904:UER720916 UOM720904:UON720916 UYI720904:UYJ720916 VIE720904:VIF720916 VSA720904:VSB720916 WBW720904:WBX720916 WLS720904:WLT720916 WVO720904:WVP720916 G786440:H786452 JC786440:JD786452 SY786440:SZ786452 ACU786440:ACV786452 AMQ786440:AMR786452 AWM786440:AWN786452 BGI786440:BGJ786452 BQE786440:BQF786452 CAA786440:CAB786452 CJW786440:CJX786452 CTS786440:CTT786452 DDO786440:DDP786452 DNK786440:DNL786452 DXG786440:DXH786452 EHC786440:EHD786452 EQY786440:EQZ786452 FAU786440:FAV786452 FKQ786440:FKR786452 FUM786440:FUN786452 GEI786440:GEJ786452 GOE786440:GOF786452 GYA786440:GYB786452 HHW786440:HHX786452 HRS786440:HRT786452 IBO786440:IBP786452 ILK786440:ILL786452 IVG786440:IVH786452 JFC786440:JFD786452 JOY786440:JOZ786452 JYU786440:JYV786452 KIQ786440:KIR786452 KSM786440:KSN786452 LCI786440:LCJ786452 LME786440:LMF786452 LWA786440:LWB786452 MFW786440:MFX786452 MPS786440:MPT786452 MZO786440:MZP786452 NJK786440:NJL786452 NTG786440:NTH786452 ODC786440:ODD786452 OMY786440:OMZ786452 OWU786440:OWV786452 PGQ786440:PGR786452 PQM786440:PQN786452 QAI786440:QAJ786452 QKE786440:QKF786452 QUA786440:QUB786452 RDW786440:RDX786452 RNS786440:RNT786452 RXO786440:RXP786452 SHK786440:SHL786452 SRG786440:SRH786452 TBC786440:TBD786452 TKY786440:TKZ786452 TUU786440:TUV786452 UEQ786440:UER786452 UOM786440:UON786452 UYI786440:UYJ786452 VIE786440:VIF786452 VSA786440:VSB786452 WBW786440:WBX786452 WLS786440:WLT786452 WVO786440:WVP786452 G851976:H851988 JC851976:JD851988 SY851976:SZ851988 ACU851976:ACV851988 AMQ851976:AMR851988 AWM851976:AWN851988 BGI851976:BGJ851988 BQE851976:BQF851988 CAA851976:CAB851988 CJW851976:CJX851988 CTS851976:CTT851988 DDO851976:DDP851988 DNK851976:DNL851988 DXG851976:DXH851988 EHC851976:EHD851988 EQY851976:EQZ851988 FAU851976:FAV851988 FKQ851976:FKR851988 FUM851976:FUN851988 GEI851976:GEJ851988 GOE851976:GOF851988 GYA851976:GYB851988 HHW851976:HHX851988 HRS851976:HRT851988 IBO851976:IBP851988 ILK851976:ILL851988 IVG851976:IVH851988 JFC851976:JFD851988 JOY851976:JOZ851988 JYU851976:JYV851988 KIQ851976:KIR851988 KSM851976:KSN851988 LCI851976:LCJ851988 LME851976:LMF851988 LWA851976:LWB851988 MFW851976:MFX851988 MPS851976:MPT851988 MZO851976:MZP851988 NJK851976:NJL851988 NTG851976:NTH851988 ODC851976:ODD851988 OMY851976:OMZ851988 OWU851976:OWV851988 PGQ851976:PGR851988 PQM851976:PQN851988 QAI851976:QAJ851988 QKE851976:QKF851988 QUA851976:QUB851988 RDW851976:RDX851988 RNS851976:RNT851988 RXO851976:RXP851988 SHK851976:SHL851988 SRG851976:SRH851988 TBC851976:TBD851988 TKY851976:TKZ851988 TUU851976:TUV851988 UEQ851976:UER851988 UOM851976:UON851988 UYI851976:UYJ851988 VIE851976:VIF851988 VSA851976:VSB851988 WBW851976:WBX851988 WLS851976:WLT851988 WVO851976:WVP851988 G917512:H917524 JC917512:JD917524 SY917512:SZ917524 ACU917512:ACV917524 AMQ917512:AMR917524 AWM917512:AWN917524 BGI917512:BGJ917524 BQE917512:BQF917524 CAA917512:CAB917524 CJW917512:CJX917524 CTS917512:CTT917524 DDO917512:DDP917524 DNK917512:DNL917524 DXG917512:DXH917524 EHC917512:EHD917524 EQY917512:EQZ917524 FAU917512:FAV917524 FKQ917512:FKR917524 FUM917512:FUN917524 GEI917512:GEJ917524 GOE917512:GOF917524 GYA917512:GYB917524 HHW917512:HHX917524 HRS917512:HRT917524 IBO917512:IBP917524 ILK917512:ILL917524 IVG917512:IVH917524 JFC917512:JFD917524 JOY917512:JOZ917524 JYU917512:JYV917524 KIQ917512:KIR917524 KSM917512:KSN917524 LCI917512:LCJ917524 LME917512:LMF917524 LWA917512:LWB917524 MFW917512:MFX917524 MPS917512:MPT917524 MZO917512:MZP917524 NJK917512:NJL917524 NTG917512:NTH917524 ODC917512:ODD917524 OMY917512:OMZ917524 OWU917512:OWV917524 PGQ917512:PGR917524 PQM917512:PQN917524 QAI917512:QAJ917524 QKE917512:QKF917524 QUA917512:QUB917524 RDW917512:RDX917524 RNS917512:RNT917524 RXO917512:RXP917524 SHK917512:SHL917524 SRG917512:SRH917524 TBC917512:TBD917524 TKY917512:TKZ917524 TUU917512:TUV917524 UEQ917512:UER917524 UOM917512:UON917524 UYI917512:UYJ917524 VIE917512:VIF917524 VSA917512:VSB917524 WBW917512:WBX917524 WLS917512:WLT917524 WVO917512:WVP917524 G983048:H983060 JC983048:JD983060 SY983048:SZ983060 ACU983048:ACV983060 AMQ983048:AMR983060 AWM983048:AWN983060 BGI983048:BGJ983060 BQE983048:BQF983060 CAA983048:CAB983060 CJW983048:CJX983060 CTS983048:CTT983060 DDO983048:DDP983060 DNK983048:DNL983060 DXG983048:DXH983060 EHC983048:EHD983060 EQY983048:EQZ983060 FAU983048:FAV983060 FKQ983048:FKR983060 FUM983048:FUN983060 GEI983048:GEJ983060 GOE983048:GOF983060 GYA983048:GYB983060 HHW983048:HHX983060 HRS983048:HRT983060 IBO983048:IBP983060 ILK983048:ILL983060 IVG983048:IVH983060 JFC983048:JFD983060 JOY983048:JOZ983060 JYU983048:JYV983060 KIQ983048:KIR983060 KSM983048:KSN983060 LCI983048:LCJ983060 LME983048:LMF983060 LWA983048:LWB983060 MFW983048:MFX983060 MPS983048:MPT983060 MZO983048:MZP983060 NJK983048:NJL983060 NTG983048:NTH983060 ODC983048:ODD983060 OMY983048:OMZ983060 OWU983048:OWV983060 PGQ983048:PGR983060 PQM983048:PQN983060 QAI983048:QAJ983060 QKE983048:QKF983060 QUA983048:QUB983060 RDW983048:RDX983060 RNS983048:RNT983060 RXO983048:RXP983060 SHK983048:SHL983060 SRG983048:SRH983060 TBC983048:TBD983060 TKY983048:TKZ983060 TUU983048:TUV983060 UEQ983048:UER983060 UOM983048:UON983060 UYI983048:UYJ983060 VIE983048:VIF983060 VSA983048:VSB983060 WBW983048:WBX983060 WLS983048:WLT983060 WVO983048:WVP983060 G9:H20 JC22:JD24 SY22:SZ24 ACU22:ACV24 AMQ22:AMR24 AWM22:AWN24 BGI22:BGJ24 BQE22:BQF24 CAA22:CAB24 CJW22:CJX24 CTS22:CTT24 DDO22:DDP24 DNK22:DNL24 DXG22:DXH24 EHC22:EHD24 EQY22:EQZ24 FAU22:FAV24 FKQ22:FKR24 FUM22:FUN24 GEI22:GEJ24 GOE22:GOF24 GYA22:GYB24 HHW22:HHX24 HRS22:HRT24 IBO22:IBP24 ILK22:ILL24 IVG22:IVH24 JFC22:JFD24 JOY22:JOZ24 JYU22:JYV24 KIQ22:KIR24 KSM22:KSN24 LCI22:LCJ24 LME22:LMF24 LWA22:LWB24 MFW22:MFX24 MPS22:MPT24 MZO22:MZP24 NJK22:NJL24 NTG22:NTH24 ODC22:ODD24 OMY22:OMZ24 OWU22:OWV24 PGQ22:PGR24 PQM22:PQN24 QAI22:QAJ24 QKE22:QKF24 QUA22:QUB24 RDW22:RDX24 RNS22:RNT24 RXO22:RXP24 SHK22:SHL24 SRG22:SRH24 TBC22:TBD24 TKY22:TKZ24 TUU22:TUV24 UEQ22:UER24 UOM22:UON24 UYI22:UYJ24 VIE22:VIF24 VSA22:VSB24 WBW22:WBX24 WLS22:WLT24 WVO22:WVP24 G65558:H65560 JC65558:JD65560 SY65558:SZ65560 ACU65558:ACV65560 AMQ65558:AMR65560 AWM65558:AWN65560 BGI65558:BGJ65560 BQE65558:BQF65560 CAA65558:CAB65560 CJW65558:CJX65560 CTS65558:CTT65560 DDO65558:DDP65560 DNK65558:DNL65560 DXG65558:DXH65560 EHC65558:EHD65560 EQY65558:EQZ65560 FAU65558:FAV65560 FKQ65558:FKR65560 FUM65558:FUN65560 GEI65558:GEJ65560 GOE65558:GOF65560 GYA65558:GYB65560 HHW65558:HHX65560 HRS65558:HRT65560 IBO65558:IBP65560 ILK65558:ILL65560 IVG65558:IVH65560 JFC65558:JFD65560 JOY65558:JOZ65560 JYU65558:JYV65560 KIQ65558:KIR65560 KSM65558:KSN65560 LCI65558:LCJ65560 LME65558:LMF65560 LWA65558:LWB65560 MFW65558:MFX65560 MPS65558:MPT65560 MZO65558:MZP65560 NJK65558:NJL65560 NTG65558:NTH65560 ODC65558:ODD65560 OMY65558:OMZ65560 OWU65558:OWV65560 PGQ65558:PGR65560 PQM65558:PQN65560 QAI65558:QAJ65560 QKE65558:QKF65560 QUA65558:QUB65560 RDW65558:RDX65560 RNS65558:RNT65560 RXO65558:RXP65560 SHK65558:SHL65560 SRG65558:SRH65560 TBC65558:TBD65560 TKY65558:TKZ65560 TUU65558:TUV65560 UEQ65558:UER65560 UOM65558:UON65560 UYI65558:UYJ65560 VIE65558:VIF65560 VSA65558:VSB65560 WBW65558:WBX65560 WLS65558:WLT65560 WVO65558:WVP65560 G131094:H131096 JC131094:JD131096 SY131094:SZ131096 ACU131094:ACV131096 AMQ131094:AMR131096 AWM131094:AWN131096 BGI131094:BGJ131096 BQE131094:BQF131096 CAA131094:CAB131096 CJW131094:CJX131096 CTS131094:CTT131096 DDO131094:DDP131096 DNK131094:DNL131096 DXG131094:DXH131096 EHC131094:EHD131096 EQY131094:EQZ131096 FAU131094:FAV131096 FKQ131094:FKR131096 FUM131094:FUN131096 GEI131094:GEJ131096 GOE131094:GOF131096 GYA131094:GYB131096 HHW131094:HHX131096 HRS131094:HRT131096 IBO131094:IBP131096 ILK131094:ILL131096 IVG131094:IVH131096 JFC131094:JFD131096 JOY131094:JOZ131096 JYU131094:JYV131096 KIQ131094:KIR131096 KSM131094:KSN131096 LCI131094:LCJ131096 LME131094:LMF131096 LWA131094:LWB131096 MFW131094:MFX131096 MPS131094:MPT131096 MZO131094:MZP131096 NJK131094:NJL131096 NTG131094:NTH131096 ODC131094:ODD131096 OMY131094:OMZ131096 OWU131094:OWV131096 PGQ131094:PGR131096 PQM131094:PQN131096 QAI131094:QAJ131096 QKE131094:QKF131096 QUA131094:QUB131096 RDW131094:RDX131096 RNS131094:RNT131096 RXO131094:RXP131096 SHK131094:SHL131096 SRG131094:SRH131096 TBC131094:TBD131096 TKY131094:TKZ131096 TUU131094:TUV131096 UEQ131094:UER131096 UOM131094:UON131096 UYI131094:UYJ131096 VIE131094:VIF131096 VSA131094:VSB131096 WBW131094:WBX131096 WLS131094:WLT131096 WVO131094:WVP131096 G196630:H196632 JC196630:JD196632 SY196630:SZ196632 ACU196630:ACV196632 AMQ196630:AMR196632 AWM196630:AWN196632 BGI196630:BGJ196632 BQE196630:BQF196632 CAA196630:CAB196632 CJW196630:CJX196632 CTS196630:CTT196632 DDO196630:DDP196632 DNK196630:DNL196632 DXG196630:DXH196632 EHC196630:EHD196632 EQY196630:EQZ196632 FAU196630:FAV196632 FKQ196630:FKR196632 FUM196630:FUN196632 GEI196630:GEJ196632 GOE196630:GOF196632 GYA196630:GYB196632 HHW196630:HHX196632 HRS196630:HRT196632 IBO196630:IBP196632 ILK196630:ILL196632 IVG196630:IVH196632 JFC196630:JFD196632 JOY196630:JOZ196632 JYU196630:JYV196632 KIQ196630:KIR196632 KSM196630:KSN196632 LCI196630:LCJ196632 LME196630:LMF196632 LWA196630:LWB196632 MFW196630:MFX196632 MPS196630:MPT196632 MZO196630:MZP196632 NJK196630:NJL196632 NTG196630:NTH196632 ODC196630:ODD196632 OMY196630:OMZ196632 OWU196630:OWV196632 PGQ196630:PGR196632 PQM196630:PQN196632 QAI196630:QAJ196632 QKE196630:QKF196632 QUA196630:QUB196632 RDW196630:RDX196632 RNS196630:RNT196632 RXO196630:RXP196632 SHK196630:SHL196632 SRG196630:SRH196632 TBC196630:TBD196632 TKY196630:TKZ196632 TUU196630:TUV196632 UEQ196630:UER196632 UOM196630:UON196632 UYI196630:UYJ196632 VIE196630:VIF196632 VSA196630:VSB196632 WBW196630:WBX196632 WLS196630:WLT196632 WVO196630:WVP196632 G262166:H262168 JC262166:JD262168 SY262166:SZ262168 ACU262166:ACV262168 AMQ262166:AMR262168 AWM262166:AWN262168 BGI262166:BGJ262168 BQE262166:BQF262168 CAA262166:CAB262168 CJW262166:CJX262168 CTS262166:CTT262168 DDO262166:DDP262168 DNK262166:DNL262168 DXG262166:DXH262168 EHC262166:EHD262168 EQY262166:EQZ262168 FAU262166:FAV262168 FKQ262166:FKR262168 FUM262166:FUN262168 GEI262166:GEJ262168 GOE262166:GOF262168 GYA262166:GYB262168 HHW262166:HHX262168 HRS262166:HRT262168 IBO262166:IBP262168 ILK262166:ILL262168 IVG262166:IVH262168 JFC262166:JFD262168 JOY262166:JOZ262168 JYU262166:JYV262168 KIQ262166:KIR262168 KSM262166:KSN262168 LCI262166:LCJ262168 LME262166:LMF262168 LWA262166:LWB262168 MFW262166:MFX262168 MPS262166:MPT262168 MZO262166:MZP262168 NJK262166:NJL262168 NTG262166:NTH262168 ODC262166:ODD262168 OMY262166:OMZ262168 OWU262166:OWV262168 PGQ262166:PGR262168 PQM262166:PQN262168 QAI262166:QAJ262168 QKE262166:QKF262168 QUA262166:QUB262168 RDW262166:RDX262168 RNS262166:RNT262168 RXO262166:RXP262168 SHK262166:SHL262168 SRG262166:SRH262168 TBC262166:TBD262168 TKY262166:TKZ262168 TUU262166:TUV262168 UEQ262166:UER262168 UOM262166:UON262168 UYI262166:UYJ262168 VIE262166:VIF262168 VSA262166:VSB262168 WBW262166:WBX262168 WLS262166:WLT262168 WVO262166:WVP262168 G327702:H327704 JC327702:JD327704 SY327702:SZ327704 ACU327702:ACV327704 AMQ327702:AMR327704 AWM327702:AWN327704 BGI327702:BGJ327704 BQE327702:BQF327704 CAA327702:CAB327704 CJW327702:CJX327704 CTS327702:CTT327704 DDO327702:DDP327704 DNK327702:DNL327704 DXG327702:DXH327704 EHC327702:EHD327704 EQY327702:EQZ327704 FAU327702:FAV327704 FKQ327702:FKR327704 FUM327702:FUN327704 GEI327702:GEJ327704 GOE327702:GOF327704 GYA327702:GYB327704 HHW327702:HHX327704 HRS327702:HRT327704 IBO327702:IBP327704 ILK327702:ILL327704 IVG327702:IVH327704 JFC327702:JFD327704 JOY327702:JOZ327704 JYU327702:JYV327704 KIQ327702:KIR327704 KSM327702:KSN327704 LCI327702:LCJ327704 LME327702:LMF327704 LWA327702:LWB327704 MFW327702:MFX327704 MPS327702:MPT327704 MZO327702:MZP327704 NJK327702:NJL327704 NTG327702:NTH327704 ODC327702:ODD327704 OMY327702:OMZ327704 OWU327702:OWV327704 PGQ327702:PGR327704 PQM327702:PQN327704 QAI327702:QAJ327704 QKE327702:QKF327704 QUA327702:QUB327704 RDW327702:RDX327704 RNS327702:RNT327704 RXO327702:RXP327704 SHK327702:SHL327704 SRG327702:SRH327704 TBC327702:TBD327704 TKY327702:TKZ327704 TUU327702:TUV327704 UEQ327702:UER327704 UOM327702:UON327704 UYI327702:UYJ327704 VIE327702:VIF327704 VSA327702:VSB327704 WBW327702:WBX327704 WLS327702:WLT327704 WVO327702:WVP327704 G393238:H393240 JC393238:JD393240 SY393238:SZ393240 ACU393238:ACV393240 AMQ393238:AMR393240 AWM393238:AWN393240 BGI393238:BGJ393240 BQE393238:BQF393240 CAA393238:CAB393240 CJW393238:CJX393240 CTS393238:CTT393240 DDO393238:DDP393240 DNK393238:DNL393240 DXG393238:DXH393240 EHC393238:EHD393240 EQY393238:EQZ393240 FAU393238:FAV393240 FKQ393238:FKR393240 FUM393238:FUN393240 GEI393238:GEJ393240 GOE393238:GOF393240 GYA393238:GYB393240 HHW393238:HHX393240 HRS393238:HRT393240 IBO393238:IBP393240 ILK393238:ILL393240 IVG393238:IVH393240 JFC393238:JFD393240 JOY393238:JOZ393240 JYU393238:JYV393240 KIQ393238:KIR393240 KSM393238:KSN393240 LCI393238:LCJ393240 LME393238:LMF393240 LWA393238:LWB393240 MFW393238:MFX393240 MPS393238:MPT393240 MZO393238:MZP393240 NJK393238:NJL393240 NTG393238:NTH393240 ODC393238:ODD393240 OMY393238:OMZ393240 OWU393238:OWV393240 PGQ393238:PGR393240 PQM393238:PQN393240 QAI393238:QAJ393240 QKE393238:QKF393240 QUA393238:QUB393240 RDW393238:RDX393240 RNS393238:RNT393240 RXO393238:RXP393240 SHK393238:SHL393240 SRG393238:SRH393240 TBC393238:TBD393240 TKY393238:TKZ393240 TUU393238:TUV393240 UEQ393238:UER393240 UOM393238:UON393240 UYI393238:UYJ393240 VIE393238:VIF393240 VSA393238:VSB393240 WBW393238:WBX393240 WLS393238:WLT393240 WVO393238:WVP393240 G458774:H458776 JC458774:JD458776 SY458774:SZ458776 ACU458774:ACV458776 AMQ458774:AMR458776 AWM458774:AWN458776 BGI458774:BGJ458776 BQE458774:BQF458776 CAA458774:CAB458776 CJW458774:CJX458776 CTS458774:CTT458776 DDO458774:DDP458776 DNK458774:DNL458776 DXG458774:DXH458776 EHC458774:EHD458776 EQY458774:EQZ458776 FAU458774:FAV458776 FKQ458774:FKR458776 FUM458774:FUN458776 GEI458774:GEJ458776 GOE458774:GOF458776 GYA458774:GYB458776 HHW458774:HHX458776 HRS458774:HRT458776 IBO458774:IBP458776 ILK458774:ILL458776 IVG458774:IVH458776 JFC458774:JFD458776 JOY458774:JOZ458776 JYU458774:JYV458776 KIQ458774:KIR458776 KSM458774:KSN458776 LCI458774:LCJ458776 LME458774:LMF458776 LWA458774:LWB458776 MFW458774:MFX458776 MPS458774:MPT458776 MZO458774:MZP458776 NJK458774:NJL458776 NTG458774:NTH458776 ODC458774:ODD458776 OMY458774:OMZ458776 OWU458774:OWV458776 PGQ458774:PGR458776 PQM458774:PQN458776 QAI458774:QAJ458776 QKE458774:QKF458776 QUA458774:QUB458776 RDW458774:RDX458776 RNS458774:RNT458776 RXO458774:RXP458776 SHK458774:SHL458776 SRG458774:SRH458776 TBC458774:TBD458776 TKY458774:TKZ458776 TUU458774:TUV458776 UEQ458774:UER458776 UOM458774:UON458776 UYI458774:UYJ458776 VIE458774:VIF458776 VSA458774:VSB458776 WBW458774:WBX458776 WLS458774:WLT458776 WVO458774:WVP458776 G524310:H524312 JC524310:JD524312 SY524310:SZ524312 ACU524310:ACV524312 AMQ524310:AMR524312 AWM524310:AWN524312 BGI524310:BGJ524312 BQE524310:BQF524312 CAA524310:CAB524312 CJW524310:CJX524312 CTS524310:CTT524312 DDO524310:DDP524312 DNK524310:DNL524312 DXG524310:DXH524312 EHC524310:EHD524312 EQY524310:EQZ524312 FAU524310:FAV524312 FKQ524310:FKR524312 FUM524310:FUN524312 GEI524310:GEJ524312 GOE524310:GOF524312 GYA524310:GYB524312 HHW524310:HHX524312 HRS524310:HRT524312 IBO524310:IBP524312 ILK524310:ILL524312 IVG524310:IVH524312 JFC524310:JFD524312 JOY524310:JOZ524312 JYU524310:JYV524312 KIQ524310:KIR524312 KSM524310:KSN524312 LCI524310:LCJ524312 LME524310:LMF524312 LWA524310:LWB524312 MFW524310:MFX524312 MPS524310:MPT524312 MZO524310:MZP524312 NJK524310:NJL524312 NTG524310:NTH524312 ODC524310:ODD524312 OMY524310:OMZ524312 OWU524310:OWV524312 PGQ524310:PGR524312 PQM524310:PQN524312 QAI524310:QAJ524312 QKE524310:QKF524312 QUA524310:QUB524312 RDW524310:RDX524312 RNS524310:RNT524312 RXO524310:RXP524312 SHK524310:SHL524312 SRG524310:SRH524312 TBC524310:TBD524312 TKY524310:TKZ524312 TUU524310:TUV524312 UEQ524310:UER524312 UOM524310:UON524312 UYI524310:UYJ524312 VIE524310:VIF524312 VSA524310:VSB524312 WBW524310:WBX524312 WLS524310:WLT524312 WVO524310:WVP524312 G589846:H589848 JC589846:JD589848 SY589846:SZ589848 ACU589846:ACV589848 AMQ589846:AMR589848 AWM589846:AWN589848 BGI589846:BGJ589848 BQE589846:BQF589848 CAA589846:CAB589848 CJW589846:CJX589848 CTS589846:CTT589848 DDO589846:DDP589848 DNK589846:DNL589848 DXG589846:DXH589848 EHC589846:EHD589848 EQY589846:EQZ589848 FAU589846:FAV589848 FKQ589846:FKR589848 FUM589846:FUN589848 GEI589846:GEJ589848 GOE589846:GOF589848 GYA589846:GYB589848 HHW589846:HHX589848 HRS589846:HRT589848 IBO589846:IBP589848 ILK589846:ILL589848 IVG589846:IVH589848 JFC589846:JFD589848 JOY589846:JOZ589848 JYU589846:JYV589848 KIQ589846:KIR589848 KSM589846:KSN589848 LCI589846:LCJ589848 LME589846:LMF589848 LWA589846:LWB589848 MFW589846:MFX589848 MPS589846:MPT589848 MZO589846:MZP589848 NJK589846:NJL589848 NTG589846:NTH589848 ODC589846:ODD589848 OMY589846:OMZ589848 OWU589846:OWV589848 PGQ589846:PGR589848 PQM589846:PQN589848 QAI589846:QAJ589848 QKE589846:QKF589848 QUA589846:QUB589848 RDW589846:RDX589848 RNS589846:RNT589848 RXO589846:RXP589848 SHK589846:SHL589848 SRG589846:SRH589848 TBC589846:TBD589848 TKY589846:TKZ589848 TUU589846:TUV589848 UEQ589846:UER589848 UOM589846:UON589848 UYI589846:UYJ589848 VIE589846:VIF589848 VSA589846:VSB589848 WBW589846:WBX589848 WLS589846:WLT589848 WVO589846:WVP589848 G655382:H655384 JC655382:JD655384 SY655382:SZ655384 ACU655382:ACV655384 AMQ655382:AMR655384 AWM655382:AWN655384 BGI655382:BGJ655384 BQE655382:BQF655384 CAA655382:CAB655384 CJW655382:CJX655384 CTS655382:CTT655384 DDO655382:DDP655384 DNK655382:DNL655384 DXG655382:DXH655384 EHC655382:EHD655384 EQY655382:EQZ655384 FAU655382:FAV655384 FKQ655382:FKR655384 FUM655382:FUN655384 GEI655382:GEJ655384 GOE655382:GOF655384 GYA655382:GYB655384 HHW655382:HHX655384 HRS655382:HRT655384 IBO655382:IBP655384 ILK655382:ILL655384 IVG655382:IVH655384 JFC655382:JFD655384 JOY655382:JOZ655384 JYU655382:JYV655384 KIQ655382:KIR655384 KSM655382:KSN655384 LCI655382:LCJ655384 LME655382:LMF655384 LWA655382:LWB655384 MFW655382:MFX655384 MPS655382:MPT655384 MZO655382:MZP655384 NJK655382:NJL655384 NTG655382:NTH655384 ODC655382:ODD655384 OMY655382:OMZ655384 OWU655382:OWV655384 PGQ655382:PGR655384 PQM655382:PQN655384 QAI655382:QAJ655384 QKE655382:QKF655384 QUA655382:QUB655384 RDW655382:RDX655384 RNS655382:RNT655384 RXO655382:RXP655384 SHK655382:SHL655384 SRG655382:SRH655384 TBC655382:TBD655384 TKY655382:TKZ655384 TUU655382:TUV655384 UEQ655382:UER655384 UOM655382:UON655384 UYI655382:UYJ655384 VIE655382:VIF655384 VSA655382:VSB655384 WBW655382:WBX655384 WLS655382:WLT655384 WVO655382:WVP655384 G720918:H720920 JC720918:JD720920 SY720918:SZ720920 ACU720918:ACV720920 AMQ720918:AMR720920 AWM720918:AWN720920 BGI720918:BGJ720920 BQE720918:BQF720920 CAA720918:CAB720920 CJW720918:CJX720920 CTS720918:CTT720920 DDO720918:DDP720920 DNK720918:DNL720920 DXG720918:DXH720920 EHC720918:EHD720920 EQY720918:EQZ720920 FAU720918:FAV720920 FKQ720918:FKR720920 FUM720918:FUN720920 GEI720918:GEJ720920 GOE720918:GOF720920 GYA720918:GYB720920 HHW720918:HHX720920 HRS720918:HRT720920 IBO720918:IBP720920 ILK720918:ILL720920 IVG720918:IVH720920 JFC720918:JFD720920 JOY720918:JOZ720920 JYU720918:JYV720920 KIQ720918:KIR720920 KSM720918:KSN720920 LCI720918:LCJ720920 LME720918:LMF720920 LWA720918:LWB720920 MFW720918:MFX720920 MPS720918:MPT720920 MZO720918:MZP720920 NJK720918:NJL720920 NTG720918:NTH720920 ODC720918:ODD720920 OMY720918:OMZ720920 OWU720918:OWV720920 PGQ720918:PGR720920 PQM720918:PQN720920 QAI720918:QAJ720920 QKE720918:QKF720920 QUA720918:QUB720920 RDW720918:RDX720920 RNS720918:RNT720920 RXO720918:RXP720920 SHK720918:SHL720920 SRG720918:SRH720920 TBC720918:TBD720920 TKY720918:TKZ720920 TUU720918:TUV720920 UEQ720918:UER720920 UOM720918:UON720920 UYI720918:UYJ720920 VIE720918:VIF720920 VSA720918:VSB720920 WBW720918:WBX720920 WLS720918:WLT720920 WVO720918:WVP720920 G786454:H786456 JC786454:JD786456 SY786454:SZ786456 ACU786454:ACV786456 AMQ786454:AMR786456 AWM786454:AWN786456 BGI786454:BGJ786456 BQE786454:BQF786456 CAA786454:CAB786456 CJW786454:CJX786456 CTS786454:CTT786456 DDO786454:DDP786456 DNK786454:DNL786456 DXG786454:DXH786456 EHC786454:EHD786456 EQY786454:EQZ786456 FAU786454:FAV786456 FKQ786454:FKR786456 FUM786454:FUN786456 GEI786454:GEJ786456 GOE786454:GOF786456 GYA786454:GYB786456 HHW786454:HHX786456 HRS786454:HRT786456 IBO786454:IBP786456 ILK786454:ILL786456 IVG786454:IVH786456 JFC786454:JFD786456 JOY786454:JOZ786456 JYU786454:JYV786456 KIQ786454:KIR786456 KSM786454:KSN786456 LCI786454:LCJ786456 LME786454:LMF786456 LWA786454:LWB786456 MFW786454:MFX786456 MPS786454:MPT786456 MZO786454:MZP786456 NJK786454:NJL786456 NTG786454:NTH786456 ODC786454:ODD786456 OMY786454:OMZ786456 OWU786454:OWV786456 PGQ786454:PGR786456 PQM786454:PQN786456 QAI786454:QAJ786456 QKE786454:QKF786456 QUA786454:QUB786456 RDW786454:RDX786456 RNS786454:RNT786456 RXO786454:RXP786456 SHK786454:SHL786456 SRG786454:SRH786456 TBC786454:TBD786456 TKY786454:TKZ786456 TUU786454:TUV786456 UEQ786454:UER786456 UOM786454:UON786456 UYI786454:UYJ786456 VIE786454:VIF786456 VSA786454:VSB786456 WBW786454:WBX786456 WLS786454:WLT786456 WVO786454:WVP786456 G851990:H851992 JC851990:JD851992 SY851990:SZ851992 ACU851990:ACV851992 AMQ851990:AMR851992 AWM851990:AWN851992 BGI851990:BGJ851992 BQE851990:BQF851992 CAA851990:CAB851992 CJW851990:CJX851992 CTS851990:CTT851992 DDO851990:DDP851992 DNK851990:DNL851992 DXG851990:DXH851992 EHC851990:EHD851992 EQY851990:EQZ851992 FAU851990:FAV851992 FKQ851990:FKR851992 FUM851990:FUN851992 GEI851990:GEJ851992 GOE851990:GOF851992 GYA851990:GYB851992 HHW851990:HHX851992 HRS851990:HRT851992 IBO851990:IBP851992 ILK851990:ILL851992 IVG851990:IVH851992 JFC851990:JFD851992 JOY851990:JOZ851992 JYU851990:JYV851992 KIQ851990:KIR851992 KSM851990:KSN851992 LCI851990:LCJ851992 LME851990:LMF851992 LWA851990:LWB851992 MFW851990:MFX851992 MPS851990:MPT851992 MZO851990:MZP851992 NJK851990:NJL851992 NTG851990:NTH851992 ODC851990:ODD851992 OMY851990:OMZ851992 OWU851990:OWV851992 PGQ851990:PGR851992 PQM851990:PQN851992 QAI851990:QAJ851992 QKE851990:QKF851992 QUA851990:QUB851992 RDW851990:RDX851992 RNS851990:RNT851992 RXO851990:RXP851992 SHK851990:SHL851992 SRG851990:SRH851992 TBC851990:TBD851992 TKY851990:TKZ851992 TUU851990:TUV851992 UEQ851990:UER851992 UOM851990:UON851992 UYI851990:UYJ851992 VIE851990:VIF851992 VSA851990:VSB851992 WBW851990:WBX851992 WLS851990:WLT851992 WVO851990:WVP851992 G917526:H917528 JC917526:JD917528 SY917526:SZ917528 ACU917526:ACV917528 AMQ917526:AMR917528 AWM917526:AWN917528 BGI917526:BGJ917528 BQE917526:BQF917528 CAA917526:CAB917528 CJW917526:CJX917528 CTS917526:CTT917528 DDO917526:DDP917528 DNK917526:DNL917528 DXG917526:DXH917528 EHC917526:EHD917528 EQY917526:EQZ917528 FAU917526:FAV917528 FKQ917526:FKR917528 FUM917526:FUN917528 GEI917526:GEJ917528 GOE917526:GOF917528 GYA917526:GYB917528 HHW917526:HHX917528 HRS917526:HRT917528 IBO917526:IBP917528 ILK917526:ILL917528 IVG917526:IVH917528 JFC917526:JFD917528 JOY917526:JOZ917528 JYU917526:JYV917528 KIQ917526:KIR917528 KSM917526:KSN917528 LCI917526:LCJ917528 LME917526:LMF917528 LWA917526:LWB917528 MFW917526:MFX917528 MPS917526:MPT917528 MZO917526:MZP917528 NJK917526:NJL917528 NTG917526:NTH917528 ODC917526:ODD917528 OMY917526:OMZ917528 OWU917526:OWV917528 PGQ917526:PGR917528 PQM917526:PQN917528 QAI917526:QAJ917528 QKE917526:QKF917528 QUA917526:QUB917528 RDW917526:RDX917528 RNS917526:RNT917528 RXO917526:RXP917528 SHK917526:SHL917528 SRG917526:SRH917528 TBC917526:TBD917528 TKY917526:TKZ917528 TUU917526:TUV917528 UEQ917526:UER917528 UOM917526:UON917528 UYI917526:UYJ917528 VIE917526:VIF917528 VSA917526:VSB917528 WBW917526:WBX917528 WLS917526:WLT917528 WVO917526:WVP917528 G983062:H983064 JC983062:JD983064 SY983062:SZ983064 ACU983062:ACV983064 AMQ983062:AMR983064 AWM983062:AWN983064 BGI983062:BGJ983064 BQE983062:BQF983064 CAA983062:CAB983064 CJW983062:CJX983064 CTS983062:CTT983064 DDO983062:DDP983064 DNK983062:DNL983064 DXG983062:DXH983064 EHC983062:EHD983064 EQY983062:EQZ983064 FAU983062:FAV983064 FKQ983062:FKR983064 FUM983062:FUN983064 GEI983062:GEJ983064 GOE983062:GOF983064 GYA983062:GYB983064 HHW983062:HHX983064 HRS983062:HRT983064 IBO983062:IBP983064 ILK983062:ILL983064 IVG983062:IVH983064 JFC983062:JFD983064 JOY983062:JOZ983064 JYU983062:JYV983064 KIQ983062:KIR983064 KSM983062:KSN983064 LCI983062:LCJ983064 LME983062:LMF983064 LWA983062:LWB983064 MFW983062:MFX983064 MPS983062:MPT983064 MZO983062:MZP983064 NJK983062:NJL983064 NTG983062:NTH983064 ODC983062:ODD983064 OMY983062:OMZ983064 OWU983062:OWV983064 PGQ983062:PGR983064 PQM983062:PQN983064 QAI983062:QAJ983064 QKE983062:QKF983064 QUA983062:QUB983064 RDW983062:RDX983064 RNS983062:RNT983064 RXO983062:RXP983064 SHK983062:SHL983064 SRG983062:SRH983064 TBC983062:TBD983064 TKY983062:TKZ983064 TUU983062:TUV983064 UEQ983062:UER983064 UOM983062:UON983064 UYI983062:UYJ983064 VIE983062:VIF983064 VSA983062:VSB983064 WBW983062:WBX983064 WLS983062:WLT983064 WVO983062:WVP983064 WVO9:WVP20 WLS9:WLT20 WBW9:WBX20 VSA9:VSB20 VIE9:VIF20 UYI9:UYJ20 UOM9:UON20 UEQ9:UER20 TUU9:TUV20 TKY9:TKZ20 TBC9:TBD20 SRG9:SRH20 SHK9:SHL20 RXO9:RXP20 RNS9:RNT20 RDW9:RDX20 QUA9:QUB20 QKE9:QKF20 QAI9:QAJ20 PQM9:PQN20 PGQ9:PGR20 OWU9:OWV20 OMY9:OMZ20 ODC9:ODD20 NTG9:NTH20 NJK9:NJL20 MZO9:MZP20 MPS9:MPT20 MFW9:MFX20 LWA9:LWB20 LME9:LMF20 LCI9:LCJ20 KSM9:KSN20 KIQ9:KIR20 JYU9:JYV20 JOY9:JOZ20 JFC9:JFD20 IVG9:IVH20 ILK9:ILL20 IBO9:IBP20 HRS9:HRT20 HHW9:HHX20 GYA9:GYB20 GOE9:GOF20 GEI9:GEJ20 FUM9:FUN20 FKQ9:FKR20 FAU9:FAV20 EQY9:EQZ20 EHC9:EHD20 DXG9:DXH20 DNK9:DNL20 DDO9:DDP20 CTS9:CTT20 CJW9:CJX20 CAA9:CAB20 BQE9:BQF20 BGI9:BGJ20 AWM9:AWN20 AMQ9:AMR20 ACU9:ACV20 SY9:SZ20 JC9:JD20 G22:H32" xr:uid="{00000000-0002-0000-0000-000001000000}">
+    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G65545:I65557 JD65545:JE65557 SZ65545:TA65557 ACV65545:ACW65557 AMR65545:AMS65557 AWN65545:AWO65557 BGJ65545:BGK65557 BQF65545:BQG65557 CAB65545:CAC65557 CJX65545:CJY65557 CTT65545:CTU65557 DDP65545:DDQ65557 DNL65545:DNM65557 DXH65545:DXI65557 EHD65545:EHE65557 EQZ65545:ERA65557 FAV65545:FAW65557 FKR65545:FKS65557 FUN65545:FUO65557 GEJ65545:GEK65557 GOF65545:GOG65557 GYB65545:GYC65557 HHX65545:HHY65557 HRT65545:HRU65557 IBP65545:IBQ65557 ILL65545:ILM65557 IVH65545:IVI65557 JFD65545:JFE65557 JOZ65545:JPA65557 JYV65545:JYW65557 KIR65545:KIS65557 KSN65545:KSO65557 LCJ65545:LCK65557 LMF65545:LMG65557 LWB65545:LWC65557 MFX65545:MFY65557 MPT65545:MPU65557 MZP65545:MZQ65557 NJL65545:NJM65557 NTH65545:NTI65557 ODD65545:ODE65557 OMZ65545:ONA65557 OWV65545:OWW65557 PGR65545:PGS65557 PQN65545:PQO65557 QAJ65545:QAK65557 QKF65545:QKG65557 QUB65545:QUC65557 RDX65545:RDY65557 RNT65545:RNU65557 RXP65545:RXQ65557 SHL65545:SHM65557 SRH65545:SRI65557 TBD65545:TBE65557 TKZ65545:TLA65557 TUV65545:TUW65557 UER65545:UES65557 UON65545:UOO65557 UYJ65545:UYK65557 VIF65545:VIG65557 VSB65545:VSC65557 WBX65545:WBY65557 WLT65545:WLU65557 WVP65545:WVQ65557 G131081:I131093 JD131081:JE131093 SZ131081:TA131093 ACV131081:ACW131093 AMR131081:AMS131093 AWN131081:AWO131093 BGJ131081:BGK131093 BQF131081:BQG131093 CAB131081:CAC131093 CJX131081:CJY131093 CTT131081:CTU131093 DDP131081:DDQ131093 DNL131081:DNM131093 DXH131081:DXI131093 EHD131081:EHE131093 EQZ131081:ERA131093 FAV131081:FAW131093 FKR131081:FKS131093 FUN131081:FUO131093 GEJ131081:GEK131093 GOF131081:GOG131093 GYB131081:GYC131093 HHX131081:HHY131093 HRT131081:HRU131093 IBP131081:IBQ131093 ILL131081:ILM131093 IVH131081:IVI131093 JFD131081:JFE131093 JOZ131081:JPA131093 JYV131081:JYW131093 KIR131081:KIS131093 KSN131081:KSO131093 LCJ131081:LCK131093 LMF131081:LMG131093 LWB131081:LWC131093 MFX131081:MFY131093 MPT131081:MPU131093 MZP131081:MZQ131093 NJL131081:NJM131093 NTH131081:NTI131093 ODD131081:ODE131093 OMZ131081:ONA131093 OWV131081:OWW131093 PGR131081:PGS131093 PQN131081:PQO131093 QAJ131081:QAK131093 QKF131081:QKG131093 QUB131081:QUC131093 RDX131081:RDY131093 RNT131081:RNU131093 RXP131081:RXQ131093 SHL131081:SHM131093 SRH131081:SRI131093 TBD131081:TBE131093 TKZ131081:TLA131093 TUV131081:TUW131093 UER131081:UES131093 UON131081:UOO131093 UYJ131081:UYK131093 VIF131081:VIG131093 VSB131081:VSC131093 WBX131081:WBY131093 WLT131081:WLU131093 WVP131081:WVQ131093 G196617:I196629 JD196617:JE196629 SZ196617:TA196629 ACV196617:ACW196629 AMR196617:AMS196629 AWN196617:AWO196629 BGJ196617:BGK196629 BQF196617:BQG196629 CAB196617:CAC196629 CJX196617:CJY196629 CTT196617:CTU196629 DDP196617:DDQ196629 DNL196617:DNM196629 DXH196617:DXI196629 EHD196617:EHE196629 EQZ196617:ERA196629 FAV196617:FAW196629 FKR196617:FKS196629 FUN196617:FUO196629 GEJ196617:GEK196629 GOF196617:GOG196629 GYB196617:GYC196629 HHX196617:HHY196629 HRT196617:HRU196629 IBP196617:IBQ196629 ILL196617:ILM196629 IVH196617:IVI196629 JFD196617:JFE196629 JOZ196617:JPA196629 JYV196617:JYW196629 KIR196617:KIS196629 KSN196617:KSO196629 LCJ196617:LCK196629 LMF196617:LMG196629 LWB196617:LWC196629 MFX196617:MFY196629 MPT196617:MPU196629 MZP196617:MZQ196629 NJL196617:NJM196629 NTH196617:NTI196629 ODD196617:ODE196629 OMZ196617:ONA196629 OWV196617:OWW196629 PGR196617:PGS196629 PQN196617:PQO196629 QAJ196617:QAK196629 QKF196617:QKG196629 QUB196617:QUC196629 RDX196617:RDY196629 RNT196617:RNU196629 RXP196617:RXQ196629 SHL196617:SHM196629 SRH196617:SRI196629 TBD196617:TBE196629 TKZ196617:TLA196629 TUV196617:TUW196629 UER196617:UES196629 UON196617:UOO196629 UYJ196617:UYK196629 VIF196617:VIG196629 VSB196617:VSC196629 WBX196617:WBY196629 WLT196617:WLU196629 WVP196617:WVQ196629 G262153:I262165 JD262153:JE262165 SZ262153:TA262165 ACV262153:ACW262165 AMR262153:AMS262165 AWN262153:AWO262165 BGJ262153:BGK262165 BQF262153:BQG262165 CAB262153:CAC262165 CJX262153:CJY262165 CTT262153:CTU262165 DDP262153:DDQ262165 DNL262153:DNM262165 DXH262153:DXI262165 EHD262153:EHE262165 EQZ262153:ERA262165 FAV262153:FAW262165 FKR262153:FKS262165 FUN262153:FUO262165 GEJ262153:GEK262165 GOF262153:GOG262165 GYB262153:GYC262165 HHX262153:HHY262165 HRT262153:HRU262165 IBP262153:IBQ262165 ILL262153:ILM262165 IVH262153:IVI262165 JFD262153:JFE262165 JOZ262153:JPA262165 JYV262153:JYW262165 KIR262153:KIS262165 KSN262153:KSO262165 LCJ262153:LCK262165 LMF262153:LMG262165 LWB262153:LWC262165 MFX262153:MFY262165 MPT262153:MPU262165 MZP262153:MZQ262165 NJL262153:NJM262165 NTH262153:NTI262165 ODD262153:ODE262165 OMZ262153:ONA262165 OWV262153:OWW262165 PGR262153:PGS262165 PQN262153:PQO262165 QAJ262153:QAK262165 QKF262153:QKG262165 QUB262153:QUC262165 RDX262153:RDY262165 RNT262153:RNU262165 RXP262153:RXQ262165 SHL262153:SHM262165 SRH262153:SRI262165 TBD262153:TBE262165 TKZ262153:TLA262165 TUV262153:TUW262165 UER262153:UES262165 UON262153:UOO262165 UYJ262153:UYK262165 VIF262153:VIG262165 VSB262153:VSC262165 WBX262153:WBY262165 WLT262153:WLU262165 WVP262153:WVQ262165 G327689:I327701 JD327689:JE327701 SZ327689:TA327701 ACV327689:ACW327701 AMR327689:AMS327701 AWN327689:AWO327701 BGJ327689:BGK327701 BQF327689:BQG327701 CAB327689:CAC327701 CJX327689:CJY327701 CTT327689:CTU327701 DDP327689:DDQ327701 DNL327689:DNM327701 DXH327689:DXI327701 EHD327689:EHE327701 EQZ327689:ERA327701 FAV327689:FAW327701 FKR327689:FKS327701 FUN327689:FUO327701 GEJ327689:GEK327701 GOF327689:GOG327701 GYB327689:GYC327701 HHX327689:HHY327701 HRT327689:HRU327701 IBP327689:IBQ327701 ILL327689:ILM327701 IVH327689:IVI327701 JFD327689:JFE327701 JOZ327689:JPA327701 JYV327689:JYW327701 KIR327689:KIS327701 KSN327689:KSO327701 LCJ327689:LCK327701 LMF327689:LMG327701 LWB327689:LWC327701 MFX327689:MFY327701 MPT327689:MPU327701 MZP327689:MZQ327701 NJL327689:NJM327701 NTH327689:NTI327701 ODD327689:ODE327701 OMZ327689:ONA327701 OWV327689:OWW327701 PGR327689:PGS327701 PQN327689:PQO327701 QAJ327689:QAK327701 QKF327689:QKG327701 QUB327689:QUC327701 RDX327689:RDY327701 RNT327689:RNU327701 RXP327689:RXQ327701 SHL327689:SHM327701 SRH327689:SRI327701 TBD327689:TBE327701 TKZ327689:TLA327701 TUV327689:TUW327701 UER327689:UES327701 UON327689:UOO327701 UYJ327689:UYK327701 VIF327689:VIG327701 VSB327689:VSC327701 WBX327689:WBY327701 WLT327689:WLU327701 WVP327689:WVQ327701 G393225:I393237 JD393225:JE393237 SZ393225:TA393237 ACV393225:ACW393237 AMR393225:AMS393237 AWN393225:AWO393237 BGJ393225:BGK393237 BQF393225:BQG393237 CAB393225:CAC393237 CJX393225:CJY393237 CTT393225:CTU393237 DDP393225:DDQ393237 DNL393225:DNM393237 DXH393225:DXI393237 EHD393225:EHE393237 EQZ393225:ERA393237 FAV393225:FAW393237 FKR393225:FKS393237 FUN393225:FUO393237 GEJ393225:GEK393237 GOF393225:GOG393237 GYB393225:GYC393237 HHX393225:HHY393237 HRT393225:HRU393237 IBP393225:IBQ393237 ILL393225:ILM393237 IVH393225:IVI393237 JFD393225:JFE393237 JOZ393225:JPA393237 JYV393225:JYW393237 KIR393225:KIS393237 KSN393225:KSO393237 LCJ393225:LCK393237 LMF393225:LMG393237 LWB393225:LWC393237 MFX393225:MFY393237 MPT393225:MPU393237 MZP393225:MZQ393237 NJL393225:NJM393237 NTH393225:NTI393237 ODD393225:ODE393237 OMZ393225:ONA393237 OWV393225:OWW393237 PGR393225:PGS393237 PQN393225:PQO393237 QAJ393225:QAK393237 QKF393225:QKG393237 QUB393225:QUC393237 RDX393225:RDY393237 RNT393225:RNU393237 RXP393225:RXQ393237 SHL393225:SHM393237 SRH393225:SRI393237 TBD393225:TBE393237 TKZ393225:TLA393237 TUV393225:TUW393237 UER393225:UES393237 UON393225:UOO393237 UYJ393225:UYK393237 VIF393225:VIG393237 VSB393225:VSC393237 WBX393225:WBY393237 WLT393225:WLU393237 WVP393225:WVQ393237 G458761:I458773 JD458761:JE458773 SZ458761:TA458773 ACV458761:ACW458773 AMR458761:AMS458773 AWN458761:AWO458773 BGJ458761:BGK458773 BQF458761:BQG458773 CAB458761:CAC458773 CJX458761:CJY458773 CTT458761:CTU458773 DDP458761:DDQ458773 DNL458761:DNM458773 DXH458761:DXI458773 EHD458761:EHE458773 EQZ458761:ERA458773 FAV458761:FAW458773 FKR458761:FKS458773 FUN458761:FUO458773 GEJ458761:GEK458773 GOF458761:GOG458773 GYB458761:GYC458773 HHX458761:HHY458773 HRT458761:HRU458773 IBP458761:IBQ458773 ILL458761:ILM458773 IVH458761:IVI458773 JFD458761:JFE458773 JOZ458761:JPA458773 JYV458761:JYW458773 KIR458761:KIS458773 KSN458761:KSO458773 LCJ458761:LCK458773 LMF458761:LMG458773 LWB458761:LWC458773 MFX458761:MFY458773 MPT458761:MPU458773 MZP458761:MZQ458773 NJL458761:NJM458773 NTH458761:NTI458773 ODD458761:ODE458773 OMZ458761:ONA458773 OWV458761:OWW458773 PGR458761:PGS458773 PQN458761:PQO458773 QAJ458761:QAK458773 QKF458761:QKG458773 QUB458761:QUC458773 RDX458761:RDY458773 RNT458761:RNU458773 RXP458761:RXQ458773 SHL458761:SHM458773 SRH458761:SRI458773 TBD458761:TBE458773 TKZ458761:TLA458773 TUV458761:TUW458773 UER458761:UES458773 UON458761:UOO458773 UYJ458761:UYK458773 VIF458761:VIG458773 VSB458761:VSC458773 WBX458761:WBY458773 WLT458761:WLU458773 WVP458761:WVQ458773 G524297:I524309 JD524297:JE524309 SZ524297:TA524309 ACV524297:ACW524309 AMR524297:AMS524309 AWN524297:AWO524309 BGJ524297:BGK524309 BQF524297:BQG524309 CAB524297:CAC524309 CJX524297:CJY524309 CTT524297:CTU524309 DDP524297:DDQ524309 DNL524297:DNM524309 DXH524297:DXI524309 EHD524297:EHE524309 EQZ524297:ERA524309 FAV524297:FAW524309 FKR524297:FKS524309 FUN524297:FUO524309 GEJ524297:GEK524309 GOF524297:GOG524309 GYB524297:GYC524309 HHX524297:HHY524309 HRT524297:HRU524309 IBP524297:IBQ524309 ILL524297:ILM524309 IVH524297:IVI524309 JFD524297:JFE524309 JOZ524297:JPA524309 JYV524297:JYW524309 KIR524297:KIS524309 KSN524297:KSO524309 LCJ524297:LCK524309 LMF524297:LMG524309 LWB524297:LWC524309 MFX524297:MFY524309 MPT524297:MPU524309 MZP524297:MZQ524309 NJL524297:NJM524309 NTH524297:NTI524309 ODD524297:ODE524309 OMZ524297:ONA524309 OWV524297:OWW524309 PGR524297:PGS524309 PQN524297:PQO524309 QAJ524297:QAK524309 QKF524297:QKG524309 QUB524297:QUC524309 RDX524297:RDY524309 RNT524297:RNU524309 RXP524297:RXQ524309 SHL524297:SHM524309 SRH524297:SRI524309 TBD524297:TBE524309 TKZ524297:TLA524309 TUV524297:TUW524309 UER524297:UES524309 UON524297:UOO524309 UYJ524297:UYK524309 VIF524297:VIG524309 VSB524297:VSC524309 WBX524297:WBY524309 WLT524297:WLU524309 WVP524297:WVQ524309 G589833:I589845 JD589833:JE589845 SZ589833:TA589845 ACV589833:ACW589845 AMR589833:AMS589845 AWN589833:AWO589845 BGJ589833:BGK589845 BQF589833:BQG589845 CAB589833:CAC589845 CJX589833:CJY589845 CTT589833:CTU589845 DDP589833:DDQ589845 DNL589833:DNM589845 DXH589833:DXI589845 EHD589833:EHE589845 EQZ589833:ERA589845 FAV589833:FAW589845 FKR589833:FKS589845 FUN589833:FUO589845 GEJ589833:GEK589845 GOF589833:GOG589845 GYB589833:GYC589845 HHX589833:HHY589845 HRT589833:HRU589845 IBP589833:IBQ589845 ILL589833:ILM589845 IVH589833:IVI589845 JFD589833:JFE589845 JOZ589833:JPA589845 JYV589833:JYW589845 KIR589833:KIS589845 KSN589833:KSO589845 LCJ589833:LCK589845 LMF589833:LMG589845 LWB589833:LWC589845 MFX589833:MFY589845 MPT589833:MPU589845 MZP589833:MZQ589845 NJL589833:NJM589845 NTH589833:NTI589845 ODD589833:ODE589845 OMZ589833:ONA589845 OWV589833:OWW589845 PGR589833:PGS589845 PQN589833:PQO589845 QAJ589833:QAK589845 QKF589833:QKG589845 QUB589833:QUC589845 RDX589833:RDY589845 RNT589833:RNU589845 RXP589833:RXQ589845 SHL589833:SHM589845 SRH589833:SRI589845 TBD589833:TBE589845 TKZ589833:TLA589845 TUV589833:TUW589845 UER589833:UES589845 UON589833:UOO589845 UYJ589833:UYK589845 VIF589833:VIG589845 VSB589833:VSC589845 WBX589833:WBY589845 WLT589833:WLU589845 WVP589833:WVQ589845 G655369:I655381 JD655369:JE655381 SZ655369:TA655381 ACV655369:ACW655381 AMR655369:AMS655381 AWN655369:AWO655381 BGJ655369:BGK655381 BQF655369:BQG655381 CAB655369:CAC655381 CJX655369:CJY655381 CTT655369:CTU655381 DDP655369:DDQ655381 DNL655369:DNM655381 DXH655369:DXI655381 EHD655369:EHE655381 EQZ655369:ERA655381 FAV655369:FAW655381 FKR655369:FKS655381 FUN655369:FUO655381 GEJ655369:GEK655381 GOF655369:GOG655381 GYB655369:GYC655381 HHX655369:HHY655381 HRT655369:HRU655381 IBP655369:IBQ655381 ILL655369:ILM655381 IVH655369:IVI655381 JFD655369:JFE655381 JOZ655369:JPA655381 JYV655369:JYW655381 KIR655369:KIS655381 KSN655369:KSO655381 LCJ655369:LCK655381 LMF655369:LMG655381 LWB655369:LWC655381 MFX655369:MFY655381 MPT655369:MPU655381 MZP655369:MZQ655381 NJL655369:NJM655381 NTH655369:NTI655381 ODD655369:ODE655381 OMZ655369:ONA655381 OWV655369:OWW655381 PGR655369:PGS655381 PQN655369:PQO655381 QAJ655369:QAK655381 QKF655369:QKG655381 QUB655369:QUC655381 RDX655369:RDY655381 RNT655369:RNU655381 RXP655369:RXQ655381 SHL655369:SHM655381 SRH655369:SRI655381 TBD655369:TBE655381 TKZ655369:TLA655381 TUV655369:TUW655381 UER655369:UES655381 UON655369:UOO655381 UYJ655369:UYK655381 VIF655369:VIG655381 VSB655369:VSC655381 WBX655369:WBY655381 WLT655369:WLU655381 WVP655369:WVQ655381 G720905:I720917 JD720905:JE720917 SZ720905:TA720917 ACV720905:ACW720917 AMR720905:AMS720917 AWN720905:AWO720917 BGJ720905:BGK720917 BQF720905:BQG720917 CAB720905:CAC720917 CJX720905:CJY720917 CTT720905:CTU720917 DDP720905:DDQ720917 DNL720905:DNM720917 DXH720905:DXI720917 EHD720905:EHE720917 EQZ720905:ERA720917 FAV720905:FAW720917 FKR720905:FKS720917 FUN720905:FUO720917 GEJ720905:GEK720917 GOF720905:GOG720917 GYB720905:GYC720917 HHX720905:HHY720917 HRT720905:HRU720917 IBP720905:IBQ720917 ILL720905:ILM720917 IVH720905:IVI720917 JFD720905:JFE720917 JOZ720905:JPA720917 JYV720905:JYW720917 KIR720905:KIS720917 KSN720905:KSO720917 LCJ720905:LCK720917 LMF720905:LMG720917 LWB720905:LWC720917 MFX720905:MFY720917 MPT720905:MPU720917 MZP720905:MZQ720917 NJL720905:NJM720917 NTH720905:NTI720917 ODD720905:ODE720917 OMZ720905:ONA720917 OWV720905:OWW720917 PGR720905:PGS720917 PQN720905:PQO720917 QAJ720905:QAK720917 QKF720905:QKG720917 QUB720905:QUC720917 RDX720905:RDY720917 RNT720905:RNU720917 RXP720905:RXQ720917 SHL720905:SHM720917 SRH720905:SRI720917 TBD720905:TBE720917 TKZ720905:TLA720917 TUV720905:TUW720917 UER720905:UES720917 UON720905:UOO720917 UYJ720905:UYK720917 VIF720905:VIG720917 VSB720905:VSC720917 WBX720905:WBY720917 WLT720905:WLU720917 WVP720905:WVQ720917 G786441:I786453 JD786441:JE786453 SZ786441:TA786453 ACV786441:ACW786453 AMR786441:AMS786453 AWN786441:AWO786453 BGJ786441:BGK786453 BQF786441:BQG786453 CAB786441:CAC786453 CJX786441:CJY786453 CTT786441:CTU786453 DDP786441:DDQ786453 DNL786441:DNM786453 DXH786441:DXI786453 EHD786441:EHE786453 EQZ786441:ERA786453 FAV786441:FAW786453 FKR786441:FKS786453 FUN786441:FUO786453 GEJ786441:GEK786453 GOF786441:GOG786453 GYB786441:GYC786453 HHX786441:HHY786453 HRT786441:HRU786453 IBP786441:IBQ786453 ILL786441:ILM786453 IVH786441:IVI786453 JFD786441:JFE786453 JOZ786441:JPA786453 JYV786441:JYW786453 KIR786441:KIS786453 KSN786441:KSO786453 LCJ786441:LCK786453 LMF786441:LMG786453 LWB786441:LWC786453 MFX786441:MFY786453 MPT786441:MPU786453 MZP786441:MZQ786453 NJL786441:NJM786453 NTH786441:NTI786453 ODD786441:ODE786453 OMZ786441:ONA786453 OWV786441:OWW786453 PGR786441:PGS786453 PQN786441:PQO786453 QAJ786441:QAK786453 QKF786441:QKG786453 QUB786441:QUC786453 RDX786441:RDY786453 RNT786441:RNU786453 RXP786441:RXQ786453 SHL786441:SHM786453 SRH786441:SRI786453 TBD786441:TBE786453 TKZ786441:TLA786453 TUV786441:TUW786453 UER786441:UES786453 UON786441:UOO786453 UYJ786441:UYK786453 VIF786441:VIG786453 VSB786441:VSC786453 WBX786441:WBY786453 WLT786441:WLU786453 WVP786441:WVQ786453 G851977:I851989 JD851977:JE851989 SZ851977:TA851989 ACV851977:ACW851989 AMR851977:AMS851989 AWN851977:AWO851989 BGJ851977:BGK851989 BQF851977:BQG851989 CAB851977:CAC851989 CJX851977:CJY851989 CTT851977:CTU851989 DDP851977:DDQ851989 DNL851977:DNM851989 DXH851977:DXI851989 EHD851977:EHE851989 EQZ851977:ERA851989 FAV851977:FAW851989 FKR851977:FKS851989 FUN851977:FUO851989 GEJ851977:GEK851989 GOF851977:GOG851989 GYB851977:GYC851989 HHX851977:HHY851989 HRT851977:HRU851989 IBP851977:IBQ851989 ILL851977:ILM851989 IVH851977:IVI851989 JFD851977:JFE851989 JOZ851977:JPA851989 JYV851977:JYW851989 KIR851977:KIS851989 KSN851977:KSO851989 LCJ851977:LCK851989 LMF851977:LMG851989 LWB851977:LWC851989 MFX851977:MFY851989 MPT851977:MPU851989 MZP851977:MZQ851989 NJL851977:NJM851989 NTH851977:NTI851989 ODD851977:ODE851989 OMZ851977:ONA851989 OWV851977:OWW851989 PGR851977:PGS851989 PQN851977:PQO851989 QAJ851977:QAK851989 QKF851977:QKG851989 QUB851977:QUC851989 RDX851977:RDY851989 RNT851977:RNU851989 RXP851977:RXQ851989 SHL851977:SHM851989 SRH851977:SRI851989 TBD851977:TBE851989 TKZ851977:TLA851989 TUV851977:TUW851989 UER851977:UES851989 UON851977:UOO851989 UYJ851977:UYK851989 VIF851977:VIG851989 VSB851977:VSC851989 WBX851977:WBY851989 WLT851977:WLU851989 WVP851977:WVQ851989 G917513:I917525 JD917513:JE917525 SZ917513:TA917525 ACV917513:ACW917525 AMR917513:AMS917525 AWN917513:AWO917525 BGJ917513:BGK917525 BQF917513:BQG917525 CAB917513:CAC917525 CJX917513:CJY917525 CTT917513:CTU917525 DDP917513:DDQ917525 DNL917513:DNM917525 DXH917513:DXI917525 EHD917513:EHE917525 EQZ917513:ERA917525 FAV917513:FAW917525 FKR917513:FKS917525 FUN917513:FUO917525 GEJ917513:GEK917525 GOF917513:GOG917525 GYB917513:GYC917525 HHX917513:HHY917525 HRT917513:HRU917525 IBP917513:IBQ917525 ILL917513:ILM917525 IVH917513:IVI917525 JFD917513:JFE917525 JOZ917513:JPA917525 JYV917513:JYW917525 KIR917513:KIS917525 KSN917513:KSO917525 LCJ917513:LCK917525 LMF917513:LMG917525 LWB917513:LWC917525 MFX917513:MFY917525 MPT917513:MPU917525 MZP917513:MZQ917525 NJL917513:NJM917525 NTH917513:NTI917525 ODD917513:ODE917525 OMZ917513:ONA917525 OWV917513:OWW917525 PGR917513:PGS917525 PQN917513:PQO917525 QAJ917513:QAK917525 QKF917513:QKG917525 QUB917513:QUC917525 RDX917513:RDY917525 RNT917513:RNU917525 RXP917513:RXQ917525 SHL917513:SHM917525 SRH917513:SRI917525 TBD917513:TBE917525 TKZ917513:TLA917525 TUV917513:TUW917525 UER917513:UES917525 UON917513:UOO917525 UYJ917513:UYK917525 VIF917513:VIG917525 VSB917513:VSC917525 WBX917513:WBY917525 WLT917513:WLU917525 WVP917513:WVQ917525 G983049:I983061 JD983049:JE983061 SZ983049:TA983061 ACV983049:ACW983061 AMR983049:AMS983061 AWN983049:AWO983061 BGJ983049:BGK983061 BQF983049:BQG983061 CAB983049:CAC983061 CJX983049:CJY983061 CTT983049:CTU983061 DDP983049:DDQ983061 DNL983049:DNM983061 DXH983049:DXI983061 EHD983049:EHE983061 EQZ983049:ERA983061 FAV983049:FAW983061 FKR983049:FKS983061 FUN983049:FUO983061 GEJ983049:GEK983061 GOF983049:GOG983061 GYB983049:GYC983061 HHX983049:HHY983061 HRT983049:HRU983061 IBP983049:IBQ983061 ILL983049:ILM983061 IVH983049:IVI983061 JFD983049:JFE983061 JOZ983049:JPA983061 JYV983049:JYW983061 KIR983049:KIS983061 KSN983049:KSO983061 LCJ983049:LCK983061 LMF983049:LMG983061 LWB983049:LWC983061 MFX983049:MFY983061 MPT983049:MPU983061 MZP983049:MZQ983061 NJL983049:NJM983061 NTH983049:NTI983061 ODD983049:ODE983061 OMZ983049:ONA983061 OWV983049:OWW983061 PGR983049:PGS983061 PQN983049:PQO983061 QAJ983049:QAK983061 QKF983049:QKG983061 QUB983049:QUC983061 RDX983049:RDY983061 RNT983049:RNU983061 RXP983049:RXQ983061 SHL983049:SHM983061 SRH983049:SRI983061 TBD983049:TBE983061 TKZ983049:TLA983061 TUV983049:TUW983061 UER983049:UES983061 UON983049:UOO983061 UYJ983049:UYK983061 VIF983049:VIG983061 VSB983049:VSC983061 WBX983049:WBY983061 WLT983049:WLU983061 WVP983049:WVQ983061 H21 JD23:JE25 SZ23:TA25 ACV23:ACW25 AMR23:AMS25 AWN23:AWO25 BGJ23:BGK25 BQF23:BQG25 CAB23:CAC25 CJX23:CJY25 CTT23:CTU25 DDP23:DDQ25 DNL23:DNM25 DXH23:DXI25 EHD23:EHE25 EQZ23:ERA25 FAV23:FAW25 FKR23:FKS25 FUN23:FUO25 GEJ23:GEK25 GOF23:GOG25 GYB23:GYC25 HHX23:HHY25 HRT23:HRU25 IBP23:IBQ25 ILL23:ILM25 IVH23:IVI25 JFD23:JFE25 JOZ23:JPA25 JYV23:JYW25 KIR23:KIS25 KSN23:KSO25 LCJ23:LCK25 LMF23:LMG25 LWB23:LWC25 MFX23:MFY25 MPT23:MPU25 MZP23:MZQ25 NJL23:NJM25 NTH23:NTI25 ODD23:ODE25 OMZ23:ONA25 OWV23:OWW25 PGR23:PGS25 PQN23:PQO25 QAJ23:QAK25 QKF23:QKG25 QUB23:QUC25 RDX23:RDY25 RNT23:RNU25 RXP23:RXQ25 SHL23:SHM25 SRH23:SRI25 TBD23:TBE25 TKZ23:TLA25 TUV23:TUW25 UER23:UES25 UON23:UOO25 UYJ23:UYK25 VIF23:VIG25 VSB23:VSC25 WBX23:WBY25 WLT23:WLU25 WVP23:WVQ25 G65559:I65561 JD65559:JE65561 SZ65559:TA65561 ACV65559:ACW65561 AMR65559:AMS65561 AWN65559:AWO65561 BGJ65559:BGK65561 BQF65559:BQG65561 CAB65559:CAC65561 CJX65559:CJY65561 CTT65559:CTU65561 DDP65559:DDQ65561 DNL65559:DNM65561 DXH65559:DXI65561 EHD65559:EHE65561 EQZ65559:ERA65561 FAV65559:FAW65561 FKR65559:FKS65561 FUN65559:FUO65561 GEJ65559:GEK65561 GOF65559:GOG65561 GYB65559:GYC65561 HHX65559:HHY65561 HRT65559:HRU65561 IBP65559:IBQ65561 ILL65559:ILM65561 IVH65559:IVI65561 JFD65559:JFE65561 JOZ65559:JPA65561 JYV65559:JYW65561 KIR65559:KIS65561 KSN65559:KSO65561 LCJ65559:LCK65561 LMF65559:LMG65561 LWB65559:LWC65561 MFX65559:MFY65561 MPT65559:MPU65561 MZP65559:MZQ65561 NJL65559:NJM65561 NTH65559:NTI65561 ODD65559:ODE65561 OMZ65559:ONA65561 OWV65559:OWW65561 PGR65559:PGS65561 PQN65559:PQO65561 QAJ65559:QAK65561 QKF65559:QKG65561 QUB65559:QUC65561 RDX65559:RDY65561 RNT65559:RNU65561 RXP65559:RXQ65561 SHL65559:SHM65561 SRH65559:SRI65561 TBD65559:TBE65561 TKZ65559:TLA65561 TUV65559:TUW65561 UER65559:UES65561 UON65559:UOO65561 UYJ65559:UYK65561 VIF65559:VIG65561 VSB65559:VSC65561 WBX65559:WBY65561 WLT65559:WLU65561 WVP65559:WVQ65561 G131095:I131097 JD131095:JE131097 SZ131095:TA131097 ACV131095:ACW131097 AMR131095:AMS131097 AWN131095:AWO131097 BGJ131095:BGK131097 BQF131095:BQG131097 CAB131095:CAC131097 CJX131095:CJY131097 CTT131095:CTU131097 DDP131095:DDQ131097 DNL131095:DNM131097 DXH131095:DXI131097 EHD131095:EHE131097 EQZ131095:ERA131097 FAV131095:FAW131097 FKR131095:FKS131097 FUN131095:FUO131097 GEJ131095:GEK131097 GOF131095:GOG131097 GYB131095:GYC131097 HHX131095:HHY131097 HRT131095:HRU131097 IBP131095:IBQ131097 ILL131095:ILM131097 IVH131095:IVI131097 JFD131095:JFE131097 JOZ131095:JPA131097 JYV131095:JYW131097 KIR131095:KIS131097 KSN131095:KSO131097 LCJ131095:LCK131097 LMF131095:LMG131097 LWB131095:LWC131097 MFX131095:MFY131097 MPT131095:MPU131097 MZP131095:MZQ131097 NJL131095:NJM131097 NTH131095:NTI131097 ODD131095:ODE131097 OMZ131095:ONA131097 OWV131095:OWW131097 PGR131095:PGS131097 PQN131095:PQO131097 QAJ131095:QAK131097 QKF131095:QKG131097 QUB131095:QUC131097 RDX131095:RDY131097 RNT131095:RNU131097 RXP131095:RXQ131097 SHL131095:SHM131097 SRH131095:SRI131097 TBD131095:TBE131097 TKZ131095:TLA131097 TUV131095:TUW131097 UER131095:UES131097 UON131095:UOO131097 UYJ131095:UYK131097 VIF131095:VIG131097 VSB131095:VSC131097 WBX131095:WBY131097 WLT131095:WLU131097 WVP131095:WVQ131097 G196631:I196633 JD196631:JE196633 SZ196631:TA196633 ACV196631:ACW196633 AMR196631:AMS196633 AWN196631:AWO196633 BGJ196631:BGK196633 BQF196631:BQG196633 CAB196631:CAC196633 CJX196631:CJY196633 CTT196631:CTU196633 DDP196631:DDQ196633 DNL196631:DNM196633 DXH196631:DXI196633 EHD196631:EHE196633 EQZ196631:ERA196633 FAV196631:FAW196633 FKR196631:FKS196633 FUN196631:FUO196633 GEJ196631:GEK196633 GOF196631:GOG196633 GYB196631:GYC196633 HHX196631:HHY196633 HRT196631:HRU196633 IBP196631:IBQ196633 ILL196631:ILM196633 IVH196631:IVI196633 JFD196631:JFE196633 JOZ196631:JPA196633 JYV196631:JYW196633 KIR196631:KIS196633 KSN196631:KSO196633 LCJ196631:LCK196633 LMF196631:LMG196633 LWB196631:LWC196633 MFX196631:MFY196633 MPT196631:MPU196633 MZP196631:MZQ196633 NJL196631:NJM196633 NTH196631:NTI196633 ODD196631:ODE196633 OMZ196631:ONA196633 OWV196631:OWW196633 PGR196631:PGS196633 PQN196631:PQO196633 QAJ196631:QAK196633 QKF196631:QKG196633 QUB196631:QUC196633 RDX196631:RDY196633 RNT196631:RNU196633 RXP196631:RXQ196633 SHL196631:SHM196633 SRH196631:SRI196633 TBD196631:TBE196633 TKZ196631:TLA196633 TUV196631:TUW196633 UER196631:UES196633 UON196631:UOO196633 UYJ196631:UYK196633 VIF196631:VIG196633 VSB196631:VSC196633 WBX196631:WBY196633 WLT196631:WLU196633 WVP196631:WVQ196633 G262167:I262169 JD262167:JE262169 SZ262167:TA262169 ACV262167:ACW262169 AMR262167:AMS262169 AWN262167:AWO262169 BGJ262167:BGK262169 BQF262167:BQG262169 CAB262167:CAC262169 CJX262167:CJY262169 CTT262167:CTU262169 DDP262167:DDQ262169 DNL262167:DNM262169 DXH262167:DXI262169 EHD262167:EHE262169 EQZ262167:ERA262169 FAV262167:FAW262169 FKR262167:FKS262169 FUN262167:FUO262169 GEJ262167:GEK262169 GOF262167:GOG262169 GYB262167:GYC262169 HHX262167:HHY262169 HRT262167:HRU262169 IBP262167:IBQ262169 ILL262167:ILM262169 IVH262167:IVI262169 JFD262167:JFE262169 JOZ262167:JPA262169 JYV262167:JYW262169 KIR262167:KIS262169 KSN262167:KSO262169 LCJ262167:LCK262169 LMF262167:LMG262169 LWB262167:LWC262169 MFX262167:MFY262169 MPT262167:MPU262169 MZP262167:MZQ262169 NJL262167:NJM262169 NTH262167:NTI262169 ODD262167:ODE262169 OMZ262167:ONA262169 OWV262167:OWW262169 PGR262167:PGS262169 PQN262167:PQO262169 QAJ262167:QAK262169 QKF262167:QKG262169 QUB262167:QUC262169 RDX262167:RDY262169 RNT262167:RNU262169 RXP262167:RXQ262169 SHL262167:SHM262169 SRH262167:SRI262169 TBD262167:TBE262169 TKZ262167:TLA262169 TUV262167:TUW262169 UER262167:UES262169 UON262167:UOO262169 UYJ262167:UYK262169 VIF262167:VIG262169 VSB262167:VSC262169 WBX262167:WBY262169 WLT262167:WLU262169 WVP262167:WVQ262169 G327703:I327705 JD327703:JE327705 SZ327703:TA327705 ACV327703:ACW327705 AMR327703:AMS327705 AWN327703:AWO327705 BGJ327703:BGK327705 BQF327703:BQG327705 CAB327703:CAC327705 CJX327703:CJY327705 CTT327703:CTU327705 DDP327703:DDQ327705 DNL327703:DNM327705 DXH327703:DXI327705 EHD327703:EHE327705 EQZ327703:ERA327705 FAV327703:FAW327705 FKR327703:FKS327705 FUN327703:FUO327705 GEJ327703:GEK327705 GOF327703:GOG327705 GYB327703:GYC327705 HHX327703:HHY327705 HRT327703:HRU327705 IBP327703:IBQ327705 ILL327703:ILM327705 IVH327703:IVI327705 JFD327703:JFE327705 JOZ327703:JPA327705 JYV327703:JYW327705 KIR327703:KIS327705 KSN327703:KSO327705 LCJ327703:LCK327705 LMF327703:LMG327705 LWB327703:LWC327705 MFX327703:MFY327705 MPT327703:MPU327705 MZP327703:MZQ327705 NJL327703:NJM327705 NTH327703:NTI327705 ODD327703:ODE327705 OMZ327703:ONA327705 OWV327703:OWW327705 PGR327703:PGS327705 PQN327703:PQO327705 QAJ327703:QAK327705 QKF327703:QKG327705 QUB327703:QUC327705 RDX327703:RDY327705 RNT327703:RNU327705 RXP327703:RXQ327705 SHL327703:SHM327705 SRH327703:SRI327705 TBD327703:TBE327705 TKZ327703:TLA327705 TUV327703:TUW327705 UER327703:UES327705 UON327703:UOO327705 UYJ327703:UYK327705 VIF327703:VIG327705 VSB327703:VSC327705 WBX327703:WBY327705 WLT327703:WLU327705 WVP327703:WVQ327705 G393239:I393241 JD393239:JE393241 SZ393239:TA393241 ACV393239:ACW393241 AMR393239:AMS393241 AWN393239:AWO393241 BGJ393239:BGK393241 BQF393239:BQG393241 CAB393239:CAC393241 CJX393239:CJY393241 CTT393239:CTU393241 DDP393239:DDQ393241 DNL393239:DNM393241 DXH393239:DXI393241 EHD393239:EHE393241 EQZ393239:ERA393241 FAV393239:FAW393241 FKR393239:FKS393241 FUN393239:FUO393241 GEJ393239:GEK393241 GOF393239:GOG393241 GYB393239:GYC393241 HHX393239:HHY393241 HRT393239:HRU393241 IBP393239:IBQ393241 ILL393239:ILM393241 IVH393239:IVI393241 JFD393239:JFE393241 JOZ393239:JPA393241 JYV393239:JYW393241 KIR393239:KIS393241 KSN393239:KSO393241 LCJ393239:LCK393241 LMF393239:LMG393241 LWB393239:LWC393241 MFX393239:MFY393241 MPT393239:MPU393241 MZP393239:MZQ393241 NJL393239:NJM393241 NTH393239:NTI393241 ODD393239:ODE393241 OMZ393239:ONA393241 OWV393239:OWW393241 PGR393239:PGS393241 PQN393239:PQO393241 QAJ393239:QAK393241 QKF393239:QKG393241 QUB393239:QUC393241 RDX393239:RDY393241 RNT393239:RNU393241 RXP393239:RXQ393241 SHL393239:SHM393241 SRH393239:SRI393241 TBD393239:TBE393241 TKZ393239:TLA393241 TUV393239:TUW393241 UER393239:UES393241 UON393239:UOO393241 UYJ393239:UYK393241 VIF393239:VIG393241 VSB393239:VSC393241 WBX393239:WBY393241 WLT393239:WLU393241 WVP393239:WVQ393241 G458775:I458777 JD458775:JE458777 SZ458775:TA458777 ACV458775:ACW458777 AMR458775:AMS458777 AWN458775:AWO458777 BGJ458775:BGK458777 BQF458775:BQG458777 CAB458775:CAC458777 CJX458775:CJY458777 CTT458775:CTU458777 DDP458775:DDQ458777 DNL458775:DNM458777 DXH458775:DXI458777 EHD458775:EHE458777 EQZ458775:ERA458777 FAV458775:FAW458777 FKR458775:FKS458777 FUN458775:FUO458777 GEJ458775:GEK458777 GOF458775:GOG458777 GYB458775:GYC458777 HHX458775:HHY458777 HRT458775:HRU458777 IBP458775:IBQ458777 ILL458775:ILM458777 IVH458775:IVI458777 JFD458775:JFE458777 JOZ458775:JPA458777 JYV458775:JYW458777 KIR458775:KIS458777 KSN458775:KSO458777 LCJ458775:LCK458777 LMF458775:LMG458777 LWB458775:LWC458777 MFX458775:MFY458777 MPT458775:MPU458777 MZP458775:MZQ458777 NJL458775:NJM458777 NTH458775:NTI458777 ODD458775:ODE458777 OMZ458775:ONA458777 OWV458775:OWW458777 PGR458775:PGS458777 PQN458775:PQO458777 QAJ458775:QAK458777 QKF458775:QKG458777 QUB458775:QUC458777 RDX458775:RDY458777 RNT458775:RNU458777 RXP458775:RXQ458777 SHL458775:SHM458777 SRH458775:SRI458777 TBD458775:TBE458777 TKZ458775:TLA458777 TUV458775:TUW458777 UER458775:UES458777 UON458775:UOO458777 UYJ458775:UYK458777 VIF458775:VIG458777 VSB458775:VSC458777 WBX458775:WBY458777 WLT458775:WLU458777 WVP458775:WVQ458777 G524311:I524313 JD524311:JE524313 SZ524311:TA524313 ACV524311:ACW524313 AMR524311:AMS524313 AWN524311:AWO524313 BGJ524311:BGK524313 BQF524311:BQG524313 CAB524311:CAC524313 CJX524311:CJY524313 CTT524311:CTU524313 DDP524311:DDQ524313 DNL524311:DNM524313 DXH524311:DXI524313 EHD524311:EHE524313 EQZ524311:ERA524313 FAV524311:FAW524313 FKR524311:FKS524313 FUN524311:FUO524313 GEJ524311:GEK524313 GOF524311:GOG524313 GYB524311:GYC524313 HHX524311:HHY524313 HRT524311:HRU524313 IBP524311:IBQ524313 ILL524311:ILM524313 IVH524311:IVI524313 JFD524311:JFE524313 JOZ524311:JPA524313 JYV524311:JYW524313 KIR524311:KIS524313 KSN524311:KSO524313 LCJ524311:LCK524313 LMF524311:LMG524313 LWB524311:LWC524313 MFX524311:MFY524313 MPT524311:MPU524313 MZP524311:MZQ524313 NJL524311:NJM524313 NTH524311:NTI524313 ODD524311:ODE524313 OMZ524311:ONA524313 OWV524311:OWW524313 PGR524311:PGS524313 PQN524311:PQO524313 QAJ524311:QAK524313 QKF524311:QKG524313 QUB524311:QUC524313 RDX524311:RDY524313 RNT524311:RNU524313 RXP524311:RXQ524313 SHL524311:SHM524313 SRH524311:SRI524313 TBD524311:TBE524313 TKZ524311:TLA524313 TUV524311:TUW524313 UER524311:UES524313 UON524311:UOO524313 UYJ524311:UYK524313 VIF524311:VIG524313 VSB524311:VSC524313 WBX524311:WBY524313 WLT524311:WLU524313 WVP524311:WVQ524313 G589847:I589849 JD589847:JE589849 SZ589847:TA589849 ACV589847:ACW589849 AMR589847:AMS589849 AWN589847:AWO589849 BGJ589847:BGK589849 BQF589847:BQG589849 CAB589847:CAC589849 CJX589847:CJY589849 CTT589847:CTU589849 DDP589847:DDQ589849 DNL589847:DNM589849 DXH589847:DXI589849 EHD589847:EHE589849 EQZ589847:ERA589849 FAV589847:FAW589849 FKR589847:FKS589849 FUN589847:FUO589849 GEJ589847:GEK589849 GOF589847:GOG589849 GYB589847:GYC589849 HHX589847:HHY589849 HRT589847:HRU589849 IBP589847:IBQ589849 ILL589847:ILM589849 IVH589847:IVI589849 JFD589847:JFE589849 JOZ589847:JPA589849 JYV589847:JYW589849 KIR589847:KIS589849 KSN589847:KSO589849 LCJ589847:LCK589849 LMF589847:LMG589849 LWB589847:LWC589849 MFX589847:MFY589849 MPT589847:MPU589849 MZP589847:MZQ589849 NJL589847:NJM589849 NTH589847:NTI589849 ODD589847:ODE589849 OMZ589847:ONA589849 OWV589847:OWW589849 PGR589847:PGS589849 PQN589847:PQO589849 QAJ589847:QAK589849 QKF589847:QKG589849 QUB589847:QUC589849 RDX589847:RDY589849 RNT589847:RNU589849 RXP589847:RXQ589849 SHL589847:SHM589849 SRH589847:SRI589849 TBD589847:TBE589849 TKZ589847:TLA589849 TUV589847:TUW589849 UER589847:UES589849 UON589847:UOO589849 UYJ589847:UYK589849 VIF589847:VIG589849 VSB589847:VSC589849 WBX589847:WBY589849 WLT589847:WLU589849 WVP589847:WVQ589849 G655383:I655385 JD655383:JE655385 SZ655383:TA655385 ACV655383:ACW655385 AMR655383:AMS655385 AWN655383:AWO655385 BGJ655383:BGK655385 BQF655383:BQG655385 CAB655383:CAC655385 CJX655383:CJY655385 CTT655383:CTU655385 DDP655383:DDQ655385 DNL655383:DNM655385 DXH655383:DXI655385 EHD655383:EHE655385 EQZ655383:ERA655385 FAV655383:FAW655385 FKR655383:FKS655385 FUN655383:FUO655385 GEJ655383:GEK655385 GOF655383:GOG655385 GYB655383:GYC655385 HHX655383:HHY655385 HRT655383:HRU655385 IBP655383:IBQ655385 ILL655383:ILM655385 IVH655383:IVI655385 JFD655383:JFE655385 JOZ655383:JPA655385 JYV655383:JYW655385 KIR655383:KIS655385 KSN655383:KSO655385 LCJ655383:LCK655385 LMF655383:LMG655385 LWB655383:LWC655385 MFX655383:MFY655385 MPT655383:MPU655385 MZP655383:MZQ655385 NJL655383:NJM655385 NTH655383:NTI655385 ODD655383:ODE655385 OMZ655383:ONA655385 OWV655383:OWW655385 PGR655383:PGS655385 PQN655383:PQO655385 QAJ655383:QAK655385 QKF655383:QKG655385 QUB655383:QUC655385 RDX655383:RDY655385 RNT655383:RNU655385 RXP655383:RXQ655385 SHL655383:SHM655385 SRH655383:SRI655385 TBD655383:TBE655385 TKZ655383:TLA655385 TUV655383:TUW655385 UER655383:UES655385 UON655383:UOO655385 UYJ655383:UYK655385 VIF655383:VIG655385 VSB655383:VSC655385 WBX655383:WBY655385 WLT655383:WLU655385 WVP655383:WVQ655385 G720919:I720921 JD720919:JE720921 SZ720919:TA720921 ACV720919:ACW720921 AMR720919:AMS720921 AWN720919:AWO720921 BGJ720919:BGK720921 BQF720919:BQG720921 CAB720919:CAC720921 CJX720919:CJY720921 CTT720919:CTU720921 DDP720919:DDQ720921 DNL720919:DNM720921 DXH720919:DXI720921 EHD720919:EHE720921 EQZ720919:ERA720921 FAV720919:FAW720921 FKR720919:FKS720921 FUN720919:FUO720921 GEJ720919:GEK720921 GOF720919:GOG720921 GYB720919:GYC720921 HHX720919:HHY720921 HRT720919:HRU720921 IBP720919:IBQ720921 ILL720919:ILM720921 IVH720919:IVI720921 JFD720919:JFE720921 JOZ720919:JPA720921 JYV720919:JYW720921 KIR720919:KIS720921 KSN720919:KSO720921 LCJ720919:LCK720921 LMF720919:LMG720921 LWB720919:LWC720921 MFX720919:MFY720921 MPT720919:MPU720921 MZP720919:MZQ720921 NJL720919:NJM720921 NTH720919:NTI720921 ODD720919:ODE720921 OMZ720919:ONA720921 OWV720919:OWW720921 PGR720919:PGS720921 PQN720919:PQO720921 QAJ720919:QAK720921 QKF720919:QKG720921 QUB720919:QUC720921 RDX720919:RDY720921 RNT720919:RNU720921 RXP720919:RXQ720921 SHL720919:SHM720921 SRH720919:SRI720921 TBD720919:TBE720921 TKZ720919:TLA720921 TUV720919:TUW720921 UER720919:UES720921 UON720919:UOO720921 UYJ720919:UYK720921 VIF720919:VIG720921 VSB720919:VSC720921 WBX720919:WBY720921 WLT720919:WLU720921 WVP720919:WVQ720921 G786455:I786457 JD786455:JE786457 SZ786455:TA786457 ACV786455:ACW786457 AMR786455:AMS786457 AWN786455:AWO786457 BGJ786455:BGK786457 BQF786455:BQG786457 CAB786455:CAC786457 CJX786455:CJY786457 CTT786455:CTU786457 DDP786455:DDQ786457 DNL786455:DNM786457 DXH786455:DXI786457 EHD786455:EHE786457 EQZ786455:ERA786457 FAV786455:FAW786457 FKR786455:FKS786457 FUN786455:FUO786457 GEJ786455:GEK786457 GOF786455:GOG786457 GYB786455:GYC786457 HHX786455:HHY786457 HRT786455:HRU786457 IBP786455:IBQ786457 ILL786455:ILM786457 IVH786455:IVI786457 JFD786455:JFE786457 JOZ786455:JPA786457 JYV786455:JYW786457 KIR786455:KIS786457 KSN786455:KSO786457 LCJ786455:LCK786457 LMF786455:LMG786457 LWB786455:LWC786457 MFX786455:MFY786457 MPT786455:MPU786457 MZP786455:MZQ786457 NJL786455:NJM786457 NTH786455:NTI786457 ODD786455:ODE786457 OMZ786455:ONA786457 OWV786455:OWW786457 PGR786455:PGS786457 PQN786455:PQO786457 QAJ786455:QAK786457 QKF786455:QKG786457 QUB786455:QUC786457 RDX786455:RDY786457 RNT786455:RNU786457 RXP786455:RXQ786457 SHL786455:SHM786457 SRH786455:SRI786457 TBD786455:TBE786457 TKZ786455:TLA786457 TUV786455:TUW786457 UER786455:UES786457 UON786455:UOO786457 UYJ786455:UYK786457 VIF786455:VIG786457 VSB786455:VSC786457 WBX786455:WBY786457 WLT786455:WLU786457 WVP786455:WVQ786457 G851991:I851993 JD851991:JE851993 SZ851991:TA851993 ACV851991:ACW851993 AMR851991:AMS851993 AWN851991:AWO851993 BGJ851991:BGK851993 BQF851991:BQG851993 CAB851991:CAC851993 CJX851991:CJY851993 CTT851991:CTU851993 DDP851991:DDQ851993 DNL851991:DNM851993 DXH851991:DXI851993 EHD851991:EHE851993 EQZ851991:ERA851993 FAV851991:FAW851993 FKR851991:FKS851993 FUN851991:FUO851993 GEJ851991:GEK851993 GOF851991:GOG851993 GYB851991:GYC851993 HHX851991:HHY851993 HRT851991:HRU851993 IBP851991:IBQ851993 ILL851991:ILM851993 IVH851991:IVI851993 JFD851991:JFE851993 JOZ851991:JPA851993 JYV851991:JYW851993 KIR851991:KIS851993 KSN851991:KSO851993 LCJ851991:LCK851993 LMF851991:LMG851993 LWB851991:LWC851993 MFX851991:MFY851993 MPT851991:MPU851993 MZP851991:MZQ851993 NJL851991:NJM851993 NTH851991:NTI851993 ODD851991:ODE851993 OMZ851991:ONA851993 OWV851991:OWW851993 PGR851991:PGS851993 PQN851991:PQO851993 QAJ851991:QAK851993 QKF851991:QKG851993 QUB851991:QUC851993 RDX851991:RDY851993 RNT851991:RNU851993 RXP851991:RXQ851993 SHL851991:SHM851993 SRH851991:SRI851993 TBD851991:TBE851993 TKZ851991:TLA851993 TUV851991:TUW851993 UER851991:UES851993 UON851991:UOO851993 UYJ851991:UYK851993 VIF851991:VIG851993 VSB851991:VSC851993 WBX851991:WBY851993 WLT851991:WLU851993 WVP851991:WVQ851993 G917527:I917529 JD917527:JE917529 SZ917527:TA917529 ACV917527:ACW917529 AMR917527:AMS917529 AWN917527:AWO917529 BGJ917527:BGK917529 BQF917527:BQG917529 CAB917527:CAC917529 CJX917527:CJY917529 CTT917527:CTU917529 DDP917527:DDQ917529 DNL917527:DNM917529 DXH917527:DXI917529 EHD917527:EHE917529 EQZ917527:ERA917529 FAV917527:FAW917529 FKR917527:FKS917529 FUN917527:FUO917529 GEJ917527:GEK917529 GOF917527:GOG917529 GYB917527:GYC917529 HHX917527:HHY917529 HRT917527:HRU917529 IBP917527:IBQ917529 ILL917527:ILM917529 IVH917527:IVI917529 JFD917527:JFE917529 JOZ917527:JPA917529 JYV917527:JYW917529 KIR917527:KIS917529 KSN917527:KSO917529 LCJ917527:LCK917529 LMF917527:LMG917529 LWB917527:LWC917529 MFX917527:MFY917529 MPT917527:MPU917529 MZP917527:MZQ917529 NJL917527:NJM917529 NTH917527:NTI917529 ODD917527:ODE917529 OMZ917527:ONA917529 OWV917527:OWW917529 PGR917527:PGS917529 PQN917527:PQO917529 QAJ917527:QAK917529 QKF917527:QKG917529 QUB917527:QUC917529 RDX917527:RDY917529 RNT917527:RNU917529 RXP917527:RXQ917529 SHL917527:SHM917529 SRH917527:SRI917529 TBD917527:TBE917529 TKZ917527:TLA917529 TUV917527:TUW917529 UER917527:UES917529 UON917527:UOO917529 UYJ917527:UYK917529 VIF917527:VIG917529 VSB917527:VSC917529 WBX917527:WBY917529 WLT917527:WLU917529 WVP917527:WVQ917529 G983063:I983065 JD983063:JE983065 SZ983063:TA983065 ACV983063:ACW983065 AMR983063:AMS983065 AWN983063:AWO983065 BGJ983063:BGK983065 BQF983063:BQG983065 CAB983063:CAC983065 CJX983063:CJY983065 CTT983063:CTU983065 DDP983063:DDQ983065 DNL983063:DNM983065 DXH983063:DXI983065 EHD983063:EHE983065 EQZ983063:ERA983065 FAV983063:FAW983065 FKR983063:FKS983065 FUN983063:FUO983065 GEJ983063:GEK983065 GOF983063:GOG983065 GYB983063:GYC983065 HHX983063:HHY983065 HRT983063:HRU983065 IBP983063:IBQ983065 ILL983063:ILM983065 IVH983063:IVI983065 JFD983063:JFE983065 JOZ983063:JPA983065 JYV983063:JYW983065 KIR983063:KIS983065 KSN983063:KSO983065 LCJ983063:LCK983065 LMF983063:LMG983065 LWB983063:LWC983065 MFX983063:MFY983065 MPT983063:MPU983065 MZP983063:MZQ983065 NJL983063:NJM983065 NTH983063:NTI983065 ODD983063:ODE983065 OMZ983063:ONA983065 OWV983063:OWW983065 PGR983063:PGS983065 PQN983063:PQO983065 QAJ983063:QAK983065 QKF983063:QKG983065 QUB983063:QUC983065 RDX983063:RDY983065 RNT983063:RNU983065 RXP983063:RXQ983065 SHL983063:SHM983065 SRH983063:SRI983065 TBD983063:TBE983065 TKZ983063:TLA983065 TUV983063:TUW983065 UER983063:UES983065 UON983063:UOO983065 UYJ983063:UYK983065 VIF983063:VIG983065 VSB983063:VSC983065 WBX983063:WBY983065 WLT983063:WLU983065 WVP983063:WVQ983065 WVP10:WVQ21 WLT10:WLU21 WBX10:WBY21 VSB10:VSC21 VIF10:VIG21 UYJ10:UYK21 UON10:UOO21 UER10:UES21 TUV10:TUW21 TKZ10:TLA21 TBD10:TBE21 SRH10:SRI21 SHL10:SHM21 RXP10:RXQ21 RNT10:RNU21 RDX10:RDY21 QUB10:QUC21 QKF10:QKG21 QAJ10:QAK21 PQN10:PQO21 PGR10:PGS21 OWV10:OWW21 OMZ10:ONA21 ODD10:ODE21 NTH10:NTI21 NJL10:NJM21 MZP10:MZQ21 MPT10:MPU21 MFX10:MFY21 LWB10:LWC21 LMF10:LMG21 LCJ10:LCK21 KSN10:KSO21 KIR10:KIS21 JYV10:JYW21 JOZ10:JPA21 JFD10:JFE21 IVH10:IVI21 ILL10:ILM21 IBP10:IBQ21 HRT10:HRU21 HHX10:HHY21 GYB10:GYC21 GOF10:GOG21 GEJ10:GEK21 FUN10:FUO21 FKR10:FKS21 FAV10:FAW21 EQZ10:ERA21 EHD10:EHE21 DXH10:DXI21 DNL10:DNM21 DDP10:DDQ21 CTT10:CTU21 CJX10:CJY21 CAB10:CAC21 BQF10:BQG21 BGJ10:BGK21 AWN10:AWO21 AMR10:AMS21 ACV10:ACW21 SZ10:TA21 JD10:JE21 G10:G21 I10:I21 G23:G33 I23:I33" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>0</formula1>
       <formula2>999999999</formula2>
     </dataValidation>
-    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G33:H33 JC33:JD33 SY33:SZ33 ACU33:ACV33 AMQ33:AMR33 AWM33:AWN33 BGI33:BGJ33 BQE33:BQF33 CAA33:CAB33 CJW33:CJX33 CTS33:CTT33 DDO33:DDP33 DNK33:DNL33 DXG33:DXH33 EHC33:EHD33 EQY33:EQZ33 FAU33:FAV33 FKQ33:FKR33 FUM33:FUN33 GEI33:GEJ33 GOE33:GOF33 GYA33:GYB33 HHW33:HHX33 HRS33:HRT33 IBO33:IBP33 ILK33:ILL33 IVG33:IVH33 JFC33:JFD33 JOY33:JOZ33 JYU33:JYV33 KIQ33:KIR33 KSM33:KSN33 LCI33:LCJ33 LME33:LMF33 LWA33:LWB33 MFW33:MFX33 MPS33:MPT33 MZO33:MZP33 NJK33:NJL33 NTG33:NTH33 ODC33:ODD33 OMY33:OMZ33 OWU33:OWV33 PGQ33:PGR33 PQM33:PQN33 QAI33:QAJ33 QKE33:QKF33 QUA33:QUB33 RDW33:RDX33 RNS33:RNT33 RXO33:RXP33 SHK33:SHL33 SRG33:SRH33 TBC33:TBD33 TKY33:TKZ33 TUU33:TUV33 UEQ33:UER33 UOM33:UON33 UYI33:UYJ33 VIE33:VIF33 VSA33:VSB33 WBW33:WBX33 WLS33:WLT33 WVO33:WVP33 G65570:H65570 JC65570:JD65570 SY65570:SZ65570 ACU65570:ACV65570 AMQ65570:AMR65570 AWM65570:AWN65570 BGI65570:BGJ65570 BQE65570:BQF65570 CAA65570:CAB65570 CJW65570:CJX65570 CTS65570:CTT65570 DDO65570:DDP65570 DNK65570:DNL65570 DXG65570:DXH65570 EHC65570:EHD65570 EQY65570:EQZ65570 FAU65570:FAV65570 FKQ65570:FKR65570 FUM65570:FUN65570 GEI65570:GEJ65570 GOE65570:GOF65570 GYA65570:GYB65570 HHW65570:HHX65570 HRS65570:HRT65570 IBO65570:IBP65570 ILK65570:ILL65570 IVG65570:IVH65570 JFC65570:JFD65570 JOY65570:JOZ65570 JYU65570:JYV65570 KIQ65570:KIR65570 KSM65570:KSN65570 LCI65570:LCJ65570 LME65570:LMF65570 LWA65570:LWB65570 MFW65570:MFX65570 MPS65570:MPT65570 MZO65570:MZP65570 NJK65570:NJL65570 NTG65570:NTH65570 ODC65570:ODD65570 OMY65570:OMZ65570 OWU65570:OWV65570 PGQ65570:PGR65570 PQM65570:PQN65570 QAI65570:QAJ65570 QKE65570:QKF65570 QUA65570:QUB65570 RDW65570:RDX65570 RNS65570:RNT65570 RXO65570:RXP65570 SHK65570:SHL65570 SRG65570:SRH65570 TBC65570:TBD65570 TKY65570:TKZ65570 TUU65570:TUV65570 UEQ65570:UER65570 UOM65570:UON65570 UYI65570:UYJ65570 VIE65570:VIF65570 VSA65570:VSB65570 WBW65570:WBX65570 WLS65570:WLT65570 WVO65570:WVP65570 G131106:H131106 JC131106:JD131106 SY131106:SZ131106 ACU131106:ACV131106 AMQ131106:AMR131106 AWM131106:AWN131106 BGI131106:BGJ131106 BQE131106:BQF131106 CAA131106:CAB131106 CJW131106:CJX131106 CTS131106:CTT131106 DDO131106:DDP131106 DNK131106:DNL131106 DXG131106:DXH131106 EHC131106:EHD131106 EQY131106:EQZ131106 FAU131106:FAV131106 FKQ131106:FKR131106 FUM131106:FUN131106 GEI131106:GEJ131106 GOE131106:GOF131106 GYA131106:GYB131106 HHW131106:HHX131106 HRS131106:HRT131106 IBO131106:IBP131106 ILK131106:ILL131106 IVG131106:IVH131106 JFC131106:JFD131106 JOY131106:JOZ131106 JYU131106:JYV131106 KIQ131106:KIR131106 KSM131106:KSN131106 LCI131106:LCJ131106 LME131106:LMF131106 LWA131106:LWB131106 MFW131106:MFX131106 MPS131106:MPT131106 MZO131106:MZP131106 NJK131106:NJL131106 NTG131106:NTH131106 ODC131106:ODD131106 OMY131106:OMZ131106 OWU131106:OWV131106 PGQ131106:PGR131106 PQM131106:PQN131106 QAI131106:QAJ131106 QKE131106:QKF131106 QUA131106:QUB131106 RDW131106:RDX131106 RNS131106:RNT131106 RXO131106:RXP131106 SHK131106:SHL131106 SRG131106:SRH131106 TBC131106:TBD131106 TKY131106:TKZ131106 TUU131106:TUV131106 UEQ131106:UER131106 UOM131106:UON131106 UYI131106:UYJ131106 VIE131106:VIF131106 VSA131106:VSB131106 WBW131106:WBX131106 WLS131106:WLT131106 WVO131106:WVP131106 G196642:H196642 JC196642:JD196642 SY196642:SZ196642 ACU196642:ACV196642 AMQ196642:AMR196642 AWM196642:AWN196642 BGI196642:BGJ196642 BQE196642:BQF196642 CAA196642:CAB196642 CJW196642:CJX196642 CTS196642:CTT196642 DDO196642:DDP196642 DNK196642:DNL196642 DXG196642:DXH196642 EHC196642:EHD196642 EQY196642:EQZ196642 FAU196642:FAV196642 FKQ196642:FKR196642 FUM196642:FUN196642 GEI196642:GEJ196642 GOE196642:GOF196642 GYA196642:GYB196642 HHW196642:HHX196642 HRS196642:HRT196642 IBO196642:IBP196642 ILK196642:ILL196642 IVG196642:IVH196642 JFC196642:JFD196642 JOY196642:JOZ196642 JYU196642:JYV196642 KIQ196642:KIR196642 KSM196642:KSN196642 LCI196642:LCJ196642 LME196642:LMF196642 LWA196642:LWB196642 MFW196642:MFX196642 MPS196642:MPT196642 MZO196642:MZP196642 NJK196642:NJL196642 NTG196642:NTH196642 ODC196642:ODD196642 OMY196642:OMZ196642 OWU196642:OWV196642 PGQ196642:PGR196642 PQM196642:PQN196642 QAI196642:QAJ196642 QKE196642:QKF196642 QUA196642:QUB196642 RDW196642:RDX196642 RNS196642:RNT196642 RXO196642:RXP196642 SHK196642:SHL196642 SRG196642:SRH196642 TBC196642:TBD196642 TKY196642:TKZ196642 TUU196642:TUV196642 UEQ196642:UER196642 UOM196642:UON196642 UYI196642:UYJ196642 VIE196642:VIF196642 VSA196642:VSB196642 WBW196642:WBX196642 WLS196642:WLT196642 WVO196642:WVP196642 G262178:H262178 JC262178:JD262178 SY262178:SZ262178 ACU262178:ACV262178 AMQ262178:AMR262178 AWM262178:AWN262178 BGI262178:BGJ262178 BQE262178:BQF262178 CAA262178:CAB262178 CJW262178:CJX262178 CTS262178:CTT262178 DDO262178:DDP262178 DNK262178:DNL262178 DXG262178:DXH262178 EHC262178:EHD262178 EQY262178:EQZ262178 FAU262178:FAV262178 FKQ262178:FKR262178 FUM262178:FUN262178 GEI262178:GEJ262178 GOE262178:GOF262178 GYA262178:GYB262178 HHW262178:HHX262178 HRS262178:HRT262178 IBO262178:IBP262178 ILK262178:ILL262178 IVG262178:IVH262178 JFC262178:JFD262178 JOY262178:JOZ262178 JYU262178:JYV262178 KIQ262178:KIR262178 KSM262178:KSN262178 LCI262178:LCJ262178 LME262178:LMF262178 LWA262178:LWB262178 MFW262178:MFX262178 MPS262178:MPT262178 MZO262178:MZP262178 NJK262178:NJL262178 NTG262178:NTH262178 ODC262178:ODD262178 OMY262178:OMZ262178 OWU262178:OWV262178 PGQ262178:PGR262178 PQM262178:PQN262178 QAI262178:QAJ262178 QKE262178:QKF262178 QUA262178:QUB262178 RDW262178:RDX262178 RNS262178:RNT262178 RXO262178:RXP262178 SHK262178:SHL262178 SRG262178:SRH262178 TBC262178:TBD262178 TKY262178:TKZ262178 TUU262178:TUV262178 UEQ262178:UER262178 UOM262178:UON262178 UYI262178:UYJ262178 VIE262178:VIF262178 VSA262178:VSB262178 WBW262178:WBX262178 WLS262178:WLT262178 WVO262178:WVP262178 G327714:H327714 JC327714:JD327714 SY327714:SZ327714 ACU327714:ACV327714 AMQ327714:AMR327714 AWM327714:AWN327714 BGI327714:BGJ327714 BQE327714:BQF327714 CAA327714:CAB327714 CJW327714:CJX327714 CTS327714:CTT327714 DDO327714:DDP327714 DNK327714:DNL327714 DXG327714:DXH327714 EHC327714:EHD327714 EQY327714:EQZ327714 FAU327714:FAV327714 FKQ327714:FKR327714 FUM327714:FUN327714 GEI327714:GEJ327714 GOE327714:GOF327714 GYA327714:GYB327714 HHW327714:HHX327714 HRS327714:HRT327714 IBO327714:IBP327714 ILK327714:ILL327714 IVG327714:IVH327714 JFC327714:JFD327714 JOY327714:JOZ327714 JYU327714:JYV327714 KIQ327714:KIR327714 KSM327714:KSN327714 LCI327714:LCJ327714 LME327714:LMF327714 LWA327714:LWB327714 MFW327714:MFX327714 MPS327714:MPT327714 MZO327714:MZP327714 NJK327714:NJL327714 NTG327714:NTH327714 ODC327714:ODD327714 OMY327714:OMZ327714 OWU327714:OWV327714 PGQ327714:PGR327714 PQM327714:PQN327714 QAI327714:QAJ327714 QKE327714:QKF327714 QUA327714:QUB327714 RDW327714:RDX327714 RNS327714:RNT327714 RXO327714:RXP327714 SHK327714:SHL327714 SRG327714:SRH327714 TBC327714:TBD327714 TKY327714:TKZ327714 TUU327714:TUV327714 UEQ327714:UER327714 UOM327714:UON327714 UYI327714:UYJ327714 VIE327714:VIF327714 VSA327714:VSB327714 WBW327714:WBX327714 WLS327714:WLT327714 WVO327714:WVP327714 G393250:H393250 JC393250:JD393250 SY393250:SZ393250 ACU393250:ACV393250 AMQ393250:AMR393250 AWM393250:AWN393250 BGI393250:BGJ393250 BQE393250:BQF393250 CAA393250:CAB393250 CJW393250:CJX393250 CTS393250:CTT393250 DDO393250:DDP393250 DNK393250:DNL393250 DXG393250:DXH393250 EHC393250:EHD393250 EQY393250:EQZ393250 FAU393250:FAV393250 FKQ393250:FKR393250 FUM393250:FUN393250 GEI393250:GEJ393250 GOE393250:GOF393250 GYA393250:GYB393250 HHW393250:HHX393250 HRS393250:HRT393250 IBO393250:IBP393250 ILK393250:ILL393250 IVG393250:IVH393250 JFC393250:JFD393250 JOY393250:JOZ393250 JYU393250:JYV393250 KIQ393250:KIR393250 KSM393250:KSN393250 LCI393250:LCJ393250 LME393250:LMF393250 LWA393250:LWB393250 MFW393250:MFX393250 MPS393250:MPT393250 MZO393250:MZP393250 NJK393250:NJL393250 NTG393250:NTH393250 ODC393250:ODD393250 OMY393250:OMZ393250 OWU393250:OWV393250 PGQ393250:PGR393250 PQM393250:PQN393250 QAI393250:QAJ393250 QKE393250:QKF393250 QUA393250:QUB393250 RDW393250:RDX393250 RNS393250:RNT393250 RXO393250:RXP393250 SHK393250:SHL393250 SRG393250:SRH393250 TBC393250:TBD393250 TKY393250:TKZ393250 TUU393250:TUV393250 UEQ393250:UER393250 UOM393250:UON393250 UYI393250:UYJ393250 VIE393250:VIF393250 VSA393250:VSB393250 WBW393250:WBX393250 WLS393250:WLT393250 WVO393250:WVP393250 G458786:H458786 JC458786:JD458786 SY458786:SZ458786 ACU458786:ACV458786 AMQ458786:AMR458786 AWM458786:AWN458786 BGI458786:BGJ458786 BQE458786:BQF458786 CAA458786:CAB458786 CJW458786:CJX458786 CTS458786:CTT458786 DDO458786:DDP458786 DNK458786:DNL458786 DXG458786:DXH458786 EHC458786:EHD458786 EQY458786:EQZ458786 FAU458786:FAV458786 FKQ458786:FKR458786 FUM458786:FUN458786 GEI458786:GEJ458786 GOE458786:GOF458786 GYA458786:GYB458786 HHW458786:HHX458786 HRS458786:HRT458786 IBO458786:IBP458786 ILK458786:ILL458786 IVG458786:IVH458786 JFC458786:JFD458786 JOY458786:JOZ458786 JYU458786:JYV458786 KIQ458786:KIR458786 KSM458786:KSN458786 LCI458786:LCJ458786 LME458786:LMF458786 LWA458786:LWB458786 MFW458786:MFX458786 MPS458786:MPT458786 MZO458786:MZP458786 NJK458786:NJL458786 NTG458786:NTH458786 ODC458786:ODD458786 OMY458786:OMZ458786 OWU458786:OWV458786 PGQ458786:PGR458786 PQM458786:PQN458786 QAI458786:QAJ458786 QKE458786:QKF458786 QUA458786:QUB458786 RDW458786:RDX458786 RNS458786:RNT458786 RXO458786:RXP458786 SHK458786:SHL458786 SRG458786:SRH458786 TBC458786:TBD458786 TKY458786:TKZ458786 TUU458786:TUV458786 UEQ458786:UER458786 UOM458786:UON458786 UYI458786:UYJ458786 VIE458786:VIF458786 VSA458786:VSB458786 WBW458786:WBX458786 WLS458786:WLT458786 WVO458786:WVP458786 G524322:H524322 JC524322:JD524322 SY524322:SZ524322 ACU524322:ACV524322 AMQ524322:AMR524322 AWM524322:AWN524322 BGI524322:BGJ524322 BQE524322:BQF524322 CAA524322:CAB524322 CJW524322:CJX524322 CTS524322:CTT524322 DDO524322:DDP524322 DNK524322:DNL524322 DXG524322:DXH524322 EHC524322:EHD524322 EQY524322:EQZ524322 FAU524322:FAV524322 FKQ524322:FKR524322 FUM524322:FUN524322 GEI524322:GEJ524322 GOE524322:GOF524322 GYA524322:GYB524322 HHW524322:HHX524322 HRS524322:HRT524322 IBO524322:IBP524322 ILK524322:ILL524322 IVG524322:IVH524322 JFC524322:JFD524322 JOY524322:JOZ524322 JYU524322:JYV524322 KIQ524322:KIR524322 KSM524322:KSN524322 LCI524322:LCJ524322 LME524322:LMF524322 LWA524322:LWB524322 MFW524322:MFX524322 MPS524322:MPT524322 MZO524322:MZP524322 NJK524322:NJL524322 NTG524322:NTH524322 ODC524322:ODD524322 OMY524322:OMZ524322 OWU524322:OWV524322 PGQ524322:PGR524322 PQM524322:PQN524322 QAI524322:QAJ524322 QKE524322:QKF524322 QUA524322:QUB524322 RDW524322:RDX524322 RNS524322:RNT524322 RXO524322:RXP524322 SHK524322:SHL524322 SRG524322:SRH524322 TBC524322:TBD524322 TKY524322:TKZ524322 TUU524322:TUV524322 UEQ524322:UER524322 UOM524322:UON524322 UYI524322:UYJ524322 VIE524322:VIF524322 VSA524322:VSB524322 WBW524322:WBX524322 WLS524322:WLT524322 WVO524322:WVP524322 G589858:H589858 JC589858:JD589858 SY589858:SZ589858 ACU589858:ACV589858 AMQ589858:AMR589858 AWM589858:AWN589858 BGI589858:BGJ589858 BQE589858:BQF589858 CAA589858:CAB589858 CJW589858:CJX589858 CTS589858:CTT589858 DDO589858:DDP589858 DNK589858:DNL589858 DXG589858:DXH589858 EHC589858:EHD589858 EQY589858:EQZ589858 FAU589858:FAV589858 FKQ589858:FKR589858 FUM589858:FUN589858 GEI589858:GEJ589858 GOE589858:GOF589858 GYA589858:GYB589858 HHW589858:HHX589858 HRS589858:HRT589858 IBO589858:IBP589858 ILK589858:ILL589858 IVG589858:IVH589858 JFC589858:JFD589858 JOY589858:JOZ589858 JYU589858:JYV589858 KIQ589858:KIR589858 KSM589858:KSN589858 LCI589858:LCJ589858 LME589858:LMF589858 LWA589858:LWB589858 MFW589858:MFX589858 MPS589858:MPT589858 MZO589858:MZP589858 NJK589858:NJL589858 NTG589858:NTH589858 ODC589858:ODD589858 OMY589858:OMZ589858 OWU589858:OWV589858 PGQ589858:PGR589858 PQM589858:PQN589858 QAI589858:QAJ589858 QKE589858:QKF589858 QUA589858:QUB589858 RDW589858:RDX589858 RNS589858:RNT589858 RXO589858:RXP589858 SHK589858:SHL589858 SRG589858:SRH589858 TBC589858:TBD589858 TKY589858:TKZ589858 TUU589858:TUV589858 UEQ589858:UER589858 UOM589858:UON589858 UYI589858:UYJ589858 VIE589858:VIF589858 VSA589858:VSB589858 WBW589858:WBX589858 WLS589858:WLT589858 WVO589858:WVP589858 G655394:H655394 JC655394:JD655394 SY655394:SZ655394 ACU655394:ACV655394 AMQ655394:AMR655394 AWM655394:AWN655394 BGI655394:BGJ655394 BQE655394:BQF655394 CAA655394:CAB655394 CJW655394:CJX655394 CTS655394:CTT655394 DDO655394:DDP655394 DNK655394:DNL655394 DXG655394:DXH655394 EHC655394:EHD655394 EQY655394:EQZ655394 FAU655394:FAV655394 FKQ655394:FKR655394 FUM655394:FUN655394 GEI655394:GEJ655394 GOE655394:GOF655394 GYA655394:GYB655394 HHW655394:HHX655394 HRS655394:HRT655394 IBO655394:IBP655394 ILK655394:ILL655394 IVG655394:IVH655394 JFC655394:JFD655394 JOY655394:JOZ655394 JYU655394:JYV655394 KIQ655394:KIR655394 KSM655394:KSN655394 LCI655394:LCJ655394 LME655394:LMF655394 LWA655394:LWB655394 MFW655394:MFX655394 MPS655394:MPT655394 MZO655394:MZP655394 NJK655394:NJL655394 NTG655394:NTH655394 ODC655394:ODD655394 OMY655394:OMZ655394 OWU655394:OWV655394 PGQ655394:PGR655394 PQM655394:PQN655394 QAI655394:QAJ655394 QKE655394:QKF655394 QUA655394:QUB655394 RDW655394:RDX655394 RNS655394:RNT655394 RXO655394:RXP655394 SHK655394:SHL655394 SRG655394:SRH655394 TBC655394:TBD655394 TKY655394:TKZ655394 TUU655394:TUV655394 UEQ655394:UER655394 UOM655394:UON655394 UYI655394:UYJ655394 VIE655394:VIF655394 VSA655394:VSB655394 WBW655394:WBX655394 WLS655394:WLT655394 WVO655394:WVP655394 G720930:H720930 JC720930:JD720930 SY720930:SZ720930 ACU720930:ACV720930 AMQ720930:AMR720930 AWM720930:AWN720930 BGI720930:BGJ720930 BQE720930:BQF720930 CAA720930:CAB720930 CJW720930:CJX720930 CTS720930:CTT720930 DDO720930:DDP720930 DNK720930:DNL720930 DXG720930:DXH720930 EHC720930:EHD720930 EQY720930:EQZ720930 FAU720930:FAV720930 FKQ720930:FKR720930 FUM720930:FUN720930 GEI720930:GEJ720930 GOE720930:GOF720930 GYA720930:GYB720930 HHW720930:HHX720930 HRS720930:HRT720930 IBO720930:IBP720930 ILK720930:ILL720930 IVG720930:IVH720930 JFC720930:JFD720930 JOY720930:JOZ720930 JYU720930:JYV720930 KIQ720930:KIR720930 KSM720930:KSN720930 LCI720930:LCJ720930 LME720930:LMF720930 LWA720930:LWB720930 MFW720930:MFX720930 MPS720930:MPT720930 MZO720930:MZP720930 NJK720930:NJL720930 NTG720930:NTH720930 ODC720930:ODD720930 OMY720930:OMZ720930 OWU720930:OWV720930 PGQ720930:PGR720930 PQM720930:PQN720930 QAI720930:QAJ720930 QKE720930:QKF720930 QUA720930:QUB720930 RDW720930:RDX720930 RNS720930:RNT720930 RXO720930:RXP720930 SHK720930:SHL720930 SRG720930:SRH720930 TBC720930:TBD720930 TKY720930:TKZ720930 TUU720930:TUV720930 UEQ720930:UER720930 UOM720930:UON720930 UYI720930:UYJ720930 VIE720930:VIF720930 VSA720930:VSB720930 WBW720930:WBX720930 WLS720930:WLT720930 WVO720930:WVP720930 G786466:H786466 JC786466:JD786466 SY786466:SZ786466 ACU786466:ACV786466 AMQ786466:AMR786466 AWM786466:AWN786466 BGI786466:BGJ786466 BQE786466:BQF786466 CAA786466:CAB786466 CJW786466:CJX786466 CTS786466:CTT786466 DDO786466:DDP786466 DNK786466:DNL786466 DXG786466:DXH786466 EHC786466:EHD786466 EQY786466:EQZ786466 FAU786466:FAV786466 FKQ786466:FKR786466 FUM786466:FUN786466 GEI786466:GEJ786466 GOE786466:GOF786466 GYA786466:GYB786466 HHW786466:HHX786466 HRS786466:HRT786466 IBO786466:IBP786466 ILK786466:ILL786466 IVG786466:IVH786466 JFC786466:JFD786466 JOY786466:JOZ786466 JYU786466:JYV786466 KIQ786466:KIR786466 KSM786466:KSN786466 LCI786466:LCJ786466 LME786466:LMF786466 LWA786466:LWB786466 MFW786466:MFX786466 MPS786466:MPT786466 MZO786466:MZP786466 NJK786466:NJL786466 NTG786466:NTH786466 ODC786466:ODD786466 OMY786466:OMZ786466 OWU786466:OWV786466 PGQ786466:PGR786466 PQM786466:PQN786466 QAI786466:QAJ786466 QKE786466:QKF786466 QUA786466:QUB786466 RDW786466:RDX786466 RNS786466:RNT786466 RXO786466:RXP786466 SHK786466:SHL786466 SRG786466:SRH786466 TBC786466:TBD786466 TKY786466:TKZ786466 TUU786466:TUV786466 UEQ786466:UER786466 UOM786466:UON786466 UYI786466:UYJ786466 VIE786466:VIF786466 VSA786466:VSB786466 WBW786466:WBX786466 WLS786466:WLT786466 WVO786466:WVP786466 G852002:H852002 JC852002:JD852002 SY852002:SZ852002 ACU852002:ACV852002 AMQ852002:AMR852002 AWM852002:AWN852002 BGI852002:BGJ852002 BQE852002:BQF852002 CAA852002:CAB852002 CJW852002:CJX852002 CTS852002:CTT852002 DDO852002:DDP852002 DNK852002:DNL852002 DXG852002:DXH852002 EHC852002:EHD852002 EQY852002:EQZ852002 FAU852002:FAV852002 FKQ852002:FKR852002 FUM852002:FUN852002 GEI852002:GEJ852002 GOE852002:GOF852002 GYA852002:GYB852002 HHW852002:HHX852002 HRS852002:HRT852002 IBO852002:IBP852002 ILK852002:ILL852002 IVG852002:IVH852002 JFC852002:JFD852002 JOY852002:JOZ852002 JYU852002:JYV852002 KIQ852002:KIR852002 KSM852002:KSN852002 LCI852002:LCJ852002 LME852002:LMF852002 LWA852002:LWB852002 MFW852002:MFX852002 MPS852002:MPT852002 MZO852002:MZP852002 NJK852002:NJL852002 NTG852002:NTH852002 ODC852002:ODD852002 OMY852002:OMZ852002 OWU852002:OWV852002 PGQ852002:PGR852002 PQM852002:PQN852002 QAI852002:QAJ852002 QKE852002:QKF852002 QUA852002:QUB852002 RDW852002:RDX852002 RNS852002:RNT852002 RXO852002:RXP852002 SHK852002:SHL852002 SRG852002:SRH852002 TBC852002:TBD852002 TKY852002:TKZ852002 TUU852002:TUV852002 UEQ852002:UER852002 UOM852002:UON852002 UYI852002:UYJ852002 VIE852002:VIF852002 VSA852002:VSB852002 WBW852002:WBX852002 WLS852002:WLT852002 WVO852002:WVP852002 G917538:H917538 JC917538:JD917538 SY917538:SZ917538 ACU917538:ACV917538 AMQ917538:AMR917538 AWM917538:AWN917538 BGI917538:BGJ917538 BQE917538:BQF917538 CAA917538:CAB917538 CJW917538:CJX917538 CTS917538:CTT917538 DDO917538:DDP917538 DNK917538:DNL917538 DXG917538:DXH917538 EHC917538:EHD917538 EQY917538:EQZ917538 FAU917538:FAV917538 FKQ917538:FKR917538 FUM917538:FUN917538 GEI917538:GEJ917538 GOE917538:GOF917538 GYA917538:GYB917538 HHW917538:HHX917538 HRS917538:HRT917538 IBO917538:IBP917538 ILK917538:ILL917538 IVG917538:IVH917538 JFC917538:JFD917538 JOY917538:JOZ917538 JYU917538:JYV917538 KIQ917538:KIR917538 KSM917538:KSN917538 LCI917538:LCJ917538 LME917538:LMF917538 LWA917538:LWB917538 MFW917538:MFX917538 MPS917538:MPT917538 MZO917538:MZP917538 NJK917538:NJL917538 NTG917538:NTH917538 ODC917538:ODD917538 OMY917538:OMZ917538 OWU917538:OWV917538 PGQ917538:PGR917538 PQM917538:PQN917538 QAI917538:QAJ917538 QKE917538:QKF917538 QUA917538:QUB917538 RDW917538:RDX917538 RNS917538:RNT917538 RXO917538:RXP917538 SHK917538:SHL917538 SRG917538:SRH917538 TBC917538:TBD917538 TKY917538:TKZ917538 TUU917538:TUV917538 UEQ917538:UER917538 UOM917538:UON917538 UYI917538:UYJ917538 VIE917538:VIF917538 VSA917538:VSB917538 WBW917538:WBX917538 WLS917538:WLT917538 WVO917538:WVP917538 G983074:H983074 JC983074:JD983074 SY983074:SZ983074 ACU983074:ACV983074 AMQ983074:AMR983074 AWM983074:AWN983074 BGI983074:BGJ983074 BQE983074:BQF983074 CAA983074:CAB983074 CJW983074:CJX983074 CTS983074:CTT983074 DDO983074:DDP983074 DNK983074:DNL983074 DXG983074:DXH983074 EHC983074:EHD983074 EQY983074:EQZ983074 FAU983074:FAV983074 FKQ983074:FKR983074 FUM983074:FUN983074 GEI983074:GEJ983074 GOE983074:GOF983074 GYA983074:GYB983074 HHW983074:HHX983074 HRS983074:HRT983074 IBO983074:IBP983074 ILK983074:ILL983074 IVG983074:IVH983074 JFC983074:JFD983074 JOY983074:JOZ983074 JYU983074:JYV983074 KIQ983074:KIR983074 KSM983074:KSN983074 LCI983074:LCJ983074 LME983074:LMF983074 LWA983074:LWB983074 MFW983074:MFX983074 MPS983074:MPT983074 MZO983074:MZP983074 NJK983074:NJL983074 NTG983074:NTH983074 ODC983074:ODD983074 OMY983074:OMZ983074 OWU983074:OWV983074 PGQ983074:PGR983074 PQM983074:PQN983074 QAI983074:QAJ983074 QKE983074:QKF983074 QUA983074:QUB983074 RDW983074:RDX983074 RNS983074:RNT983074 RXO983074:RXP983074 SHK983074:SHL983074 SRG983074:SRH983074 TBC983074:TBD983074 TKY983074:TKZ983074 TUU983074:TUV983074 UEQ983074:UER983074 UOM983074:UON983074 UYI983074:UYJ983074 VIE983074:VIF983074 VSA983074:VSB983074 WBW983074:WBX983074 WLS983074:WLT983074 WVO983074:WVP983074" xr:uid="{00000000-0002-0000-0000-000002000000}">
+    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="WVP983075:WVQ983075 JD34:JE34 SZ34:TA34 ACV34:ACW34 AMR34:AMS34 AWN34:AWO34 BGJ34:BGK34 BQF34:BQG34 CAB34:CAC34 CJX34:CJY34 CTT34:CTU34 DDP34:DDQ34 DNL34:DNM34 DXH34:DXI34 EHD34:EHE34 EQZ34:ERA34 FAV34:FAW34 FKR34:FKS34 FUN34:FUO34 GEJ34:GEK34 GOF34:GOG34 GYB34:GYC34 HHX34:HHY34 HRT34:HRU34 IBP34:IBQ34 ILL34:ILM34 IVH34:IVI34 JFD34:JFE34 JOZ34:JPA34 JYV34:JYW34 KIR34:KIS34 KSN34:KSO34 LCJ34:LCK34 LMF34:LMG34 LWB34:LWC34 MFX34:MFY34 MPT34:MPU34 MZP34:MZQ34 NJL34:NJM34 NTH34:NTI34 ODD34:ODE34 OMZ34:ONA34 OWV34:OWW34 PGR34:PGS34 PQN34:PQO34 QAJ34:QAK34 QKF34:QKG34 QUB34:QUC34 RDX34:RDY34 RNT34:RNU34 RXP34:RXQ34 SHL34:SHM34 SRH34:SRI34 TBD34:TBE34 TKZ34:TLA34 TUV34:TUW34 UER34:UES34 UON34:UOO34 UYJ34:UYK34 VIF34:VIG34 VSB34:VSC34 WBX34:WBY34 WLT34:WLU34 WVP34:WVQ34 G65571:I65571 JD65571:JE65571 SZ65571:TA65571 ACV65571:ACW65571 AMR65571:AMS65571 AWN65571:AWO65571 BGJ65571:BGK65571 BQF65571:BQG65571 CAB65571:CAC65571 CJX65571:CJY65571 CTT65571:CTU65571 DDP65571:DDQ65571 DNL65571:DNM65571 DXH65571:DXI65571 EHD65571:EHE65571 EQZ65571:ERA65571 FAV65571:FAW65571 FKR65571:FKS65571 FUN65571:FUO65571 GEJ65571:GEK65571 GOF65571:GOG65571 GYB65571:GYC65571 HHX65571:HHY65571 HRT65571:HRU65571 IBP65571:IBQ65571 ILL65571:ILM65571 IVH65571:IVI65571 JFD65571:JFE65571 JOZ65571:JPA65571 JYV65571:JYW65571 KIR65571:KIS65571 KSN65571:KSO65571 LCJ65571:LCK65571 LMF65571:LMG65571 LWB65571:LWC65571 MFX65571:MFY65571 MPT65571:MPU65571 MZP65571:MZQ65571 NJL65571:NJM65571 NTH65571:NTI65571 ODD65571:ODE65571 OMZ65571:ONA65571 OWV65571:OWW65571 PGR65571:PGS65571 PQN65571:PQO65571 QAJ65571:QAK65571 QKF65571:QKG65571 QUB65571:QUC65571 RDX65571:RDY65571 RNT65571:RNU65571 RXP65571:RXQ65571 SHL65571:SHM65571 SRH65571:SRI65571 TBD65571:TBE65571 TKZ65571:TLA65571 TUV65571:TUW65571 UER65571:UES65571 UON65571:UOO65571 UYJ65571:UYK65571 VIF65571:VIG65571 VSB65571:VSC65571 WBX65571:WBY65571 WLT65571:WLU65571 WVP65571:WVQ65571 G131107:I131107 JD131107:JE131107 SZ131107:TA131107 ACV131107:ACW131107 AMR131107:AMS131107 AWN131107:AWO131107 BGJ131107:BGK131107 BQF131107:BQG131107 CAB131107:CAC131107 CJX131107:CJY131107 CTT131107:CTU131107 DDP131107:DDQ131107 DNL131107:DNM131107 DXH131107:DXI131107 EHD131107:EHE131107 EQZ131107:ERA131107 FAV131107:FAW131107 FKR131107:FKS131107 FUN131107:FUO131107 GEJ131107:GEK131107 GOF131107:GOG131107 GYB131107:GYC131107 HHX131107:HHY131107 HRT131107:HRU131107 IBP131107:IBQ131107 ILL131107:ILM131107 IVH131107:IVI131107 JFD131107:JFE131107 JOZ131107:JPA131107 JYV131107:JYW131107 KIR131107:KIS131107 KSN131107:KSO131107 LCJ131107:LCK131107 LMF131107:LMG131107 LWB131107:LWC131107 MFX131107:MFY131107 MPT131107:MPU131107 MZP131107:MZQ131107 NJL131107:NJM131107 NTH131107:NTI131107 ODD131107:ODE131107 OMZ131107:ONA131107 OWV131107:OWW131107 PGR131107:PGS131107 PQN131107:PQO131107 QAJ131107:QAK131107 QKF131107:QKG131107 QUB131107:QUC131107 RDX131107:RDY131107 RNT131107:RNU131107 RXP131107:RXQ131107 SHL131107:SHM131107 SRH131107:SRI131107 TBD131107:TBE131107 TKZ131107:TLA131107 TUV131107:TUW131107 UER131107:UES131107 UON131107:UOO131107 UYJ131107:UYK131107 VIF131107:VIG131107 VSB131107:VSC131107 WBX131107:WBY131107 WLT131107:WLU131107 WVP131107:WVQ131107 G196643:I196643 JD196643:JE196643 SZ196643:TA196643 ACV196643:ACW196643 AMR196643:AMS196643 AWN196643:AWO196643 BGJ196643:BGK196643 BQF196643:BQG196643 CAB196643:CAC196643 CJX196643:CJY196643 CTT196643:CTU196643 DDP196643:DDQ196643 DNL196643:DNM196643 DXH196643:DXI196643 EHD196643:EHE196643 EQZ196643:ERA196643 FAV196643:FAW196643 FKR196643:FKS196643 FUN196643:FUO196643 GEJ196643:GEK196643 GOF196643:GOG196643 GYB196643:GYC196643 HHX196643:HHY196643 HRT196643:HRU196643 IBP196643:IBQ196643 ILL196643:ILM196643 IVH196643:IVI196643 JFD196643:JFE196643 JOZ196643:JPA196643 JYV196643:JYW196643 KIR196643:KIS196643 KSN196643:KSO196643 LCJ196643:LCK196643 LMF196643:LMG196643 LWB196643:LWC196643 MFX196643:MFY196643 MPT196643:MPU196643 MZP196643:MZQ196643 NJL196643:NJM196643 NTH196643:NTI196643 ODD196643:ODE196643 OMZ196643:ONA196643 OWV196643:OWW196643 PGR196643:PGS196643 PQN196643:PQO196643 QAJ196643:QAK196643 QKF196643:QKG196643 QUB196643:QUC196643 RDX196643:RDY196643 RNT196643:RNU196643 RXP196643:RXQ196643 SHL196643:SHM196643 SRH196643:SRI196643 TBD196643:TBE196643 TKZ196643:TLA196643 TUV196643:TUW196643 UER196643:UES196643 UON196643:UOO196643 UYJ196643:UYK196643 VIF196643:VIG196643 VSB196643:VSC196643 WBX196643:WBY196643 WLT196643:WLU196643 WVP196643:WVQ196643 G262179:I262179 JD262179:JE262179 SZ262179:TA262179 ACV262179:ACW262179 AMR262179:AMS262179 AWN262179:AWO262179 BGJ262179:BGK262179 BQF262179:BQG262179 CAB262179:CAC262179 CJX262179:CJY262179 CTT262179:CTU262179 DDP262179:DDQ262179 DNL262179:DNM262179 DXH262179:DXI262179 EHD262179:EHE262179 EQZ262179:ERA262179 FAV262179:FAW262179 FKR262179:FKS262179 FUN262179:FUO262179 GEJ262179:GEK262179 GOF262179:GOG262179 GYB262179:GYC262179 HHX262179:HHY262179 HRT262179:HRU262179 IBP262179:IBQ262179 ILL262179:ILM262179 IVH262179:IVI262179 JFD262179:JFE262179 JOZ262179:JPA262179 JYV262179:JYW262179 KIR262179:KIS262179 KSN262179:KSO262179 LCJ262179:LCK262179 LMF262179:LMG262179 LWB262179:LWC262179 MFX262179:MFY262179 MPT262179:MPU262179 MZP262179:MZQ262179 NJL262179:NJM262179 NTH262179:NTI262179 ODD262179:ODE262179 OMZ262179:ONA262179 OWV262179:OWW262179 PGR262179:PGS262179 PQN262179:PQO262179 QAJ262179:QAK262179 QKF262179:QKG262179 QUB262179:QUC262179 RDX262179:RDY262179 RNT262179:RNU262179 RXP262179:RXQ262179 SHL262179:SHM262179 SRH262179:SRI262179 TBD262179:TBE262179 TKZ262179:TLA262179 TUV262179:TUW262179 UER262179:UES262179 UON262179:UOO262179 UYJ262179:UYK262179 VIF262179:VIG262179 VSB262179:VSC262179 WBX262179:WBY262179 WLT262179:WLU262179 WVP262179:WVQ262179 G327715:I327715 JD327715:JE327715 SZ327715:TA327715 ACV327715:ACW327715 AMR327715:AMS327715 AWN327715:AWO327715 BGJ327715:BGK327715 BQF327715:BQG327715 CAB327715:CAC327715 CJX327715:CJY327715 CTT327715:CTU327715 DDP327715:DDQ327715 DNL327715:DNM327715 DXH327715:DXI327715 EHD327715:EHE327715 EQZ327715:ERA327715 FAV327715:FAW327715 FKR327715:FKS327715 FUN327715:FUO327715 GEJ327715:GEK327715 GOF327715:GOG327715 GYB327715:GYC327715 HHX327715:HHY327715 HRT327715:HRU327715 IBP327715:IBQ327715 ILL327715:ILM327715 IVH327715:IVI327715 JFD327715:JFE327715 JOZ327715:JPA327715 JYV327715:JYW327715 KIR327715:KIS327715 KSN327715:KSO327715 LCJ327715:LCK327715 LMF327715:LMG327715 LWB327715:LWC327715 MFX327715:MFY327715 MPT327715:MPU327715 MZP327715:MZQ327715 NJL327715:NJM327715 NTH327715:NTI327715 ODD327715:ODE327715 OMZ327715:ONA327715 OWV327715:OWW327715 PGR327715:PGS327715 PQN327715:PQO327715 QAJ327715:QAK327715 QKF327715:QKG327715 QUB327715:QUC327715 RDX327715:RDY327715 RNT327715:RNU327715 RXP327715:RXQ327715 SHL327715:SHM327715 SRH327715:SRI327715 TBD327715:TBE327715 TKZ327715:TLA327715 TUV327715:TUW327715 UER327715:UES327715 UON327715:UOO327715 UYJ327715:UYK327715 VIF327715:VIG327715 VSB327715:VSC327715 WBX327715:WBY327715 WLT327715:WLU327715 WVP327715:WVQ327715 G393251:I393251 JD393251:JE393251 SZ393251:TA393251 ACV393251:ACW393251 AMR393251:AMS393251 AWN393251:AWO393251 BGJ393251:BGK393251 BQF393251:BQG393251 CAB393251:CAC393251 CJX393251:CJY393251 CTT393251:CTU393251 DDP393251:DDQ393251 DNL393251:DNM393251 DXH393251:DXI393251 EHD393251:EHE393251 EQZ393251:ERA393251 FAV393251:FAW393251 FKR393251:FKS393251 FUN393251:FUO393251 GEJ393251:GEK393251 GOF393251:GOG393251 GYB393251:GYC393251 HHX393251:HHY393251 HRT393251:HRU393251 IBP393251:IBQ393251 ILL393251:ILM393251 IVH393251:IVI393251 JFD393251:JFE393251 JOZ393251:JPA393251 JYV393251:JYW393251 KIR393251:KIS393251 KSN393251:KSO393251 LCJ393251:LCK393251 LMF393251:LMG393251 LWB393251:LWC393251 MFX393251:MFY393251 MPT393251:MPU393251 MZP393251:MZQ393251 NJL393251:NJM393251 NTH393251:NTI393251 ODD393251:ODE393251 OMZ393251:ONA393251 OWV393251:OWW393251 PGR393251:PGS393251 PQN393251:PQO393251 QAJ393251:QAK393251 QKF393251:QKG393251 QUB393251:QUC393251 RDX393251:RDY393251 RNT393251:RNU393251 RXP393251:RXQ393251 SHL393251:SHM393251 SRH393251:SRI393251 TBD393251:TBE393251 TKZ393251:TLA393251 TUV393251:TUW393251 UER393251:UES393251 UON393251:UOO393251 UYJ393251:UYK393251 VIF393251:VIG393251 VSB393251:VSC393251 WBX393251:WBY393251 WLT393251:WLU393251 WVP393251:WVQ393251 G458787:I458787 JD458787:JE458787 SZ458787:TA458787 ACV458787:ACW458787 AMR458787:AMS458787 AWN458787:AWO458787 BGJ458787:BGK458787 BQF458787:BQG458787 CAB458787:CAC458787 CJX458787:CJY458787 CTT458787:CTU458787 DDP458787:DDQ458787 DNL458787:DNM458787 DXH458787:DXI458787 EHD458787:EHE458787 EQZ458787:ERA458787 FAV458787:FAW458787 FKR458787:FKS458787 FUN458787:FUO458787 GEJ458787:GEK458787 GOF458787:GOG458787 GYB458787:GYC458787 HHX458787:HHY458787 HRT458787:HRU458787 IBP458787:IBQ458787 ILL458787:ILM458787 IVH458787:IVI458787 JFD458787:JFE458787 JOZ458787:JPA458787 JYV458787:JYW458787 KIR458787:KIS458787 KSN458787:KSO458787 LCJ458787:LCK458787 LMF458787:LMG458787 LWB458787:LWC458787 MFX458787:MFY458787 MPT458787:MPU458787 MZP458787:MZQ458787 NJL458787:NJM458787 NTH458787:NTI458787 ODD458787:ODE458787 OMZ458787:ONA458787 OWV458787:OWW458787 PGR458787:PGS458787 PQN458787:PQO458787 QAJ458787:QAK458787 QKF458787:QKG458787 QUB458787:QUC458787 RDX458787:RDY458787 RNT458787:RNU458787 RXP458787:RXQ458787 SHL458787:SHM458787 SRH458787:SRI458787 TBD458787:TBE458787 TKZ458787:TLA458787 TUV458787:TUW458787 UER458787:UES458787 UON458787:UOO458787 UYJ458787:UYK458787 VIF458787:VIG458787 VSB458787:VSC458787 WBX458787:WBY458787 WLT458787:WLU458787 WVP458787:WVQ458787 G524323:I524323 JD524323:JE524323 SZ524323:TA524323 ACV524323:ACW524323 AMR524323:AMS524323 AWN524323:AWO524323 BGJ524323:BGK524323 BQF524323:BQG524323 CAB524323:CAC524323 CJX524323:CJY524323 CTT524323:CTU524323 DDP524323:DDQ524323 DNL524323:DNM524323 DXH524323:DXI524323 EHD524323:EHE524323 EQZ524323:ERA524323 FAV524323:FAW524323 FKR524323:FKS524323 FUN524323:FUO524323 GEJ524323:GEK524323 GOF524323:GOG524323 GYB524323:GYC524323 HHX524323:HHY524323 HRT524323:HRU524323 IBP524323:IBQ524323 ILL524323:ILM524323 IVH524323:IVI524323 JFD524323:JFE524323 JOZ524323:JPA524323 JYV524323:JYW524323 KIR524323:KIS524323 KSN524323:KSO524323 LCJ524323:LCK524323 LMF524323:LMG524323 LWB524323:LWC524323 MFX524323:MFY524323 MPT524323:MPU524323 MZP524323:MZQ524323 NJL524323:NJM524323 NTH524323:NTI524323 ODD524323:ODE524323 OMZ524323:ONA524323 OWV524323:OWW524323 PGR524323:PGS524323 PQN524323:PQO524323 QAJ524323:QAK524323 QKF524323:QKG524323 QUB524323:QUC524323 RDX524323:RDY524323 RNT524323:RNU524323 RXP524323:RXQ524323 SHL524323:SHM524323 SRH524323:SRI524323 TBD524323:TBE524323 TKZ524323:TLA524323 TUV524323:TUW524323 UER524323:UES524323 UON524323:UOO524323 UYJ524323:UYK524323 VIF524323:VIG524323 VSB524323:VSC524323 WBX524323:WBY524323 WLT524323:WLU524323 WVP524323:WVQ524323 G589859:I589859 JD589859:JE589859 SZ589859:TA589859 ACV589859:ACW589859 AMR589859:AMS589859 AWN589859:AWO589859 BGJ589859:BGK589859 BQF589859:BQG589859 CAB589859:CAC589859 CJX589859:CJY589859 CTT589859:CTU589859 DDP589859:DDQ589859 DNL589859:DNM589859 DXH589859:DXI589859 EHD589859:EHE589859 EQZ589859:ERA589859 FAV589859:FAW589859 FKR589859:FKS589859 FUN589859:FUO589859 GEJ589859:GEK589859 GOF589859:GOG589859 GYB589859:GYC589859 HHX589859:HHY589859 HRT589859:HRU589859 IBP589859:IBQ589859 ILL589859:ILM589859 IVH589859:IVI589859 JFD589859:JFE589859 JOZ589859:JPA589859 JYV589859:JYW589859 KIR589859:KIS589859 KSN589859:KSO589859 LCJ589859:LCK589859 LMF589859:LMG589859 LWB589859:LWC589859 MFX589859:MFY589859 MPT589859:MPU589859 MZP589859:MZQ589859 NJL589859:NJM589859 NTH589859:NTI589859 ODD589859:ODE589859 OMZ589859:ONA589859 OWV589859:OWW589859 PGR589859:PGS589859 PQN589859:PQO589859 QAJ589859:QAK589859 QKF589859:QKG589859 QUB589859:QUC589859 RDX589859:RDY589859 RNT589859:RNU589859 RXP589859:RXQ589859 SHL589859:SHM589859 SRH589859:SRI589859 TBD589859:TBE589859 TKZ589859:TLA589859 TUV589859:TUW589859 UER589859:UES589859 UON589859:UOO589859 UYJ589859:UYK589859 VIF589859:VIG589859 VSB589859:VSC589859 WBX589859:WBY589859 WLT589859:WLU589859 WVP589859:WVQ589859 G655395:I655395 JD655395:JE655395 SZ655395:TA655395 ACV655395:ACW655395 AMR655395:AMS655395 AWN655395:AWO655395 BGJ655395:BGK655395 BQF655395:BQG655395 CAB655395:CAC655395 CJX655395:CJY655395 CTT655395:CTU655395 DDP655395:DDQ655395 DNL655395:DNM655395 DXH655395:DXI655395 EHD655395:EHE655395 EQZ655395:ERA655395 FAV655395:FAW655395 FKR655395:FKS655395 FUN655395:FUO655395 GEJ655395:GEK655395 GOF655395:GOG655395 GYB655395:GYC655395 HHX655395:HHY655395 HRT655395:HRU655395 IBP655395:IBQ655395 ILL655395:ILM655395 IVH655395:IVI655395 JFD655395:JFE655395 JOZ655395:JPA655395 JYV655395:JYW655395 KIR655395:KIS655395 KSN655395:KSO655395 LCJ655395:LCK655395 LMF655395:LMG655395 LWB655395:LWC655395 MFX655395:MFY655395 MPT655395:MPU655395 MZP655395:MZQ655395 NJL655395:NJM655395 NTH655395:NTI655395 ODD655395:ODE655395 OMZ655395:ONA655395 OWV655395:OWW655395 PGR655395:PGS655395 PQN655395:PQO655395 QAJ655395:QAK655395 QKF655395:QKG655395 QUB655395:QUC655395 RDX655395:RDY655395 RNT655395:RNU655395 RXP655395:RXQ655395 SHL655395:SHM655395 SRH655395:SRI655395 TBD655395:TBE655395 TKZ655395:TLA655395 TUV655395:TUW655395 UER655395:UES655395 UON655395:UOO655395 UYJ655395:UYK655395 VIF655395:VIG655395 VSB655395:VSC655395 WBX655395:WBY655395 WLT655395:WLU655395 WVP655395:WVQ655395 G720931:I720931 JD720931:JE720931 SZ720931:TA720931 ACV720931:ACW720931 AMR720931:AMS720931 AWN720931:AWO720931 BGJ720931:BGK720931 BQF720931:BQG720931 CAB720931:CAC720931 CJX720931:CJY720931 CTT720931:CTU720931 DDP720931:DDQ720931 DNL720931:DNM720931 DXH720931:DXI720931 EHD720931:EHE720931 EQZ720931:ERA720931 FAV720931:FAW720931 FKR720931:FKS720931 FUN720931:FUO720931 GEJ720931:GEK720931 GOF720931:GOG720931 GYB720931:GYC720931 HHX720931:HHY720931 HRT720931:HRU720931 IBP720931:IBQ720931 ILL720931:ILM720931 IVH720931:IVI720931 JFD720931:JFE720931 JOZ720931:JPA720931 JYV720931:JYW720931 KIR720931:KIS720931 KSN720931:KSO720931 LCJ720931:LCK720931 LMF720931:LMG720931 LWB720931:LWC720931 MFX720931:MFY720931 MPT720931:MPU720931 MZP720931:MZQ720931 NJL720931:NJM720931 NTH720931:NTI720931 ODD720931:ODE720931 OMZ720931:ONA720931 OWV720931:OWW720931 PGR720931:PGS720931 PQN720931:PQO720931 QAJ720931:QAK720931 QKF720931:QKG720931 QUB720931:QUC720931 RDX720931:RDY720931 RNT720931:RNU720931 RXP720931:RXQ720931 SHL720931:SHM720931 SRH720931:SRI720931 TBD720931:TBE720931 TKZ720931:TLA720931 TUV720931:TUW720931 UER720931:UES720931 UON720931:UOO720931 UYJ720931:UYK720931 VIF720931:VIG720931 VSB720931:VSC720931 WBX720931:WBY720931 WLT720931:WLU720931 WVP720931:WVQ720931 G786467:I786467 JD786467:JE786467 SZ786467:TA786467 ACV786467:ACW786467 AMR786467:AMS786467 AWN786467:AWO786467 BGJ786467:BGK786467 BQF786467:BQG786467 CAB786467:CAC786467 CJX786467:CJY786467 CTT786467:CTU786467 DDP786467:DDQ786467 DNL786467:DNM786467 DXH786467:DXI786467 EHD786467:EHE786467 EQZ786467:ERA786467 FAV786467:FAW786467 FKR786467:FKS786467 FUN786467:FUO786467 GEJ786467:GEK786467 GOF786467:GOG786467 GYB786467:GYC786467 HHX786467:HHY786467 HRT786467:HRU786467 IBP786467:IBQ786467 ILL786467:ILM786467 IVH786467:IVI786467 JFD786467:JFE786467 JOZ786467:JPA786467 JYV786467:JYW786467 KIR786467:KIS786467 KSN786467:KSO786467 LCJ786467:LCK786467 LMF786467:LMG786467 LWB786467:LWC786467 MFX786467:MFY786467 MPT786467:MPU786467 MZP786467:MZQ786467 NJL786467:NJM786467 NTH786467:NTI786467 ODD786467:ODE786467 OMZ786467:ONA786467 OWV786467:OWW786467 PGR786467:PGS786467 PQN786467:PQO786467 QAJ786467:QAK786467 QKF786467:QKG786467 QUB786467:QUC786467 RDX786467:RDY786467 RNT786467:RNU786467 RXP786467:RXQ786467 SHL786467:SHM786467 SRH786467:SRI786467 TBD786467:TBE786467 TKZ786467:TLA786467 TUV786467:TUW786467 UER786467:UES786467 UON786467:UOO786467 UYJ786467:UYK786467 VIF786467:VIG786467 VSB786467:VSC786467 WBX786467:WBY786467 WLT786467:WLU786467 WVP786467:WVQ786467 G852003:I852003 JD852003:JE852003 SZ852003:TA852003 ACV852003:ACW852003 AMR852003:AMS852003 AWN852003:AWO852003 BGJ852003:BGK852003 BQF852003:BQG852003 CAB852003:CAC852003 CJX852003:CJY852003 CTT852003:CTU852003 DDP852003:DDQ852003 DNL852003:DNM852003 DXH852003:DXI852003 EHD852003:EHE852003 EQZ852003:ERA852003 FAV852003:FAW852003 FKR852003:FKS852003 FUN852003:FUO852003 GEJ852003:GEK852003 GOF852003:GOG852003 GYB852003:GYC852003 HHX852003:HHY852003 HRT852003:HRU852003 IBP852003:IBQ852003 ILL852003:ILM852003 IVH852003:IVI852003 JFD852003:JFE852003 JOZ852003:JPA852003 JYV852003:JYW852003 KIR852003:KIS852003 KSN852003:KSO852003 LCJ852003:LCK852003 LMF852003:LMG852003 LWB852003:LWC852003 MFX852003:MFY852003 MPT852003:MPU852003 MZP852003:MZQ852003 NJL852003:NJM852003 NTH852003:NTI852003 ODD852003:ODE852003 OMZ852003:ONA852003 OWV852003:OWW852003 PGR852003:PGS852003 PQN852003:PQO852003 QAJ852003:QAK852003 QKF852003:QKG852003 QUB852003:QUC852003 RDX852003:RDY852003 RNT852003:RNU852003 RXP852003:RXQ852003 SHL852003:SHM852003 SRH852003:SRI852003 TBD852003:TBE852003 TKZ852003:TLA852003 TUV852003:TUW852003 UER852003:UES852003 UON852003:UOO852003 UYJ852003:UYK852003 VIF852003:VIG852003 VSB852003:VSC852003 WBX852003:WBY852003 WLT852003:WLU852003 WVP852003:WVQ852003 G917539:I917539 JD917539:JE917539 SZ917539:TA917539 ACV917539:ACW917539 AMR917539:AMS917539 AWN917539:AWO917539 BGJ917539:BGK917539 BQF917539:BQG917539 CAB917539:CAC917539 CJX917539:CJY917539 CTT917539:CTU917539 DDP917539:DDQ917539 DNL917539:DNM917539 DXH917539:DXI917539 EHD917539:EHE917539 EQZ917539:ERA917539 FAV917539:FAW917539 FKR917539:FKS917539 FUN917539:FUO917539 GEJ917539:GEK917539 GOF917539:GOG917539 GYB917539:GYC917539 HHX917539:HHY917539 HRT917539:HRU917539 IBP917539:IBQ917539 ILL917539:ILM917539 IVH917539:IVI917539 JFD917539:JFE917539 JOZ917539:JPA917539 JYV917539:JYW917539 KIR917539:KIS917539 KSN917539:KSO917539 LCJ917539:LCK917539 LMF917539:LMG917539 LWB917539:LWC917539 MFX917539:MFY917539 MPT917539:MPU917539 MZP917539:MZQ917539 NJL917539:NJM917539 NTH917539:NTI917539 ODD917539:ODE917539 OMZ917539:ONA917539 OWV917539:OWW917539 PGR917539:PGS917539 PQN917539:PQO917539 QAJ917539:QAK917539 QKF917539:QKG917539 QUB917539:QUC917539 RDX917539:RDY917539 RNT917539:RNU917539 RXP917539:RXQ917539 SHL917539:SHM917539 SRH917539:SRI917539 TBD917539:TBE917539 TKZ917539:TLA917539 TUV917539:TUW917539 UER917539:UES917539 UON917539:UOO917539 UYJ917539:UYK917539 VIF917539:VIG917539 VSB917539:VSC917539 WBX917539:WBY917539 WLT917539:WLU917539 WVP917539:WVQ917539 G983075:I983075 JD983075:JE983075 SZ983075:TA983075 ACV983075:ACW983075 AMR983075:AMS983075 AWN983075:AWO983075 BGJ983075:BGK983075 BQF983075:BQG983075 CAB983075:CAC983075 CJX983075:CJY983075 CTT983075:CTU983075 DDP983075:DDQ983075 DNL983075:DNM983075 DXH983075:DXI983075 EHD983075:EHE983075 EQZ983075:ERA983075 FAV983075:FAW983075 FKR983075:FKS983075 FUN983075:FUO983075 GEJ983075:GEK983075 GOF983075:GOG983075 GYB983075:GYC983075 HHX983075:HHY983075 HRT983075:HRU983075 IBP983075:IBQ983075 ILL983075:ILM983075 IVH983075:IVI983075 JFD983075:JFE983075 JOZ983075:JPA983075 JYV983075:JYW983075 KIR983075:KIS983075 KSN983075:KSO983075 LCJ983075:LCK983075 LMF983075:LMG983075 LWB983075:LWC983075 MFX983075:MFY983075 MPT983075:MPU983075 MZP983075:MZQ983075 NJL983075:NJM983075 NTH983075:NTI983075 ODD983075:ODE983075 OMZ983075:ONA983075 OWV983075:OWW983075 PGR983075:PGS983075 PQN983075:PQO983075 QAJ983075:QAK983075 QKF983075:QKG983075 QUB983075:QUC983075 RDX983075:RDY983075 RNT983075:RNU983075 RXP983075:RXQ983075 SHL983075:SHM983075 SRH983075:SRI983075 TBD983075:TBE983075 TKZ983075:TLA983075 TUV983075:TUW983075 UER983075:UES983075 UON983075:UOO983075 UYJ983075:UYK983075 VIF983075:VIG983075 VSB983075:VSC983075 WBX983075:WBY983075 WLT983075:WLU983075 G34:I34" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>-9999999999</formula1>
       <formula2>99999999999</formula2>
     </dataValidation>
-    <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="WVM983062:WVN983073 JA9:JB19 SW9:SX19 ACS9:ACT19 AMO9:AMP19 AWK9:AWL19 BGG9:BGH19 BQC9:BQD19 BZY9:BZZ19 CJU9:CJV19 CTQ9:CTR19 DDM9:DDN19 DNI9:DNJ19 DXE9:DXF19 EHA9:EHB19 EQW9:EQX19 FAS9:FAT19 FKO9:FKP19 FUK9:FUL19 GEG9:GEH19 GOC9:GOD19 GXY9:GXZ19 HHU9:HHV19 HRQ9:HRR19 IBM9:IBN19 ILI9:ILJ19 IVE9:IVF19 JFA9:JFB19 JOW9:JOX19 JYS9:JYT19 KIO9:KIP19 KSK9:KSL19 LCG9:LCH19 LMC9:LMD19 LVY9:LVZ19 MFU9:MFV19 MPQ9:MPR19 MZM9:MZN19 NJI9:NJJ19 NTE9:NTF19 ODA9:ODB19 OMW9:OMX19 OWS9:OWT19 PGO9:PGP19 PQK9:PQL19 QAG9:QAH19 QKC9:QKD19 QTY9:QTZ19 RDU9:RDV19 RNQ9:RNR19 RXM9:RXN19 SHI9:SHJ19 SRE9:SRF19 TBA9:TBB19 TKW9:TKX19 TUS9:TUT19 UEO9:UEP19 UOK9:UOL19 UYG9:UYH19 VIC9:VID19 VRY9:VRZ19 WBU9:WBV19 WLQ9:WLR19 WVM9:WVN19 E65544:F65555 JA65544:JB65555 SW65544:SX65555 ACS65544:ACT65555 AMO65544:AMP65555 AWK65544:AWL65555 BGG65544:BGH65555 BQC65544:BQD65555 BZY65544:BZZ65555 CJU65544:CJV65555 CTQ65544:CTR65555 DDM65544:DDN65555 DNI65544:DNJ65555 DXE65544:DXF65555 EHA65544:EHB65555 EQW65544:EQX65555 FAS65544:FAT65555 FKO65544:FKP65555 FUK65544:FUL65555 GEG65544:GEH65555 GOC65544:GOD65555 GXY65544:GXZ65555 HHU65544:HHV65555 HRQ65544:HRR65555 IBM65544:IBN65555 ILI65544:ILJ65555 IVE65544:IVF65555 JFA65544:JFB65555 JOW65544:JOX65555 JYS65544:JYT65555 KIO65544:KIP65555 KSK65544:KSL65555 LCG65544:LCH65555 LMC65544:LMD65555 LVY65544:LVZ65555 MFU65544:MFV65555 MPQ65544:MPR65555 MZM65544:MZN65555 NJI65544:NJJ65555 NTE65544:NTF65555 ODA65544:ODB65555 OMW65544:OMX65555 OWS65544:OWT65555 PGO65544:PGP65555 PQK65544:PQL65555 QAG65544:QAH65555 QKC65544:QKD65555 QTY65544:QTZ65555 RDU65544:RDV65555 RNQ65544:RNR65555 RXM65544:RXN65555 SHI65544:SHJ65555 SRE65544:SRF65555 TBA65544:TBB65555 TKW65544:TKX65555 TUS65544:TUT65555 UEO65544:UEP65555 UOK65544:UOL65555 UYG65544:UYH65555 VIC65544:VID65555 VRY65544:VRZ65555 WBU65544:WBV65555 WLQ65544:WLR65555 WVM65544:WVN65555 E131080:F131091 JA131080:JB131091 SW131080:SX131091 ACS131080:ACT131091 AMO131080:AMP131091 AWK131080:AWL131091 BGG131080:BGH131091 BQC131080:BQD131091 BZY131080:BZZ131091 CJU131080:CJV131091 CTQ131080:CTR131091 DDM131080:DDN131091 DNI131080:DNJ131091 DXE131080:DXF131091 EHA131080:EHB131091 EQW131080:EQX131091 FAS131080:FAT131091 FKO131080:FKP131091 FUK131080:FUL131091 GEG131080:GEH131091 GOC131080:GOD131091 GXY131080:GXZ131091 HHU131080:HHV131091 HRQ131080:HRR131091 IBM131080:IBN131091 ILI131080:ILJ131091 IVE131080:IVF131091 JFA131080:JFB131091 JOW131080:JOX131091 JYS131080:JYT131091 KIO131080:KIP131091 KSK131080:KSL131091 LCG131080:LCH131091 LMC131080:LMD131091 LVY131080:LVZ131091 MFU131080:MFV131091 MPQ131080:MPR131091 MZM131080:MZN131091 NJI131080:NJJ131091 NTE131080:NTF131091 ODA131080:ODB131091 OMW131080:OMX131091 OWS131080:OWT131091 PGO131080:PGP131091 PQK131080:PQL131091 QAG131080:QAH131091 QKC131080:QKD131091 QTY131080:QTZ131091 RDU131080:RDV131091 RNQ131080:RNR131091 RXM131080:RXN131091 SHI131080:SHJ131091 SRE131080:SRF131091 TBA131080:TBB131091 TKW131080:TKX131091 TUS131080:TUT131091 UEO131080:UEP131091 UOK131080:UOL131091 UYG131080:UYH131091 VIC131080:VID131091 VRY131080:VRZ131091 WBU131080:WBV131091 WLQ131080:WLR131091 WVM131080:WVN131091 E196616:F196627 JA196616:JB196627 SW196616:SX196627 ACS196616:ACT196627 AMO196616:AMP196627 AWK196616:AWL196627 BGG196616:BGH196627 BQC196616:BQD196627 BZY196616:BZZ196627 CJU196616:CJV196627 CTQ196616:CTR196627 DDM196616:DDN196627 DNI196616:DNJ196627 DXE196616:DXF196627 EHA196616:EHB196627 EQW196616:EQX196627 FAS196616:FAT196627 FKO196616:FKP196627 FUK196616:FUL196627 GEG196616:GEH196627 GOC196616:GOD196627 GXY196616:GXZ196627 HHU196616:HHV196627 HRQ196616:HRR196627 IBM196616:IBN196627 ILI196616:ILJ196627 IVE196616:IVF196627 JFA196616:JFB196627 JOW196616:JOX196627 JYS196616:JYT196627 KIO196616:KIP196627 KSK196616:KSL196627 LCG196616:LCH196627 LMC196616:LMD196627 LVY196616:LVZ196627 MFU196616:MFV196627 MPQ196616:MPR196627 MZM196616:MZN196627 NJI196616:NJJ196627 NTE196616:NTF196627 ODA196616:ODB196627 OMW196616:OMX196627 OWS196616:OWT196627 PGO196616:PGP196627 PQK196616:PQL196627 QAG196616:QAH196627 QKC196616:QKD196627 QTY196616:QTZ196627 RDU196616:RDV196627 RNQ196616:RNR196627 RXM196616:RXN196627 SHI196616:SHJ196627 SRE196616:SRF196627 TBA196616:TBB196627 TKW196616:TKX196627 TUS196616:TUT196627 UEO196616:UEP196627 UOK196616:UOL196627 UYG196616:UYH196627 VIC196616:VID196627 VRY196616:VRZ196627 WBU196616:WBV196627 WLQ196616:WLR196627 WVM196616:WVN196627 E262152:F262163 JA262152:JB262163 SW262152:SX262163 ACS262152:ACT262163 AMO262152:AMP262163 AWK262152:AWL262163 BGG262152:BGH262163 BQC262152:BQD262163 BZY262152:BZZ262163 CJU262152:CJV262163 CTQ262152:CTR262163 DDM262152:DDN262163 DNI262152:DNJ262163 DXE262152:DXF262163 EHA262152:EHB262163 EQW262152:EQX262163 FAS262152:FAT262163 FKO262152:FKP262163 FUK262152:FUL262163 GEG262152:GEH262163 GOC262152:GOD262163 GXY262152:GXZ262163 HHU262152:HHV262163 HRQ262152:HRR262163 IBM262152:IBN262163 ILI262152:ILJ262163 IVE262152:IVF262163 JFA262152:JFB262163 JOW262152:JOX262163 JYS262152:JYT262163 KIO262152:KIP262163 KSK262152:KSL262163 LCG262152:LCH262163 LMC262152:LMD262163 LVY262152:LVZ262163 MFU262152:MFV262163 MPQ262152:MPR262163 MZM262152:MZN262163 NJI262152:NJJ262163 NTE262152:NTF262163 ODA262152:ODB262163 OMW262152:OMX262163 OWS262152:OWT262163 PGO262152:PGP262163 PQK262152:PQL262163 QAG262152:QAH262163 QKC262152:QKD262163 QTY262152:QTZ262163 RDU262152:RDV262163 RNQ262152:RNR262163 RXM262152:RXN262163 SHI262152:SHJ262163 SRE262152:SRF262163 TBA262152:TBB262163 TKW262152:TKX262163 TUS262152:TUT262163 UEO262152:UEP262163 UOK262152:UOL262163 UYG262152:UYH262163 VIC262152:VID262163 VRY262152:VRZ262163 WBU262152:WBV262163 WLQ262152:WLR262163 WVM262152:WVN262163 E327688:F327699 JA327688:JB327699 SW327688:SX327699 ACS327688:ACT327699 AMO327688:AMP327699 AWK327688:AWL327699 BGG327688:BGH327699 BQC327688:BQD327699 BZY327688:BZZ327699 CJU327688:CJV327699 CTQ327688:CTR327699 DDM327688:DDN327699 DNI327688:DNJ327699 DXE327688:DXF327699 EHA327688:EHB327699 EQW327688:EQX327699 FAS327688:FAT327699 FKO327688:FKP327699 FUK327688:FUL327699 GEG327688:GEH327699 GOC327688:GOD327699 GXY327688:GXZ327699 HHU327688:HHV327699 HRQ327688:HRR327699 IBM327688:IBN327699 ILI327688:ILJ327699 IVE327688:IVF327699 JFA327688:JFB327699 JOW327688:JOX327699 JYS327688:JYT327699 KIO327688:KIP327699 KSK327688:KSL327699 LCG327688:LCH327699 LMC327688:LMD327699 LVY327688:LVZ327699 MFU327688:MFV327699 MPQ327688:MPR327699 MZM327688:MZN327699 NJI327688:NJJ327699 NTE327688:NTF327699 ODA327688:ODB327699 OMW327688:OMX327699 OWS327688:OWT327699 PGO327688:PGP327699 PQK327688:PQL327699 QAG327688:QAH327699 QKC327688:QKD327699 QTY327688:QTZ327699 RDU327688:RDV327699 RNQ327688:RNR327699 RXM327688:RXN327699 SHI327688:SHJ327699 SRE327688:SRF327699 TBA327688:TBB327699 TKW327688:TKX327699 TUS327688:TUT327699 UEO327688:UEP327699 UOK327688:UOL327699 UYG327688:UYH327699 VIC327688:VID327699 VRY327688:VRZ327699 WBU327688:WBV327699 WLQ327688:WLR327699 WVM327688:WVN327699 E393224:F393235 JA393224:JB393235 SW393224:SX393235 ACS393224:ACT393235 AMO393224:AMP393235 AWK393224:AWL393235 BGG393224:BGH393235 BQC393224:BQD393235 BZY393224:BZZ393235 CJU393224:CJV393235 CTQ393224:CTR393235 DDM393224:DDN393235 DNI393224:DNJ393235 DXE393224:DXF393235 EHA393224:EHB393235 EQW393224:EQX393235 FAS393224:FAT393235 FKO393224:FKP393235 FUK393224:FUL393235 GEG393224:GEH393235 GOC393224:GOD393235 GXY393224:GXZ393235 HHU393224:HHV393235 HRQ393224:HRR393235 IBM393224:IBN393235 ILI393224:ILJ393235 IVE393224:IVF393235 JFA393224:JFB393235 JOW393224:JOX393235 JYS393224:JYT393235 KIO393224:KIP393235 KSK393224:KSL393235 LCG393224:LCH393235 LMC393224:LMD393235 LVY393224:LVZ393235 MFU393224:MFV393235 MPQ393224:MPR393235 MZM393224:MZN393235 NJI393224:NJJ393235 NTE393224:NTF393235 ODA393224:ODB393235 OMW393224:OMX393235 OWS393224:OWT393235 PGO393224:PGP393235 PQK393224:PQL393235 QAG393224:QAH393235 QKC393224:QKD393235 QTY393224:QTZ393235 RDU393224:RDV393235 RNQ393224:RNR393235 RXM393224:RXN393235 SHI393224:SHJ393235 SRE393224:SRF393235 TBA393224:TBB393235 TKW393224:TKX393235 TUS393224:TUT393235 UEO393224:UEP393235 UOK393224:UOL393235 UYG393224:UYH393235 VIC393224:VID393235 VRY393224:VRZ393235 WBU393224:WBV393235 WLQ393224:WLR393235 WVM393224:WVN393235 E458760:F458771 JA458760:JB458771 SW458760:SX458771 ACS458760:ACT458771 AMO458760:AMP458771 AWK458760:AWL458771 BGG458760:BGH458771 BQC458760:BQD458771 BZY458760:BZZ458771 CJU458760:CJV458771 CTQ458760:CTR458771 DDM458760:DDN458771 DNI458760:DNJ458771 DXE458760:DXF458771 EHA458760:EHB458771 EQW458760:EQX458771 FAS458760:FAT458771 FKO458760:FKP458771 FUK458760:FUL458771 GEG458760:GEH458771 GOC458760:GOD458771 GXY458760:GXZ458771 HHU458760:HHV458771 HRQ458760:HRR458771 IBM458760:IBN458771 ILI458760:ILJ458771 IVE458760:IVF458771 JFA458760:JFB458771 JOW458760:JOX458771 JYS458760:JYT458771 KIO458760:KIP458771 KSK458760:KSL458771 LCG458760:LCH458771 LMC458760:LMD458771 LVY458760:LVZ458771 MFU458760:MFV458771 MPQ458760:MPR458771 MZM458760:MZN458771 NJI458760:NJJ458771 NTE458760:NTF458771 ODA458760:ODB458771 OMW458760:OMX458771 OWS458760:OWT458771 PGO458760:PGP458771 PQK458760:PQL458771 QAG458760:QAH458771 QKC458760:QKD458771 QTY458760:QTZ458771 RDU458760:RDV458771 RNQ458760:RNR458771 RXM458760:RXN458771 SHI458760:SHJ458771 SRE458760:SRF458771 TBA458760:TBB458771 TKW458760:TKX458771 TUS458760:TUT458771 UEO458760:UEP458771 UOK458760:UOL458771 UYG458760:UYH458771 VIC458760:VID458771 VRY458760:VRZ458771 WBU458760:WBV458771 WLQ458760:WLR458771 WVM458760:WVN458771 E524296:F524307 JA524296:JB524307 SW524296:SX524307 ACS524296:ACT524307 AMO524296:AMP524307 AWK524296:AWL524307 BGG524296:BGH524307 BQC524296:BQD524307 BZY524296:BZZ524307 CJU524296:CJV524307 CTQ524296:CTR524307 DDM524296:DDN524307 DNI524296:DNJ524307 DXE524296:DXF524307 EHA524296:EHB524307 EQW524296:EQX524307 FAS524296:FAT524307 FKO524296:FKP524307 FUK524296:FUL524307 GEG524296:GEH524307 GOC524296:GOD524307 GXY524296:GXZ524307 HHU524296:HHV524307 HRQ524296:HRR524307 IBM524296:IBN524307 ILI524296:ILJ524307 IVE524296:IVF524307 JFA524296:JFB524307 JOW524296:JOX524307 JYS524296:JYT524307 KIO524296:KIP524307 KSK524296:KSL524307 LCG524296:LCH524307 LMC524296:LMD524307 LVY524296:LVZ524307 MFU524296:MFV524307 MPQ524296:MPR524307 MZM524296:MZN524307 NJI524296:NJJ524307 NTE524296:NTF524307 ODA524296:ODB524307 OMW524296:OMX524307 OWS524296:OWT524307 PGO524296:PGP524307 PQK524296:PQL524307 QAG524296:QAH524307 QKC524296:QKD524307 QTY524296:QTZ524307 RDU524296:RDV524307 RNQ524296:RNR524307 RXM524296:RXN524307 SHI524296:SHJ524307 SRE524296:SRF524307 TBA524296:TBB524307 TKW524296:TKX524307 TUS524296:TUT524307 UEO524296:UEP524307 UOK524296:UOL524307 UYG524296:UYH524307 VIC524296:VID524307 VRY524296:VRZ524307 WBU524296:WBV524307 WLQ524296:WLR524307 WVM524296:WVN524307 E589832:F589843 JA589832:JB589843 SW589832:SX589843 ACS589832:ACT589843 AMO589832:AMP589843 AWK589832:AWL589843 BGG589832:BGH589843 BQC589832:BQD589843 BZY589832:BZZ589843 CJU589832:CJV589843 CTQ589832:CTR589843 DDM589832:DDN589843 DNI589832:DNJ589843 DXE589832:DXF589843 EHA589832:EHB589843 EQW589832:EQX589843 FAS589832:FAT589843 FKO589832:FKP589843 FUK589832:FUL589843 GEG589832:GEH589843 GOC589832:GOD589843 GXY589832:GXZ589843 HHU589832:HHV589843 HRQ589832:HRR589843 IBM589832:IBN589843 ILI589832:ILJ589843 IVE589832:IVF589843 JFA589832:JFB589843 JOW589832:JOX589843 JYS589832:JYT589843 KIO589832:KIP589843 KSK589832:KSL589843 LCG589832:LCH589843 LMC589832:LMD589843 LVY589832:LVZ589843 MFU589832:MFV589843 MPQ589832:MPR589843 MZM589832:MZN589843 NJI589832:NJJ589843 NTE589832:NTF589843 ODA589832:ODB589843 OMW589832:OMX589843 OWS589832:OWT589843 PGO589832:PGP589843 PQK589832:PQL589843 QAG589832:QAH589843 QKC589832:QKD589843 QTY589832:QTZ589843 RDU589832:RDV589843 RNQ589832:RNR589843 RXM589832:RXN589843 SHI589832:SHJ589843 SRE589832:SRF589843 TBA589832:TBB589843 TKW589832:TKX589843 TUS589832:TUT589843 UEO589832:UEP589843 UOK589832:UOL589843 UYG589832:UYH589843 VIC589832:VID589843 VRY589832:VRZ589843 WBU589832:WBV589843 WLQ589832:WLR589843 WVM589832:WVN589843 E655368:F655379 JA655368:JB655379 SW655368:SX655379 ACS655368:ACT655379 AMO655368:AMP655379 AWK655368:AWL655379 BGG655368:BGH655379 BQC655368:BQD655379 BZY655368:BZZ655379 CJU655368:CJV655379 CTQ655368:CTR655379 DDM655368:DDN655379 DNI655368:DNJ655379 DXE655368:DXF655379 EHA655368:EHB655379 EQW655368:EQX655379 FAS655368:FAT655379 FKO655368:FKP655379 FUK655368:FUL655379 GEG655368:GEH655379 GOC655368:GOD655379 GXY655368:GXZ655379 HHU655368:HHV655379 HRQ655368:HRR655379 IBM655368:IBN655379 ILI655368:ILJ655379 IVE655368:IVF655379 JFA655368:JFB655379 JOW655368:JOX655379 JYS655368:JYT655379 KIO655368:KIP655379 KSK655368:KSL655379 LCG655368:LCH655379 LMC655368:LMD655379 LVY655368:LVZ655379 MFU655368:MFV655379 MPQ655368:MPR655379 MZM655368:MZN655379 NJI655368:NJJ655379 NTE655368:NTF655379 ODA655368:ODB655379 OMW655368:OMX655379 OWS655368:OWT655379 PGO655368:PGP655379 PQK655368:PQL655379 QAG655368:QAH655379 QKC655368:QKD655379 QTY655368:QTZ655379 RDU655368:RDV655379 RNQ655368:RNR655379 RXM655368:RXN655379 SHI655368:SHJ655379 SRE655368:SRF655379 TBA655368:TBB655379 TKW655368:TKX655379 TUS655368:TUT655379 UEO655368:UEP655379 UOK655368:UOL655379 UYG655368:UYH655379 VIC655368:VID655379 VRY655368:VRZ655379 WBU655368:WBV655379 WLQ655368:WLR655379 WVM655368:WVN655379 E720904:F720915 JA720904:JB720915 SW720904:SX720915 ACS720904:ACT720915 AMO720904:AMP720915 AWK720904:AWL720915 BGG720904:BGH720915 BQC720904:BQD720915 BZY720904:BZZ720915 CJU720904:CJV720915 CTQ720904:CTR720915 DDM720904:DDN720915 DNI720904:DNJ720915 DXE720904:DXF720915 EHA720904:EHB720915 EQW720904:EQX720915 FAS720904:FAT720915 FKO720904:FKP720915 FUK720904:FUL720915 GEG720904:GEH720915 GOC720904:GOD720915 GXY720904:GXZ720915 HHU720904:HHV720915 HRQ720904:HRR720915 IBM720904:IBN720915 ILI720904:ILJ720915 IVE720904:IVF720915 JFA720904:JFB720915 JOW720904:JOX720915 JYS720904:JYT720915 KIO720904:KIP720915 KSK720904:KSL720915 LCG720904:LCH720915 LMC720904:LMD720915 LVY720904:LVZ720915 MFU720904:MFV720915 MPQ720904:MPR720915 MZM720904:MZN720915 NJI720904:NJJ720915 NTE720904:NTF720915 ODA720904:ODB720915 OMW720904:OMX720915 OWS720904:OWT720915 PGO720904:PGP720915 PQK720904:PQL720915 QAG720904:QAH720915 QKC720904:QKD720915 QTY720904:QTZ720915 RDU720904:RDV720915 RNQ720904:RNR720915 RXM720904:RXN720915 SHI720904:SHJ720915 SRE720904:SRF720915 TBA720904:TBB720915 TKW720904:TKX720915 TUS720904:TUT720915 UEO720904:UEP720915 UOK720904:UOL720915 UYG720904:UYH720915 VIC720904:VID720915 VRY720904:VRZ720915 WBU720904:WBV720915 WLQ720904:WLR720915 WVM720904:WVN720915 E786440:F786451 JA786440:JB786451 SW786440:SX786451 ACS786440:ACT786451 AMO786440:AMP786451 AWK786440:AWL786451 BGG786440:BGH786451 BQC786440:BQD786451 BZY786440:BZZ786451 CJU786440:CJV786451 CTQ786440:CTR786451 DDM786440:DDN786451 DNI786440:DNJ786451 DXE786440:DXF786451 EHA786440:EHB786451 EQW786440:EQX786451 FAS786440:FAT786451 FKO786440:FKP786451 FUK786440:FUL786451 GEG786440:GEH786451 GOC786440:GOD786451 GXY786440:GXZ786451 HHU786440:HHV786451 HRQ786440:HRR786451 IBM786440:IBN786451 ILI786440:ILJ786451 IVE786440:IVF786451 JFA786440:JFB786451 JOW786440:JOX786451 JYS786440:JYT786451 KIO786440:KIP786451 KSK786440:KSL786451 LCG786440:LCH786451 LMC786440:LMD786451 LVY786440:LVZ786451 MFU786440:MFV786451 MPQ786440:MPR786451 MZM786440:MZN786451 NJI786440:NJJ786451 NTE786440:NTF786451 ODA786440:ODB786451 OMW786440:OMX786451 OWS786440:OWT786451 PGO786440:PGP786451 PQK786440:PQL786451 QAG786440:QAH786451 QKC786440:QKD786451 QTY786440:QTZ786451 RDU786440:RDV786451 RNQ786440:RNR786451 RXM786440:RXN786451 SHI786440:SHJ786451 SRE786440:SRF786451 TBA786440:TBB786451 TKW786440:TKX786451 TUS786440:TUT786451 UEO786440:UEP786451 UOK786440:UOL786451 UYG786440:UYH786451 VIC786440:VID786451 VRY786440:VRZ786451 WBU786440:WBV786451 WLQ786440:WLR786451 WVM786440:WVN786451 E851976:F851987 JA851976:JB851987 SW851976:SX851987 ACS851976:ACT851987 AMO851976:AMP851987 AWK851976:AWL851987 BGG851976:BGH851987 BQC851976:BQD851987 BZY851976:BZZ851987 CJU851976:CJV851987 CTQ851976:CTR851987 DDM851976:DDN851987 DNI851976:DNJ851987 DXE851976:DXF851987 EHA851976:EHB851987 EQW851976:EQX851987 FAS851976:FAT851987 FKO851976:FKP851987 FUK851976:FUL851987 GEG851976:GEH851987 GOC851976:GOD851987 GXY851976:GXZ851987 HHU851976:HHV851987 HRQ851976:HRR851987 IBM851976:IBN851987 ILI851976:ILJ851987 IVE851976:IVF851987 JFA851976:JFB851987 JOW851976:JOX851987 JYS851976:JYT851987 KIO851976:KIP851987 KSK851976:KSL851987 LCG851976:LCH851987 LMC851976:LMD851987 LVY851976:LVZ851987 MFU851976:MFV851987 MPQ851976:MPR851987 MZM851976:MZN851987 NJI851976:NJJ851987 NTE851976:NTF851987 ODA851976:ODB851987 OMW851976:OMX851987 OWS851976:OWT851987 PGO851976:PGP851987 PQK851976:PQL851987 QAG851976:QAH851987 QKC851976:QKD851987 QTY851976:QTZ851987 RDU851976:RDV851987 RNQ851976:RNR851987 RXM851976:RXN851987 SHI851976:SHJ851987 SRE851976:SRF851987 TBA851976:TBB851987 TKW851976:TKX851987 TUS851976:TUT851987 UEO851976:UEP851987 UOK851976:UOL851987 UYG851976:UYH851987 VIC851976:VID851987 VRY851976:VRZ851987 WBU851976:WBV851987 WLQ851976:WLR851987 WVM851976:WVN851987 E917512:F917523 JA917512:JB917523 SW917512:SX917523 ACS917512:ACT917523 AMO917512:AMP917523 AWK917512:AWL917523 BGG917512:BGH917523 BQC917512:BQD917523 BZY917512:BZZ917523 CJU917512:CJV917523 CTQ917512:CTR917523 DDM917512:DDN917523 DNI917512:DNJ917523 DXE917512:DXF917523 EHA917512:EHB917523 EQW917512:EQX917523 FAS917512:FAT917523 FKO917512:FKP917523 FUK917512:FUL917523 GEG917512:GEH917523 GOC917512:GOD917523 GXY917512:GXZ917523 HHU917512:HHV917523 HRQ917512:HRR917523 IBM917512:IBN917523 ILI917512:ILJ917523 IVE917512:IVF917523 JFA917512:JFB917523 JOW917512:JOX917523 JYS917512:JYT917523 KIO917512:KIP917523 KSK917512:KSL917523 LCG917512:LCH917523 LMC917512:LMD917523 LVY917512:LVZ917523 MFU917512:MFV917523 MPQ917512:MPR917523 MZM917512:MZN917523 NJI917512:NJJ917523 NTE917512:NTF917523 ODA917512:ODB917523 OMW917512:OMX917523 OWS917512:OWT917523 PGO917512:PGP917523 PQK917512:PQL917523 QAG917512:QAH917523 QKC917512:QKD917523 QTY917512:QTZ917523 RDU917512:RDV917523 RNQ917512:RNR917523 RXM917512:RXN917523 SHI917512:SHJ917523 SRE917512:SRF917523 TBA917512:TBB917523 TKW917512:TKX917523 TUS917512:TUT917523 UEO917512:UEP917523 UOK917512:UOL917523 UYG917512:UYH917523 VIC917512:VID917523 VRY917512:VRZ917523 WBU917512:WBV917523 WLQ917512:WLR917523 WVM917512:WVN917523 E983048:F983059 JA983048:JB983059 SW983048:SX983059 ACS983048:ACT983059 AMO983048:AMP983059 AWK983048:AWL983059 BGG983048:BGH983059 BQC983048:BQD983059 BZY983048:BZZ983059 CJU983048:CJV983059 CTQ983048:CTR983059 DDM983048:DDN983059 DNI983048:DNJ983059 DXE983048:DXF983059 EHA983048:EHB983059 EQW983048:EQX983059 FAS983048:FAT983059 FKO983048:FKP983059 FUK983048:FUL983059 GEG983048:GEH983059 GOC983048:GOD983059 GXY983048:GXZ983059 HHU983048:HHV983059 HRQ983048:HRR983059 IBM983048:IBN983059 ILI983048:ILJ983059 IVE983048:IVF983059 JFA983048:JFB983059 JOW983048:JOX983059 JYS983048:JYT983059 KIO983048:KIP983059 KSK983048:KSL983059 LCG983048:LCH983059 LMC983048:LMD983059 LVY983048:LVZ983059 MFU983048:MFV983059 MPQ983048:MPR983059 MZM983048:MZN983059 NJI983048:NJJ983059 NTE983048:NTF983059 ODA983048:ODB983059 OMW983048:OMX983059 OWS983048:OWT983059 PGO983048:PGP983059 PQK983048:PQL983059 QAG983048:QAH983059 QKC983048:QKD983059 QTY983048:QTZ983059 RDU983048:RDV983059 RNQ983048:RNR983059 RXM983048:RXN983059 SHI983048:SHJ983059 SRE983048:SRF983059 TBA983048:TBB983059 TKW983048:TKX983059 TUS983048:TUT983059 UEO983048:UEP983059 UOK983048:UOL983059 UYG983048:UYH983059 VIC983048:VID983059 VRY983048:VRZ983059 WBU983048:WBV983059 WLQ983048:WLR983059 WVM983048:WVN983059 E9:E19 JA22:JB32 SW22:SX32 ACS22:ACT32 AMO22:AMP32 AWK22:AWL32 BGG22:BGH32 BQC22:BQD32 BZY22:BZZ32 CJU22:CJV32 CTQ22:CTR32 DDM22:DDN32 DNI22:DNJ32 DXE22:DXF32 EHA22:EHB32 EQW22:EQX32 FAS22:FAT32 FKO22:FKP32 FUK22:FUL32 GEG22:GEH32 GOC22:GOD32 GXY22:GXZ32 HHU22:HHV32 HRQ22:HRR32 IBM22:IBN32 ILI22:ILJ32 IVE22:IVF32 JFA22:JFB32 JOW22:JOX32 JYS22:JYT32 KIO22:KIP32 KSK22:KSL32 LCG22:LCH32 LMC22:LMD32 LVY22:LVZ32 MFU22:MFV32 MPQ22:MPR32 MZM22:MZN32 NJI22:NJJ32 NTE22:NTF32 ODA22:ODB32 OMW22:OMX32 OWS22:OWT32 PGO22:PGP32 PQK22:PQL32 QAG22:QAH32 QKC22:QKD32 QTY22:QTZ32 RDU22:RDV32 RNQ22:RNR32 RXM22:RXN32 SHI22:SHJ32 SRE22:SRF32 TBA22:TBB32 TKW22:TKX32 TUS22:TUT32 UEO22:UEP32 UOK22:UOL32 UYG22:UYH32 VIC22:VID32 VRY22:VRZ32 WBU22:WBV32 WLQ22:WLR32 WVM22:WVN32 E65558:F65569 JA65558:JB65569 SW65558:SX65569 ACS65558:ACT65569 AMO65558:AMP65569 AWK65558:AWL65569 BGG65558:BGH65569 BQC65558:BQD65569 BZY65558:BZZ65569 CJU65558:CJV65569 CTQ65558:CTR65569 DDM65558:DDN65569 DNI65558:DNJ65569 DXE65558:DXF65569 EHA65558:EHB65569 EQW65558:EQX65569 FAS65558:FAT65569 FKO65558:FKP65569 FUK65558:FUL65569 GEG65558:GEH65569 GOC65558:GOD65569 GXY65558:GXZ65569 HHU65558:HHV65569 HRQ65558:HRR65569 IBM65558:IBN65569 ILI65558:ILJ65569 IVE65558:IVF65569 JFA65558:JFB65569 JOW65558:JOX65569 JYS65558:JYT65569 KIO65558:KIP65569 KSK65558:KSL65569 LCG65558:LCH65569 LMC65558:LMD65569 LVY65558:LVZ65569 MFU65558:MFV65569 MPQ65558:MPR65569 MZM65558:MZN65569 NJI65558:NJJ65569 NTE65558:NTF65569 ODA65558:ODB65569 OMW65558:OMX65569 OWS65558:OWT65569 PGO65558:PGP65569 PQK65558:PQL65569 QAG65558:QAH65569 QKC65558:QKD65569 QTY65558:QTZ65569 RDU65558:RDV65569 RNQ65558:RNR65569 RXM65558:RXN65569 SHI65558:SHJ65569 SRE65558:SRF65569 TBA65558:TBB65569 TKW65558:TKX65569 TUS65558:TUT65569 UEO65558:UEP65569 UOK65558:UOL65569 UYG65558:UYH65569 VIC65558:VID65569 VRY65558:VRZ65569 WBU65558:WBV65569 WLQ65558:WLR65569 WVM65558:WVN65569 E131094:F131105 JA131094:JB131105 SW131094:SX131105 ACS131094:ACT131105 AMO131094:AMP131105 AWK131094:AWL131105 BGG131094:BGH131105 BQC131094:BQD131105 BZY131094:BZZ131105 CJU131094:CJV131105 CTQ131094:CTR131105 DDM131094:DDN131105 DNI131094:DNJ131105 DXE131094:DXF131105 EHA131094:EHB131105 EQW131094:EQX131105 FAS131094:FAT131105 FKO131094:FKP131105 FUK131094:FUL131105 GEG131094:GEH131105 GOC131094:GOD131105 GXY131094:GXZ131105 HHU131094:HHV131105 HRQ131094:HRR131105 IBM131094:IBN131105 ILI131094:ILJ131105 IVE131094:IVF131105 JFA131094:JFB131105 JOW131094:JOX131105 JYS131094:JYT131105 KIO131094:KIP131105 KSK131094:KSL131105 LCG131094:LCH131105 LMC131094:LMD131105 LVY131094:LVZ131105 MFU131094:MFV131105 MPQ131094:MPR131105 MZM131094:MZN131105 NJI131094:NJJ131105 NTE131094:NTF131105 ODA131094:ODB131105 OMW131094:OMX131105 OWS131094:OWT131105 PGO131094:PGP131105 PQK131094:PQL131105 QAG131094:QAH131105 QKC131094:QKD131105 QTY131094:QTZ131105 RDU131094:RDV131105 RNQ131094:RNR131105 RXM131094:RXN131105 SHI131094:SHJ131105 SRE131094:SRF131105 TBA131094:TBB131105 TKW131094:TKX131105 TUS131094:TUT131105 UEO131094:UEP131105 UOK131094:UOL131105 UYG131094:UYH131105 VIC131094:VID131105 VRY131094:VRZ131105 WBU131094:WBV131105 WLQ131094:WLR131105 WVM131094:WVN131105 E196630:F196641 JA196630:JB196641 SW196630:SX196641 ACS196630:ACT196641 AMO196630:AMP196641 AWK196630:AWL196641 BGG196630:BGH196641 BQC196630:BQD196641 BZY196630:BZZ196641 CJU196630:CJV196641 CTQ196630:CTR196641 DDM196630:DDN196641 DNI196630:DNJ196641 DXE196630:DXF196641 EHA196630:EHB196641 EQW196630:EQX196641 FAS196630:FAT196641 FKO196630:FKP196641 FUK196630:FUL196641 GEG196630:GEH196641 GOC196630:GOD196641 GXY196630:GXZ196641 HHU196630:HHV196641 HRQ196630:HRR196641 IBM196630:IBN196641 ILI196630:ILJ196641 IVE196630:IVF196641 JFA196630:JFB196641 JOW196630:JOX196641 JYS196630:JYT196641 KIO196630:KIP196641 KSK196630:KSL196641 LCG196630:LCH196641 LMC196630:LMD196641 LVY196630:LVZ196641 MFU196630:MFV196641 MPQ196630:MPR196641 MZM196630:MZN196641 NJI196630:NJJ196641 NTE196630:NTF196641 ODA196630:ODB196641 OMW196630:OMX196641 OWS196630:OWT196641 PGO196630:PGP196641 PQK196630:PQL196641 QAG196630:QAH196641 QKC196630:QKD196641 QTY196630:QTZ196641 RDU196630:RDV196641 RNQ196630:RNR196641 RXM196630:RXN196641 SHI196630:SHJ196641 SRE196630:SRF196641 TBA196630:TBB196641 TKW196630:TKX196641 TUS196630:TUT196641 UEO196630:UEP196641 UOK196630:UOL196641 UYG196630:UYH196641 VIC196630:VID196641 VRY196630:VRZ196641 WBU196630:WBV196641 WLQ196630:WLR196641 WVM196630:WVN196641 E262166:F262177 JA262166:JB262177 SW262166:SX262177 ACS262166:ACT262177 AMO262166:AMP262177 AWK262166:AWL262177 BGG262166:BGH262177 BQC262166:BQD262177 BZY262166:BZZ262177 CJU262166:CJV262177 CTQ262166:CTR262177 DDM262166:DDN262177 DNI262166:DNJ262177 DXE262166:DXF262177 EHA262166:EHB262177 EQW262166:EQX262177 FAS262166:FAT262177 FKO262166:FKP262177 FUK262166:FUL262177 GEG262166:GEH262177 GOC262166:GOD262177 GXY262166:GXZ262177 HHU262166:HHV262177 HRQ262166:HRR262177 IBM262166:IBN262177 ILI262166:ILJ262177 IVE262166:IVF262177 JFA262166:JFB262177 JOW262166:JOX262177 JYS262166:JYT262177 KIO262166:KIP262177 KSK262166:KSL262177 LCG262166:LCH262177 LMC262166:LMD262177 LVY262166:LVZ262177 MFU262166:MFV262177 MPQ262166:MPR262177 MZM262166:MZN262177 NJI262166:NJJ262177 NTE262166:NTF262177 ODA262166:ODB262177 OMW262166:OMX262177 OWS262166:OWT262177 PGO262166:PGP262177 PQK262166:PQL262177 QAG262166:QAH262177 QKC262166:QKD262177 QTY262166:QTZ262177 RDU262166:RDV262177 RNQ262166:RNR262177 RXM262166:RXN262177 SHI262166:SHJ262177 SRE262166:SRF262177 TBA262166:TBB262177 TKW262166:TKX262177 TUS262166:TUT262177 UEO262166:UEP262177 UOK262166:UOL262177 UYG262166:UYH262177 VIC262166:VID262177 VRY262166:VRZ262177 WBU262166:WBV262177 WLQ262166:WLR262177 WVM262166:WVN262177 E327702:F327713 JA327702:JB327713 SW327702:SX327713 ACS327702:ACT327713 AMO327702:AMP327713 AWK327702:AWL327713 BGG327702:BGH327713 BQC327702:BQD327713 BZY327702:BZZ327713 CJU327702:CJV327713 CTQ327702:CTR327713 DDM327702:DDN327713 DNI327702:DNJ327713 DXE327702:DXF327713 EHA327702:EHB327713 EQW327702:EQX327713 FAS327702:FAT327713 FKO327702:FKP327713 FUK327702:FUL327713 GEG327702:GEH327713 GOC327702:GOD327713 GXY327702:GXZ327713 HHU327702:HHV327713 HRQ327702:HRR327713 IBM327702:IBN327713 ILI327702:ILJ327713 IVE327702:IVF327713 JFA327702:JFB327713 JOW327702:JOX327713 JYS327702:JYT327713 KIO327702:KIP327713 KSK327702:KSL327713 LCG327702:LCH327713 LMC327702:LMD327713 LVY327702:LVZ327713 MFU327702:MFV327713 MPQ327702:MPR327713 MZM327702:MZN327713 NJI327702:NJJ327713 NTE327702:NTF327713 ODA327702:ODB327713 OMW327702:OMX327713 OWS327702:OWT327713 PGO327702:PGP327713 PQK327702:PQL327713 QAG327702:QAH327713 QKC327702:QKD327713 QTY327702:QTZ327713 RDU327702:RDV327713 RNQ327702:RNR327713 RXM327702:RXN327713 SHI327702:SHJ327713 SRE327702:SRF327713 TBA327702:TBB327713 TKW327702:TKX327713 TUS327702:TUT327713 UEO327702:UEP327713 UOK327702:UOL327713 UYG327702:UYH327713 VIC327702:VID327713 VRY327702:VRZ327713 WBU327702:WBV327713 WLQ327702:WLR327713 WVM327702:WVN327713 E393238:F393249 JA393238:JB393249 SW393238:SX393249 ACS393238:ACT393249 AMO393238:AMP393249 AWK393238:AWL393249 BGG393238:BGH393249 BQC393238:BQD393249 BZY393238:BZZ393249 CJU393238:CJV393249 CTQ393238:CTR393249 DDM393238:DDN393249 DNI393238:DNJ393249 DXE393238:DXF393249 EHA393238:EHB393249 EQW393238:EQX393249 FAS393238:FAT393249 FKO393238:FKP393249 FUK393238:FUL393249 GEG393238:GEH393249 GOC393238:GOD393249 GXY393238:GXZ393249 HHU393238:HHV393249 HRQ393238:HRR393249 IBM393238:IBN393249 ILI393238:ILJ393249 IVE393238:IVF393249 JFA393238:JFB393249 JOW393238:JOX393249 JYS393238:JYT393249 KIO393238:KIP393249 KSK393238:KSL393249 LCG393238:LCH393249 LMC393238:LMD393249 LVY393238:LVZ393249 MFU393238:MFV393249 MPQ393238:MPR393249 MZM393238:MZN393249 NJI393238:NJJ393249 NTE393238:NTF393249 ODA393238:ODB393249 OMW393238:OMX393249 OWS393238:OWT393249 PGO393238:PGP393249 PQK393238:PQL393249 QAG393238:QAH393249 QKC393238:QKD393249 QTY393238:QTZ393249 RDU393238:RDV393249 RNQ393238:RNR393249 RXM393238:RXN393249 SHI393238:SHJ393249 SRE393238:SRF393249 TBA393238:TBB393249 TKW393238:TKX393249 TUS393238:TUT393249 UEO393238:UEP393249 UOK393238:UOL393249 UYG393238:UYH393249 VIC393238:VID393249 VRY393238:VRZ393249 WBU393238:WBV393249 WLQ393238:WLR393249 WVM393238:WVN393249 E458774:F458785 JA458774:JB458785 SW458774:SX458785 ACS458774:ACT458785 AMO458774:AMP458785 AWK458774:AWL458785 BGG458774:BGH458785 BQC458774:BQD458785 BZY458774:BZZ458785 CJU458774:CJV458785 CTQ458774:CTR458785 DDM458774:DDN458785 DNI458774:DNJ458785 DXE458774:DXF458785 EHA458774:EHB458785 EQW458774:EQX458785 FAS458774:FAT458785 FKO458774:FKP458785 FUK458774:FUL458785 GEG458774:GEH458785 GOC458774:GOD458785 GXY458774:GXZ458785 HHU458774:HHV458785 HRQ458774:HRR458785 IBM458774:IBN458785 ILI458774:ILJ458785 IVE458774:IVF458785 JFA458774:JFB458785 JOW458774:JOX458785 JYS458774:JYT458785 KIO458774:KIP458785 KSK458774:KSL458785 LCG458774:LCH458785 LMC458774:LMD458785 LVY458774:LVZ458785 MFU458774:MFV458785 MPQ458774:MPR458785 MZM458774:MZN458785 NJI458774:NJJ458785 NTE458774:NTF458785 ODA458774:ODB458785 OMW458774:OMX458785 OWS458774:OWT458785 PGO458774:PGP458785 PQK458774:PQL458785 QAG458774:QAH458785 QKC458774:QKD458785 QTY458774:QTZ458785 RDU458774:RDV458785 RNQ458774:RNR458785 RXM458774:RXN458785 SHI458774:SHJ458785 SRE458774:SRF458785 TBA458774:TBB458785 TKW458774:TKX458785 TUS458774:TUT458785 UEO458774:UEP458785 UOK458774:UOL458785 UYG458774:UYH458785 VIC458774:VID458785 VRY458774:VRZ458785 WBU458774:WBV458785 WLQ458774:WLR458785 WVM458774:WVN458785 E524310:F524321 JA524310:JB524321 SW524310:SX524321 ACS524310:ACT524321 AMO524310:AMP524321 AWK524310:AWL524321 BGG524310:BGH524321 BQC524310:BQD524321 BZY524310:BZZ524321 CJU524310:CJV524321 CTQ524310:CTR524321 DDM524310:DDN524321 DNI524310:DNJ524321 DXE524310:DXF524321 EHA524310:EHB524321 EQW524310:EQX524321 FAS524310:FAT524321 FKO524310:FKP524321 FUK524310:FUL524321 GEG524310:GEH524321 GOC524310:GOD524321 GXY524310:GXZ524321 HHU524310:HHV524321 HRQ524310:HRR524321 IBM524310:IBN524321 ILI524310:ILJ524321 IVE524310:IVF524321 JFA524310:JFB524321 JOW524310:JOX524321 JYS524310:JYT524321 KIO524310:KIP524321 KSK524310:KSL524321 LCG524310:LCH524321 LMC524310:LMD524321 LVY524310:LVZ524321 MFU524310:MFV524321 MPQ524310:MPR524321 MZM524310:MZN524321 NJI524310:NJJ524321 NTE524310:NTF524321 ODA524310:ODB524321 OMW524310:OMX524321 OWS524310:OWT524321 PGO524310:PGP524321 PQK524310:PQL524321 QAG524310:QAH524321 QKC524310:QKD524321 QTY524310:QTZ524321 RDU524310:RDV524321 RNQ524310:RNR524321 RXM524310:RXN524321 SHI524310:SHJ524321 SRE524310:SRF524321 TBA524310:TBB524321 TKW524310:TKX524321 TUS524310:TUT524321 UEO524310:UEP524321 UOK524310:UOL524321 UYG524310:UYH524321 VIC524310:VID524321 VRY524310:VRZ524321 WBU524310:WBV524321 WLQ524310:WLR524321 WVM524310:WVN524321 E589846:F589857 JA589846:JB589857 SW589846:SX589857 ACS589846:ACT589857 AMO589846:AMP589857 AWK589846:AWL589857 BGG589846:BGH589857 BQC589846:BQD589857 BZY589846:BZZ589857 CJU589846:CJV589857 CTQ589846:CTR589857 DDM589846:DDN589857 DNI589846:DNJ589857 DXE589846:DXF589857 EHA589846:EHB589857 EQW589846:EQX589857 FAS589846:FAT589857 FKO589846:FKP589857 FUK589846:FUL589857 GEG589846:GEH589857 GOC589846:GOD589857 GXY589846:GXZ589857 HHU589846:HHV589857 HRQ589846:HRR589857 IBM589846:IBN589857 ILI589846:ILJ589857 IVE589846:IVF589857 JFA589846:JFB589857 JOW589846:JOX589857 JYS589846:JYT589857 KIO589846:KIP589857 KSK589846:KSL589857 LCG589846:LCH589857 LMC589846:LMD589857 LVY589846:LVZ589857 MFU589846:MFV589857 MPQ589846:MPR589857 MZM589846:MZN589857 NJI589846:NJJ589857 NTE589846:NTF589857 ODA589846:ODB589857 OMW589846:OMX589857 OWS589846:OWT589857 PGO589846:PGP589857 PQK589846:PQL589857 QAG589846:QAH589857 QKC589846:QKD589857 QTY589846:QTZ589857 RDU589846:RDV589857 RNQ589846:RNR589857 RXM589846:RXN589857 SHI589846:SHJ589857 SRE589846:SRF589857 TBA589846:TBB589857 TKW589846:TKX589857 TUS589846:TUT589857 UEO589846:UEP589857 UOK589846:UOL589857 UYG589846:UYH589857 VIC589846:VID589857 VRY589846:VRZ589857 WBU589846:WBV589857 WLQ589846:WLR589857 WVM589846:WVN589857 E655382:F655393 JA655382:JB655393 SW655382:SX655393 ACS655382:ACT655393 AMO655382:AMP655393 AWK655382:AWL655393 BGG655382:BGH655393 BQC655382:BQD655393 BZY655382:BZZ655393 CJU655382:CJV655393 CTQ655382:CTR655393 DDM655382:DDN655393 DNI655382:DNJ655393 DXE655382:DXF655393 EHA655382:EHB655393 EQW655382:EQX655393 FAS655382:FAT655393 FKO655382:FKP655393 FUK655382:FUL655393 GEG655382:GEH655393 GOC655382:GOD655393 GXY655382:GXZ655393 HHU655382:HHV655393 HRQ655382:HRR655393 IBM655382:IBN655393 ILI655382:ILJ655393 IVE655382:IVF655393 JFA655382:JFB655393 JOW655382:JOX655393 JYS655382:JYT655393 KIO655382:KIP655393 KSK655382:KSL655393 LCG655382:LCH655393 LMC655382:LMD655393 LVY655382:LVZ655393 MFU655382:MFV655393 MPQ655382:MPR655393 MZM655382:MZN655393 NJI655382:NJJ655393 NTE655382:NTF655393 ODA655382:ODB655393 OMW655382:OMX655393 OWS655382:OWT655393 PGO655382:PGP655393 PQK655382:PQL655393 QAG655382:QAH655393 QKC655382:QKD655393 QTY655382:QTZ655393 RDU655382:RDV655393 RNQ655382:RNR655393 RXM655382:RXN655393 SHI655382:SHJ655393 SRE655382:SRF655393 TBA655382:TBB655393 TKW655382:TKX655393 TUS655382:TUT655393 UEO655382:UEP655393 UOK655382:UOL655393 UYG655382:UYH655393 VIC655382:VID655393 VRY655382:VRZ655393 WBU655382:WBV655393 WLQ655382:WLR655393 WVM655382:WVN655393 E720918:F720929 JA720918:JB720929 SW720918:SX720929 ACS720918:ACT720929 AMO720918:AMP720929 AWK720918:AWL720929 BGG720918:BGH720929 BQC720918:BQD720929 BZY720918:BZZ720929 CJU720918:CJV720929 CTQ720918:CTR720929 DDM720918:DDN720929 DNI720918:DNJ720929 DXE720918:DXF720929 EHA720918:EHB720929 EQW720918:EQX720929 FAS720918:FAT720929 FKO720918:FKP720929 FUK720918:FUL720929 GEG720918:GEH720929 GOC720918:GOD720929 GXY720918:GXZ720929 HHU720918:HHV720929 HRQ720918:HRR720929 IBM720918:IBN720929 ILI720918:ILJ720929 IVE720918:IVF720929 JFA720918:JFB720929 JOW720918:JOX720929 JYS720918:JYT720929 KIO720918:KIP720929 KSK720918:KSL720929 LCG720918:LCH720929 LMC720918:LMD720929 LVY720918:LVZ720929 MFU720918:MFV720929 MPQ720918:MPR720929 MZM720918:MZN720929 NJI720918:NJJ720929 NTE720918:NTF720929 ODA720918:ODB720929 OMW720918:OMX720929 OWS720918:OWT720929 PGO720918:PGP720929 PQK720918:PQL720929 QAG720918:QAH720929 QKC720918:QKD720929 QTY720918:QTZ720929 RDU720918:RDV720929 RNQ720918:RNR720929 RXM720918:RXN720929 SHI720918:SHJ720929 SRE720918:SRF720929 TBA720918:TBB720929 TKW720918:TKX720929 TUS720918:TUT720929 UEO720918:UEP720929 UOK720918:UOL720929 UYG720918:UYH720929 VIC720918:VID720929 VRY720918:VRZ720929 WBU720918:WBV720929 WLQ720918:WLR720929 WVM720918:WVN720929 E786454:F786465 JA786454:JB786465 SW786454:SX786465 ACS786454:ACT786465 AMO786454:AMP786465 AWK786454:AWL786465 BGG786454:BGH786465 BQC786454:BQD786465 BZY786454:BZZ786465 CJU786454:CJV786465 CTQ786454:CTR786465 DDM786454:DDN786465 DNI786454:DNJ786465 DXE786454:DXF786465 EHA786454:EHB786465 EQW786454:EQX786465 FAS786454:FAT786465 FKO786454:FKP786465 FUK786454:FUL786465 GEG786454:GEH786465 GOC786454:GOD786465 GXY786454:GXZ786465 HHU786454:HHV786465 HRQ786454:HRR786465 IBM786454:IBN786465 ILI786454:ILJ786465 IVE786454:IVF786465 JFA786454:JFB786465 JOW786454:JOX786465 JYS786454:JYT786465 KIO786454:KIP786465 KSK786454:KSL786465 LCG786454:LCH786465 LMC786454:LMD786465 LVY786454:LVZ786465 MFU786454:MFV786465 MPQ786454:MPR786465 MZM786454:MZN786465 NJI786454:NJJ786465 NTE786454:NTF786465 ODA786454:ODB786465 OMW786454:OMX786465 OWS786454:OWT786465 PGO786454:PGP786465 PQK786454:PQL786465 QAG786454:QAH786465 QKC786454:QKD786465 QTY786454:QTZ786465 RDU786454:RDV786465 RNQ786454:RNR786465 RXM786454:RXN786465 SHI786454:SHJ786465 SRE786454:SRF786465 TBA786454:TBB786465 TKW786454:TKX786465 TUS786454:TUT786465 UEO786454:UEP786465 UOK786454:UOL786465 UYG786454:UYH786465 VIC786454:VID786465 VRY786454:VRZ786465 WBU786454:WBV786465 WLQ786454:WLR786465 WVM786454:WVN786465 E851990:F852001 JA851990:JB852001 SW851990:SX852001 ACS851990:ACT852001 AMO851990:AMP852001 AWK851990:AWL852001 BGG851990:BGH852001 BQC851990:BQD852001 BZY851990:BZZ852001 CJU851990:CJV852001 CTQ851990:CTR852001 DDM851990:DDN852001 DNI851990:DNJ852001 DXE851990:DXF852001 EHA851990:EHB852001 EQW851990:EQX852001 FAS851990:FAT852001 FKO851990:FKP852001 FUK851990:FUL852001 GEG851990:GEH852001 GOC851990:GOD852001 GXY851990:GXZ852001 HHU851990:HHV852001 HRQ851990:HRR852001 IBM851990:IBN852001 ILI851990:ILJ852001 IVE851990:IVF852001 JFA851990:JFB852001 JOW851990:JOX852001 JYS851990:JYT852001 KIO851990:KIP852001 KSK851990:KSL852001 LCG851990:LCH852001 LMC851990:LMD852001 LVY851990:LVZ852001 MFU851990:MFV852001 MPQ851990:MPR852001 MZM851990:MZN852001 NJI851990:NJJ852001 NTE851990:NTF852001 ODA851990:ODB852001 OMW851990:OMX852001 OWS851990:OWT852001 PGO851990:PGP852001 PQK851990:PQL852001 QAG851990:QAH852001 QKC851990:QKD852001 QTY851990:QTZ852001 RDU851990:RDV852001 RNQ851990:RNR852001 RXM851990:RXN852001 SHI851990:SHJ852001 SRE851990:SRF852001 TBA851990:TBB852001 TKW851990:TKX852001 TUS851990:TUT852001 UEO851990:UEP852001 UOK851990:UOL852001 UYG851990:UYH852001 VIC851990:VID852001 VRY851990:VRZ852001 WBU851990:WBV852001 WLQ851990:WLR852001 WVM851990:WVN852001 E917526:F917537 JA917526:JB917537 SW917526:SX917537 ACS917526:ACT917537 AMO917526:AMP917537 AWK917526:AWL917537 BGG917526:BGH917537 BQC917526:BQD917537 BZY917526:BZZ917537 CJU917526:CJV917537 CTQ917526:CTR917537 DDM917526:DDN917537 DNI917526:DNJ917537 DXE917526:DXF917537 EHA917526:EHB917537 EQW917526:EQX917537 FAS917526:FAT917537 FKO917526:FKP917537 FUK917526:FUL917537 GEG917526:GEH917537 GOC917526:GOD917537 GXY917526:GXZ917537 HHU917526:HHV917537 HRQ917526:HRR917537 IBM917526:IBN917537 ILI917526:ILJ917537 IVE917526:IVF917537 JFA917526:JFB917537 JOW917526:JOX917537 JYS917526:JYT917537 KIO917526:KIP917537 KSK917526:KSL917537 LCG917526:LCH917537 LMC917526:LMD917537 LVY917526:LVZ917537 MFU917526:MFV917537 MPQ917526:MPR917537 MZM917526:MZN917537 NJI917526:NJJ917537 NTE917526:NTF917537 ODA917526:ODB917537 OMW917526:OMX917537 OWS917526:OWT917537 PGO917526:PGP917537 PQK917526:PQL917537 QAG917526:QAH917537 QKC917526:QKD917537 QTY917526:QTZ917537 RDU917526:RDV917537 RNQ917526:RNR917537 RXM917526:RXN917537 SHI917526:SHJ917537 SRE917526:SRF917537 TBA917526:TBB917537 TKW917526:TKX917537 TUS917526:TUT917537 UEO917526:UEP917537 UOK917526:UOL917537 UYG917526:UYH917537 VIC917526:VID917537 VRY917526:VRZ917537 WBU917526:WBV917537 WLQ917526:WLR917537 WVM917526:WVN917537 E983062:F983073 JA983062:JB983073 SW983062:SX983073 ACS983062:ACT983073 AMO983062:AMP983073 AWK983062:AWL983073 BGG983062:BGH983073 BQC983062:BQD983073 BZY983062:BZZ983073 CJU983062:CJV983073 CTQ983062:CTR983073 DDM983062:DDN983073 DNI983062:DNJ983073 DXE983062:DXF983073 EHA983062:EHB983073 EQW983062:EQX983073 FAS983062:FAT983073 FKO983062:FKP983073 FUK983062:FUL983073 GEG983062:GEH983073 GOC983062:GOD983073 GXY983062:GXZ983073 HHU983062:HHV983073 HRQ983062:HRR983073 IBM983062:IBN983073 ILI983062:ILJ983073 IVE983062:IVF983073 JFA983062:JFB983073 JOW983062:JOX983073 JYS983062:JYT983073 KIO983062:KIP983073 KSK983062:KSL983073 LCG983062:LCH983073 LMC983062:LMD983073 LVY983062:LVZ983073 MFU983062:MFV983073 MPQ983062:MPR983073 MZM983062:MZN983073 NJI983062:NJJ983073 NTE983062:NTF983073 ODA983062:ODB983073 OMW983062:OMX983073 OWS983062:OWT983073 PGO983062:PGP983073 PQK983062:PQL983073 QAG983062:QAH983073 QKC983062:QKD983073 QTY983062:QTZ983073 RDU983062:RDV983073 RNQ983062:RNR983073 RXM983062:RXN983073 SHI983062:SHJ983073 SRE983062:SRF983073 TBA983062:TBB983073 TKW983062:TKX983073 TUS983062:TUT983073 UEO983062:UEP983073 UOK983062:UOL983073 UYG983062:UYH983073 VIC983062:VID983073 VRY983062:VRZ983073 WBU983062:WBV983073 WLQ983062:WLR983073 E22:E32" xr:uid="{00000000-0002-0000-0000-000003000000}">
+    <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="WVN983063:WVO983074 JB10:JC20 SX10:SY20 ACT10:ACU20 AMP10:AMQ20 AWL10:AWM20 BGH10:BGI20 BQD10:BQE20 BZZ10:CAA20 CJV10:CJW20 CTR10:CTS20 DDN10:DDO20 DNJ10:DNK20 DXF10:DXG20 EHB10:EHC20 EQX10:EQY20 FAT10:FAU20 FKP10:FKQ20 FUL10:FUM20 GEH10:GEI20 GOD10:GOE20 GXZ10:GYA20 HHV10:HHW20 HRR10:HRS20 IBN10:IBO20 ILJ10:ILK20 IVF10:IVG20 JFB10:JFC20 JOX10:JOY20 JYT10:JYU20 KIP10:KIQ20 KSL10:KSM20 LCH10:LCI20 LMD10:LME20 LVZ10:LWA20 MFV10:MFW20 MPR10:MPS20 MZN10:MZO20 NJJ10:NJK20 NTF10:NTG20 ODB10:ODC20 OMX10:OMY20 OWT10:OWU20 PGP10:PGQ20 PQL10:PQM20 QAH10:QAI20 QKD10:QKE20 QTZ10:QUA20 RDV10:RDW20 RNR10:RNS20 RXN10:RXO20 SHJ10:SHK20 SRF10:SRG20 TBB10:TBC20 TKX10:TKY20 TUT10:TUU20 UEP10:UEQ20 UOL10:UOM20 UYH10:UYI20 VID10:VIE20 VRZ10:VSA20 WBV10:WBW20 WLR10:WLS20 WVN10:WVO20 E65545:F65556 JB65545:JC65556 SX65545:SY65556 ACT65545:ACU65556 AMP65545:AMQ65556 AWL65545:AWM65556 BGH65545:BGI65556 BQD65545:BQE65556 BZZ65545:CAA65556 CJV65545:CJW65556 CTR65545:CTS65556 DDN65545:DDO65556 DNJ65545:DNK65556 DXF65545:DXG65556 EHB65545:EHC65556 EQX65545:EQY65556 FAT65545:FAU65556 FKP65545:FKQ65556 FUL65545:FUM65556 GEH65545:GEI65556 GOD65545:GOE65556 GXZ65545:GYA65556 HHV65545:HHW65556 HRR65545:HRS65556 IBN65545:IBO65556 ILJ65545:ILK65556 IVF65545:IVG65556 JFB65545:JFC65556 JOX65545:JOY65556 JYT65545:JYU65556 KIP65545:KIQ65556 KSL65545:KSM65556 LCH65545:LCI65556 LMD65545:LME65556 LVZ65545:LWA65556 MFV65545:MFW65556 MPR65545:MPS65556 MZN65545:MZO65556 NJJ65545:NJK65556 NTF65545:NTG65556 ODB65545:ODC65556 OMX65545:OMY65556 OWT65545:OWU65556 PGP65545:PGQ65556 PQL65545:PQM65556 QAH65545:QAI65556 QKD65545:QKE65556 QTZ65545:QUA65556 RDV65545:RDW65556 RNR65545:RNS65556 RXN65545:RXO65556 SHJ65545:SHK65556 SRF65545:SRG65556 TBB65545:TBC65556 TKX65545:TKY65556 TUT65545:TUU65556 UEP65545:UEQ65556 UOL65545:UOM65556 UYH65545:UYI65556 VID65545:VIE65556 VRZ65545:VSA65556 WBV65545:WBW65556 WLR65545:WLS65556 WVN65545:WVO65556 E131081:F131092 JB131081:JC131092 SX131081:SY131092 ACT131081:ACU131092 AMP131081:AMQ131092 AWL131081:AWM131092 BGH131081:BGI131092 BQD131081:BQE131092 BZZ131081:CAA131092 CJV131081:CJW131092 CTR131081:CTS131092 DDN131081:DDO131092 DNJ131081:DNK131092 DXF131081:DXG131092 EHB131081:EHC131092 EQX131081:EQY131092 FAT131081:FAU131092 FKP131081:FKQ131092 FUL131081:FUM131092 GEH131081:GEI131092 GOD131081:GOE131092 GXZ131081:GYA131092 HHV131081:HHW131092 HRR131081:HRS131092 IBN131081:IBO131092 ILJ131081:ILK131092 IVF131081:IVG131092 JFB131081:JFC131092 JOX131081:JOY131092 JYT131081:JYU131092 KIP131081:KIQ131092 KSL131081:KSM131092 LCH131081:LCI131092 LMD131081:LME131092 LVZ131081:LWA131092 MFV131081:MFW131092 MPR131081:MPS131092 MZN131081:MZO131092 NJJ131081:NJK131092 NTF131081:NTG131092 ODB131081:ODC131092 OMX131081:OMY131092 OWT131081:OWU131092 PGP131081:PGQ131092 PQL131081:PQM131092 QAH131081:QAI131092 QKD131081:QKE131092 QTZ131081:QUA131092 RDV131081:RDW131092 RNR131081:RNS131092 RXN131081:RXO131092 SHJ131081:SHK131092 SRF131081:SRG131092 TBB131081:TBC131092 TKX131081:TKY131092 TUT131081:TUU131092 UEP131081:UEQ131092 UOL131081:UOM131092 UYH131081:UYI131092 VID131081:VIE131092 VRZ131081:VSA131092 WBV131081:WBW131092 WLR131081:WLS131092 WVN131081:WVO131092 E196617:F196628 JB196617:JC196628 SX196617:SY196628 ACT196617:ACU196628 AMP196617:AMQ196628 AWL196617:AWM196628 BGH196617:BGI196628 BQD196617:BQE196628 BZZ196617:CAA196628 CJV196617:CJW196628 CTR196617:CTS196628 DDN196617:DDO196628 DNJ196617:DNK196628 DXF196617:DXG196628 EHB196617:EHC196628 EQX196617:EQY196628 FAT196617:FAU196628 FKP196617:FKQ196628 FUL196617:FUM196628 GEH196617:GEI196628 GOD196617:GOE196628 GXZ196617:GYA196628 HHV196617:HHW196628 HRR196617:HRS196628 IBN196617:IBO196628 ILJ196617:ILK196628 IVF196617:IVG196628 JFB196617:JFC196628 JOX196617:JOY196628 JYT196617:JYU196628 KIP196617:KIQ196628 KSL196617:KSM196628 LCH196617:LCI196628 LMD196617:LME196628 LVZ196617:LWA196628 MFV196617:MFW196628 MPR196617:MPS196628 MZN196617:MZO196628 NJJ196617:NJK196628 NTF196617:NTG196628 ODB196617:ODC196628 OMX196617:OMY196628 OWT196617:OWU196628 PGP196617:PGQ196628 PQL196617:PQM196628 QAH196617:QAI196628 QKD196617:QKE196628 QTZ196617:QUA196628 RDV196617:RDW196628 RNR196617:RNS196628 RXN196617:RXO196628 SHJ196617:SHK196628 SRF196617:SRG196628 TBB196617:TBC196628 TKX196617:TKY196628 TUT196617:TUU196628 UEP196617:UEQ196628 UOL196617:UOM196628 UYH196617:UYI196628 VID196617:VIE196628 VRZ196617:VSA196628 WBV196617:WBW196628 WLR196617:WLS196628 WVN196617:WVO196628 E262153:F262164 JB262153:JC262164 SX262153:SY262164 ACT262153:ACU262164 AMP262153:AMQ262164 AWL262153:AWM262164 BGH262153:BGI262164 BQD262153:BQE262164 BZZ262153:CAA262164 CJV262153:CJW262164 CTR262153:CTS262164 DDN262153:DDO262164 DNJ262153:DNK262164 DXF262153:DXG262164 EHB262153:EHC262164 EQX262153:EQY262164 FAT262153:FAU262164 FKP262153:FKQ262164 FUL262153:FUM262164 GEH262153:GEI262164 GOD262153:GOE262164 GXZ262153:GYA262164 HHV262153:HHW262164 HRR262153:HRS262164 IBN262153:IBO262164 ILJ262153:ILK262164 IVF262153:IVG262164 JFB262153:JFC262164 JOX262153:JOY262164 JYT262153:JYU262164 KIP262153:KIQ262164 KSL262153:KSM262164 LCH262153:LCI262164 LMD262153:LME262164 LVZ262153:LWA262164 MFV262153:MFW262164 MPR262153:MPS262164 MZN262153:MZO262164 NJJ262153:NJK262164 NTF262153:NTG262164 ODB262153:ODC262164 OMX262153:OMY262164 OWT262153:OWU262164 PGP262153:PGQ262164 PQL262153:PQM262164 QAH262153:QAI262164 QKD262153:QKE262164 QTZ262153:QUA262164 RDV262153:RDW262164 RNR262153:RNS262164 RXN262153:RXO262164 SHJ262153:SHK262164 SRF262153:SRG262164 TBB262153:TBC262164 TKX262153:TKY262164 TUT262153:TUU262164 UEP262153:UEQ262164 UOL262153:UOM262164 UYH262153:UYI262164 VID262153:VIE262164 VRZ262153:VSA262164 WBV262153:WBW262164 WLR262153:WLS262164 WVN262153:WVO262164 E327689:F327700 JB327689:JC327700 SX327689:SY327700 ACT327689:ACU327700 AMP327689:AMQ327700 AWL327689:AWM327700 BGH327689:BGI327700 BQD327689:BQE327700 BZZ327689:CAA327700 CJV327689:CJW327700 CTR327689:CTS327700 DDN327689:DDO327700 DNJ327689:DNK327700 DXF327689:DXG327700 EHB327689:EHC327700 EQX327689:EQY327700 FAT327689:FAU327700 FKP327689:FKQ327700 FUL327689:FUM327700 GEH327689:GEI327700 GOD327689:GOE327700 GXZ327689:GYA327700 HHV327689:HHW327700 HRR327689:HRS327700 IBN327689:IBO327700 ILJ327689:ILK327700 IVF327689:IVG327700 JFB327689:JFC327700 JOX327689:JOY327700 JYT327689:JYU327700 KIP327689:KIQ327700 KSL327689:KSM327700 LCH327689:LCI327700 LMD327689:LME327700 LVZ327689:LWA327700 MFV327689:MFW327700 MPR327689:MPS327700 MZN327689:MZO327700 NJJ327689:NJK327700 NTF327689:NTG327700 ODB327689:ODC327700 OMX327689:OMY327700 OWT327689:OWU327700 PGP327689:PGQ327700 PQL327689:PQM327700 QAH327689:QAI327700 QKD327689:QKE327700 QTZ327689:QUA327700 RDV327689:RDW327700 RNR327689:RNS327700 RXN327689:RXO327700 SHJ327689:SHK327700 SRF327689:SRG327700 TBB327689:TBC327700 TKX327689:TKY327700 TUT327689:TUU327700 UEP327689:UEQ327700 UOL327689:UOM327700 UYH327689:UYI327700 VID327689:VIE327700 VRZ327689:VSA327700 WBV327689:WBW327700 WLR327689:WLS327700 WVN327689:WVO327700 E393225:F393236 JB393225:JC393236 SX393225:SY393236 ACT393225:ACU393236 AMP393225:AMQ393236 AWL393225:AWM393236 BGH393225:BGI393236 BQD393225:BQE393236 BZZ393225:CAA393236 CJV393225:CJW393236 CTR393225:CTS393236 DDN393225:DDO393236 DNJ393225:DNK393236 DXF393225:DXG393236 EHB393225:EHC393236 EQX393225:EQY393236 FAT393225:FAU393236 FKP393225:FKQ393236 FUL393225:FUM393236 GEH393225:GEI393236 GOD393225:GOE393236 GXZ393225:GYA393236 HHV393225:HHW393236 HRR393225:HRS393236 IBN393225:IBO393236 ILJ393225:ILK393236 IVF393225:IVG393236 JFB393225:JFC393236 JOX393225:JOY393236 JYT393225:JYU393236 KIP393225:KIQ393236 KSL393225:KSM393236 LCH393225:LCI393236 LMD393225:LME393236 LVZ393225:LWA393236 MFV393225:MFW393236 MPR393225:MPS393236 MZN393225:MZO393236 NJJ393225:NJK393236 NTF393225:NTG393236 ODB393225:ODC393236 OMX393225:OMY393236 OWT393225:OWU393236 PGP393225:PGQ393236 PQL393225:PQM393236 QAH393225:QAI393236 QKD393225:QKE393236 QTZ393225:QUA393236 RDV393225:RDW393236 RNR393225:RNS393236 RXN393225:RXO393236 SHJ393225:SHK393236 SRF393225:SRG393236 TBB393225:TBC393236 TKX393225:TKY393236 TUT393225:TUU393236 UEP393225:UEQ393236 UOL393225:UOM393236 UYH393225:UYI393236 VID393225:VIE393236 VRZ393225:VSA393236 WBV393225:WBW393236 WLR393225:WLS393236 WVN393225:WVO393236 E458761:F458772 JB458761:JC458772 SX458761:SY458772 ACT458761:ACU458772 AMP458761:AMQ458772 AWL458761:AWM458772 BGH458761:BGI458772 BQD458761:BQE458772 BZZ458761:CAA458772 CJV458761:CJW458772 CTR458761:CTS458772 DDN458761:DDO458772 DNJ458761:DNK458772 DXF458761:DXG458772 EHB458761:EHC458772 EQX458761:EQY458772 FAT458761:FAU458772 FKP458761:FKQ458772 FUL458761:FUM458772 GEH458761:GEI458772 GOD458761:GOE458772 GXZ458761:GYA458772 HHV458761:HHW458772 HRR458761:HRS458772 IBN458761:IBO458772 ILJ458761:ILK458772 IVF458761:IVG458772 JFB458761:JFC458772 JOX458761:JOY458772 JYT458761:JYU458772 KIP458761:KIQ458772 KSL458761:KSM458772 LCH458761:LCI458772 LMD458761:LME458772 LVZ458761:LWA458772 MFV458761:MFW458772 MPR458761:MPS458772 MZN458761:MZO458772 NJJ458761:NJK458772 NTF458761:NTG458772 ODB458761:ODC458772 OMX458761:OMY458772 OWT458761:OWU458772 PGP458761:PGQ458772 PQL458761:PQM458772 QAH458761:QAI458772 QKD458761:QKE458772 QTZ458761:QUA458772 RDV458761:RDW458772 RNR458761:RNS458772 RXN458761:RXO458772 SHJ458761:SHK458772 SRF458761:SRG458772 TBB458761:TBC458772 TKX458761:TKY458772 TUT458761:TUU458772 UEP458761:UEQ458772 UOL458761:UOM458772 UYH458761:UYI458772 VID458761:VIE458772 VRZ458761:VSA458772 WBV458761:WBW458772 WLR458761:WLS458772 WVN458761:WVO458772 E524297:F524308 JB524297:JC524308 SX524297:SY524308 ACT524297:ACU524308 AMP524297:AMQ524308 AWL524297:AWM524308 BGH524297:BGI524308 BQD524297:BQE524308 BZZ524297:CAA524308 CJV524297:CJW524308 CTR524297:CTS524308 DDN524297:DDO524308 DNJ524297:DNK524308 DXF524297:DXG524308 EHB524297:EHC524308 EQX524297:EQY524308 FAT524297:FAU524308 FKP524297:FKQ524308 FUL524297:FUM524308 GEH524297:GEI524308 GOD524297:GOE524308 GXZ524297:GYA524308 HHV524297:HHW524308 HRR524297:HRS524308 IBN524297:IBO524308 ILJ524297:ILK524308 IVF524297:IVG524308 JFB524297:JFC524308 JOX524297:JOY524308 JYT524297:JYU524308 KIP524297:KIQ524308 KSL524297:KSM524308 LCH524297:LCI524308 LMD524297:LME524308 LVZ524297:LWA524308 MFV524297:MFW524308 MPR524297:MPS524308 MZN524297:MZO524308 NJJ524297:NJK524308 NTF524297:NTG524308 ODB524297:ODC524308 OMX524297:OMY524308 OWT524297:OWU524308 PGP524297:PGQ524308 PQL524297:PQM524308 QAH524297:QAI524308 QKD524297:QKE524308 QTZ524297:QUA524308 RDV524297:RDW524308 RNR524297:RNS524308 RXN524297:RXO524308 SHJ524297:SHK524308 SRF524297:SRG524308 TBB524297:TBC524308 TKX524297:TKY524308 TUT524297:TUU524308 UEP524297:UEQ524308 UOL524297:UOM524308 UYH524297:UYI524308 VID524297:VIE524308 VRZ524297:VSA524308 WBV524297:WBW524308 WLR524297:WLS524308 WVN524297:WVO524308 E589833:F589844 JB589833:JC589844 SX589833:SY589844 ACT589833:ACU589844 AMP589833:AMQ589844 AWL589833:AWM589844 BGH589833:BGI589844 BQD589833:BQE589844 BZZ589833:CAA589844 CJV589833:CJW589844 CTR589833:CTS589844 DDN589833:DDO589844 DNJ589833:DNK589844 DXF589833:DXG589844 EHB589833:EHC589844 EQX589833:EQY589844 FAT589833:FAU589844 FKP589833:FKQ589844 FUL589833:FUM589844 GEH589833:GEI589844 GOD589833:GOE589844 GXZ589833:GYA589844 HHV589833:HHW589844 HRR589833:HRS589844 IBN589833:IBO589844 ILJ589833:ILK589844 IVF589833:IVG589844 JFB589833:JFC589844 JOX589833:JOY589844 JYT589833:JYU589844 KIP589833:KIQ589844 KSL589833:KSM589844 LCH589833:LCI589844 LMD589833:LME589844 LVZ589833:LWA589844 MFV589833:MFW589844 MPR589833:MPS589844 MZN589833:MZO589844 NJJ589833:NJK589844 NTF589833:NTG589844 ODB589833:ODC589844 OMX589833:OMY589844 OWT589833:OWU589844 PGP589833:PGQ589844 PQL589833:PQM589844 QAH589833:QAI589844 QKD589833:QKE589844 QTZ589833:QUA589844 RDV589833:RDW589844 RNR589833:RNS589844 RXN589833:RXO589844 SHJ589833:SHK589844 SRF589833:SRG589844 TBB589833:TBC589844 TKX589833:TKY589844 TUT589833:TUU589844 UEP589833:UEQ589844 UOL589833:UOM589844 UYH589833:UYI589844 VID589833:VIE589844 VRZ589833:VSA589844 WBV589833:WBW589844 WLR589833:WLS589844 WVN589833:WVO589844 E655369:F655380 JB655369:JC655380 SX655369:SY655380 ACT655369:ACU655380 AMP655369:AMQ655380 AWL655369:AWM655380 BGH655369:BGI655380 BQD655369:BQE655380 BZZ655369:CAA655380 CJV655369:CJW655380 CTR655369:CTS655380 DDN655369:DDO655380 DNJ655369:DNK655380 DXF655369:DXG655380 EHB655369:EHC655380 EQX655369:EQY655380 FAT655369:FAU655380 FKP655369:FKQ655380 FUL655369:FUM655380 GEH655369:GEI655380 GOD655369:GOE655380 GXZ655369:GYA655380 HHV655369:HHW655380 HRR655369:HRS655380 IBN655369:IBO655380 ILJ655369:ILK655380 IVF655369:IVG655380 JFB655369:JFC655380 JOX655369:JOY655380 JYT655369:JYU655380 KIP655369:KIQ655380 KSL655369:KSM655380 LCH655369:LCI655380 LMD655369:LME655380 LVZ655369:LWA655380 MFV655369:MFW655380 MPR655369:MPS655380 MZN655369:MZO655380 NJJ655369:NJK655380 NTF655369:NTG655380 ODB655369:ODC655380 OMX655369:OMY655380 OWT655369:OWU655380 PGP655369:PGQ655380 PQL655369:PQM655380 QAH655369:QAI655380 QKD655369:QKE655380 QTZ655369:QUA655380 RDV655369:RDW655380 RNR655369:RNS655380 RXN655369:RXO655380 SHJ655369:SHK655380 SRF655369:SRG655380 TBB655369:TBC655380 TKX655369:TKY655380 TUT655369:TUU655380 UEP655369:UEQ655380 UOL655369:UOM655380 UYH655369:UYI655380 VID655369:VIE655380 VRZ655369:VSA655380 WBV655369:WBW655380 WLR655369:WLS655380 WVN655369:WVO655380 E720905:F720916 JB720905:JC720916 SX720905:SY720916 ACT720905:ACU720916 AMP720905:AMQ720916 AWL720905:AWM720916 BGH720905:BGI720916 BQD720905:BQE720916 BZZ720905:CAA720916 CJV720905:CJW720916 CTR720905:CTS720916 DDN720905:DDO720916 DNJ720905:DNK720916 DXF720905:DXG720916 EHB720905:EHC720916 EQX720905:EQY720916 FAT720905:FAU720916 FKP720905:FKQ720916 FUL720905:FUM720916 GEH720905:GEI720916 GOD720905:GOE720916 GXZ720905:GYA720916 HHV720905:HHW720916 HRR720905:HRS720916 IBN720905:IBO720916 ILJ720905:ILK720916 IVF720905:IVG720916 JFB720905:JFC720916 JOX720905:JOY720916 JYT720905:JYU720916 KIP720905:KIQ720916 KSL720905:KSM720916 LCH720905:LCI720916 LMD720905:LME720916 LVZ720905:LWA720916 MFV720905:MFW720916 MPR720905:MPS720916 MZN720905:MZO720916 NJJ720905:NJK720916 NTF720905:NTG720916 ODB720905:ODC720916 OMX720905:OMY720916 OWT720905:OWU720916 PGP720905:PGQ720916 PQL720905:PQM720916 QAH720905:QAI720916 QKD720905:QKE720916 QTZ720905:QUA720916 RDV720905:RDW720916 RNR720905:RNS720916 RXN720905:RXO720916 SHJ720905:SHK720916 SRF720905:SRG720916 TBB720905:TBC720916 TKX720905:TKY720916 TUT720905:TUU720916 UEP720905:UEQ720916 UOL720905:UOM720916 UYH720905:UYI720916 VID720905:VIE720916 VRZ720905:VSA720916 WBV720905:WBW720916 WLR720905:WLS720916 WVN720905:WVO720916 E786441:F786452 JB786441:JC786452 SX786441:SY786452 ACT786441:ACU786452 AMP786441:AMQ786452 AWL786441:AWM786452 BGH786441:BGI786452 BQD786441:BQE786452 BZZ786441:CAA786452 CJV786441:CJW786452 CTR786441:CTS786452 DDN786441:DDO786452 DNJ786441:DNK786452 DXF786441:DXG786452 EHB786441:EHC786452 EQX786441:EQY786452 FAT786441:FAU786452 FKP786441:FKQ786452 FUL786441:FUM786452 GEH786441:GEI786452 GOD786441:GOE786452 GXZ786441:GYA786452 HHV786441:HHW786452 HRR786441:HRS786452 IBN786441:IBO786452 ILJ786441:ILK786452 IVF786441:IVG786452 JFB786441:JFC786452 JOX786441:JOY786452 JYT786441:JYU786452 KIP786441:KIQ786452 KSL786441:KSM786452 LCH786441:LCI786452 LMD786441:LME786452 LVZ786441:LWA786452 MFV786441:MFW786452 MPR786441:MPS786452 MZN786441:MZO786452 NJJ786441:NJK786452 NTF786441:NTG786452 ODB786441:ODC786452 OMX786441:OMY786452 OWT786441:OWU786452 PGP786441:PGQ786452 PQL786441:PQM786452 QAH786441:QAI786452 QKD786441:QKE786452 QTZ786441:QUA786452 RDV786441:RDW786452 RNR786441:RNS786452 RXN786441:RXO786452 SHJ786441:SHK786452 SRF786441:SRG786452 TBB786441:TBC786452 TKX786441:TKY786452 TUT786441:TUU786452 UEP786441:UEQ786452 UOL786441:UOM786452 UYH786441:UYI786452 VID786441:VIE786452 VRZ786441:VSA786452 WBV786441:WBW786452 WLR786441:WLS786452 WVN786441:WVO786452 E851977:F851988 JB851977:JC851988 SX851977:SY851988 ACT851977:ACU851988 AMP851977:AMQ851988 AWL851977:AWM851988 BGH851977:BGI851988 BQD851977:BQE851988 BZZ851977:CAA851988 CJV851977:CJW851988 CTR851977:CTS851988 DDN851977:DDO851988 DNJ851977:DNK851988 DXF851977:DXG851988 EHB851977:EHC851988 EQX851977:EQY851988 FAT851977:FAU851988 FKP851977:FKQ851988 FUL851977:FUM851988 GEH851977:GEI851988 GOD851977:GOE851988 GXZ851977:GYA851988 HHV851977:HHW851988 HRR851977:HRS851988 IBN851977:IBO851988 ILJ851977:ILK851988 IVF851977:IVG851988 JFB851977:JFC851988 JOX851977:JOY851988 JYT851977:JYU851988 KIP851977:KIQ851988 KSL851977:KSM851988 LCH851977:LCI851988 LMD851977:LME851988 LVZ851977:LWA851988 MFV851977:MFW851988 MPR851977:MPS851988 MZN851977:MZO851988 NJJ851977:NJK851988 NTF851977:NTG851988 ODB851977:ODC851988 OMX851977:OMY851988 OWT851977:OWU851988 PGP851977:PGQ851988 PQL851977:PQM851988 QAH851977:QAI851988 QKD851977:QKE851988 QTZ851977:QUA851988 RDV851977:RDW851988 RNR851977:RNS851988 RXN851977:RXO851988 SHJ851977:SHK851988 SRF851977:SRG851988 TBB851977:TBC851988 TKX851977:TKY851988 TUT851977:TUU851988 UEP851977:UEQ851988 UOL851977:UOM851988 UYH851977:UYI851988 VID851977:VIE851988 VRZ851977:VSA851988 WBV851977:WBW851988 WLR851977:WLS851988 WVN851977:WVO851988 E917513:F917524 JB917513:JC917524 SX917513:SY917524 ACT917513:ACU917524 AMP917513:AMQ917524 AWL917513:AWM917524 BGH917513:BGI917524 BQD917513:BQE917524 BZZ917513:CAA917524 CJV917513:CJW917524 CTR917513:CTS917524 DDN917513:DDO917524 DNJ917513:DNK917524 DXF917513:DXG917524 EHB917513:EHC917524 EQX917513:EQY917524 FAT917513:FAU917524 FKP917513:FKQ917524 FUL917513:FUM917524 GEH917513:GEI917524 GOD917513:GOE917524 GXZ917513:GYA917524 HHV917513:HHW917524 HRR917513:HRS917524 IBN917513:IBO917524 ILJ917513:ILK917524 IVF917513:IVG917524 JFB917513:JFC917524 JOX917513:JOY917524 JYT917513:JYU917524 KIP917513:KIQ917524 KSL917513:KSM917524 LCH917513:LCI917524 LMD917513:LME917524 LVZ917513:LWA917524 MFV917513:MFW917524 MPR917513:MPS917524 MZN917513:MZO917524 NJJ917513:NJK917524 NTF917513:NTG917524 ODB917513:ODC917524 OMX917513:OMY917524 OWT917513:OWU917524 PGP917513:PGQ917524 PQL917513:PQM917524 QAH917513:QAI917524 QKD917513:QKE917524 QTZ917513:QUA917524 RDV917513:RDW917524 RNR917513:RNS917524 RXN917513:RXO917524 SHJ917513:SHK917524 SRF917513:SRG917524 TBB917513:TBC917524 TKX917513:TKY917524 TUT917513:TUU917524 UEP917513:UEQ917524 UOL917513:UOM917524 UYH917513:UYI917524 VID917513:VIE917524 VRZ917513:VSA917524 WBV917513:WBW917524 WLR917513:WLS917524 WVN917513:WVO917524 E983049:F983060 JB983049:JC983060 SX983049:SY983060 ACT983049:ACU983060 AMP983049:AMQ983060 AWL983049:AWM983060 BGH983049:BGI983060 BQD983049:BQE983060 BZZ983049:CAA983060 CJV983049:CJW983060 CTR983049:CTS983060 DDN983049:DDO983060 DNJ983049:DNK983060 DXF983049:DXG983060 EHB983049:EHC983060 EQX983049:EQY983060 FAT983049:FAU983060 FKP983049:FKQ983060 FUL983049:FUM983060 GEH983049:GEI983060 GOD983049:GOE983060 GXZ983049:GYA983060 HHV983049:HHW983060 HRR983049:HRS983060 IBN983049:IBO983060 ILJ983049:ILK983060 IVF983049:IVG983060 JFB983049:JFC983060 JOX983049:JOY983060 JYT983049:JYU983060 KIP983049:KIQ983060 KSL983049:KSM983060 LCH983049:LCI983060 LMD983049:LME983060 LVZ983049:LWA983060 MFV983049:MFW983060 MPR983049:MPS983060 MZN983049:MZO983060 NJJ983049:NJK983060 NTF983049:NTG983060 ODB983049:ODC983060 OMX983049:OMY983060 OWT983049:OWU983060 PGP983049:PGQ983060 PQL983049:PQM983060 QAH983049:QAI983060 QKD983049:QKE983060 QTZ983049:QUA983060 RDV983049:RDW983060 RNR983049:RNS983060 RXN983049:RXO983060 SHJ983049:SHK983060 SRF983049:SRG983060 TBB983049:TBC983060 TKX983049:TKY983060 TUT983049:TUU983060 UEP983049:UEQ983060 UOL983049:UOM983060 UYH983049:UYI983060 VID983049:VIE983060 VRZ983049:VSA983060 WBV983049:WBW983060 WLR983049:WLS983060 WVN983049:WVO983060 E10:E20 JB23:JC33 SX23:SY33 ACT23:ACU33 AMP23:AMQ33 AWL23:AWM33 BGH23:BGI33 BQD23:BQE33 BZZ23:CAA33 CJV23:CJW33 CTR23:CTS33 DDN23:DDO33 DNJ23:DNK33 DXF23:DXG33 EHB23:EHC33 EQX23:EQY33 FAT23:FAU33 FKP23:FKQ33 FUL23:FUM33 GEH23:GEI33 GOD23:GOE33 GXZ23:GYA33 HHV23:HHW33 HRR23:HRS33 IBN23:IBO33 ILJ23:ILK33 IVF23:IVG33 JFB23:JFC33 JOX23:JOY33 JYT23:JYU33 KIP23:KIQ33 KSL23:KSM33 LCH23:LCI33 LMD23:LME33 LVZ23:LWA33 MFV23:MFW33 MPR23:MPS33 MZN23:MZO33 NJJ23:NJK33 NTF23:NTG33 ODB23:ODC33 OMX23:OMY33 OWT23:OWU33 PGP23:PGQ33 PQL23:PQM33 QAH23:QAI33 QKD23:QKE33 QTZ23:QUA33 RDV23:RDW33 RNR23:RNS33 RXN23:RXO33 SHJ23:SHK33 SRF23:SRG33 TBB23:TBC33 TKX23:TKY33 TUT23:TUU33 UEP23:UEQ33 UOL23:UOM33 UYH23:UYI33 VID23:VIE33 VRZ23:VSA33 WBV23:WBW33 WLR23:WLS33 WVN23:WVO33 E65559:F65570 JB65559:JC65570 SX65559:SY65570 ACT65559:ACU65570 AMP65559:AMQ65570 AWL65559:AWM65570 BGH65559:BGI65570 BQD65559:BQE65570 BZZ65559:CAA65570 CJV65559:CJW65570 CTR65559:CTS65570 DDN65559:DDO65570 DNJ65559:DNK65570 DXF65559:DXG65570 EHB65559:EHC65570 EQX65559:EQY65570 FAT65559:FAU65570 FKP65559:FKQ65570 FUL65559:FUM65570 GEH65559:GEI65570 GOD65559:GOE65570 GXZ65559:GYA65570 HHV65559:HHW65570 HRR65559:HRS65570 IBN65559:IBO65570 ILJ65559:ILK65570 IVF65559:IVG65570 JFB65559:JFC65570 JOX65559:JOY65570 JYT65559:JYU65570 KIP65559:KIQ65570 KSL65559:KSM65570 LCH65559:LCI65570 LMD65559:LME65570 LVZ65559:LWA65570 MFV65559:MFW65570 MPR65559:MPS65570 MZN65559:MZO65570 NJJ65559:NJK65570 NTF65559:NTG65570 ODB65559:ODC65570 OMX65559:OMY65570 OWT65559:OWU65570 PGP65559:PGQ65570 PQL65559:PQM65570 QAH65559:QAI65570 QKD65559:QKE65570 QTZ65559:QUA65570 RDV65559:RDW65570 RNR65559:RNS65570 RXN65559:RXO65570 SHJ65559:SHK65570 SRF65559:SRG65570 TBB65559:TBC65570 TKX65559:TKY65570 TUT65559:TUU65570 UEP65559:UEQ65570 UOL65559:UOM65570 UYH65559:UYI65570 VID65559:VIE65570 VRZ65559:VSA65570 WBV65559:WBW65570 WLR65559:WLS65570 WVN65559:WVO65570 E131095:F131106 JB131095:JC131106 SX131095:SY131106 ACT131095:ACU131106 AMP131095:AMQ131106 AWL131095:AWM131106 BGH131095:BGI131106 BQD131095:BQE131106 BZZ131095:CAA131106 CJV131095:CJW131106 CTR131095:CTS131106 DDN131095:DDO131106 DNJ131095:DNK131106 DXF131095:DXG131106 EHB131095:EHC131106 EQX131095:EQY131106 FAT131095:FAU131106 FKP131095:FKQ131106 FUL131095:FUM131106 GEH131095:GEI131106 GOD131095:GOE131106 GXZ131095:GYA131106 HHV131095:HHW131106 HRR131095:HRS131106 IBN131095:IBO131106 ILJ131095:ILK131106 IVF131095:IVG131106 JFB131095:JFC131106 JOX131095:JOY131106 JYT131095:JYU131106 KIP131095:KIQ131106 KSL131095:KSM131106 LCH131095:LCI131106 LMD131095:LME131106 LVZ131095:LWA131106 MFV131095:MFW131106 MPR131095:MPS131106 MZN131095:MZO131106 NJJ131095:NJK131106 NTF131095:NTG131106 ODB131095:ODC131106 OMX131095:OMY131106 OWT131095:OWU131106 PGP131095:PGQ131106 PQL131095:PQM131106 QAH131095:QAI131106 QKD131095:QKE131106 QTZ131095:QUA131106 RDV131095:RDW131106 RNR131095:RNS131106 RXN131095:RXO131106 SHJ131095:SHK131106 SRF131095:SRG131106 TBB131095:TBC131106 TKX131095:TKY131106 TUT131095:TUU131106 UEP131095:UEQ131106 UOL131095:UOM131106 UYH131095:UYI131106 VID131095:VIE131106 VRZ131095:VSA131106 WBV131095:WBW131106 WLR131095:WLS131106 WVN131095:WVO131106 E196631:F196642 JB196631:JC196642 SX196631:SY196642 ACT196631:ACU196642 AMP196631:AMQ196642 AWL196631:AWM196642 BGH196631:BGI196642 BQD196631:BQE196642 BZZ196631:CAA196642 CJV196631:CJW196642 CTR196631:CTS196642 DDN196631:DDO196642 DNJ196631:DNK196642 DXF196631:DXG196642 EHB196631:EHC196642 EQX196631:EQY196642 FAT196631:FAU196642 FKP196631:FKQ196642 FUL196631:FUM196642 GEH196631:GEI196642 GOD196631:GOE196642 GXZ196631:GYA196642 HHV196631:HHW196642 HRR196631:HRS196642 IBN196631:IBO196642 ILJ196631:ILK196642 IVF196631:IVG196642 JFB196631:JFC196642 JOX196631:JOY196642 JYT196631:JYU196642 KIP196631:KIQ196642 KSL196631:KSM196642 LCH196631:LCI196642 LMD196631:LME196642 LVZ196631:LWA196642 MFV196631:MFW196642 MPR196631:MPS196642 MZN196631:MZO196642 NJJ196631:NJK196642 NTF196631:NTG196642 ODB196631:ODC196642 OMX196631:OMY196642 OWT196631:OWU196642 PGP196631:PGQ196642 PQL196631:PQM196642 QAH196631:QAI196642 QKD196631:QKE196642 QTZ196631:QUA196642 RDV196631:RDW196642 RNR196631:RNS196642 RXN196631:RXO196642 SHJ196631:SHK196642 SRF196631:SRG196642 TBB196631:TBC196642 TKX196631:TKY196642 TUT196631:TUU196642 UEP196631:UEQ196642 UOL196631:UOM196642 UYH196631:UYI196642 VID196631:VIE196642 VRZ196631:VSA196642 WBV196631:WBW196642 WLR196631:WLS196642 WVN196631:WVO196642 E262167:F262178 JB262167:JC262178 SX262167:SY262178 ACT262167:ACU262178 AMP262167:AMQ262178 AWL262167:AWM262178 BGH262167:BGI262178 BQD262167:BQE262178 BZZ262167:CAA262178 CJV262167:CJW262178 CTR262167:CTS262178 DDN262167:DDO262178 DNJ262167:DNK262178 DXF262167:DXG262178 EHB262167:EHC262178 EQX262167:EQY262178 FAT262167:FAU262178 FKP262167:FKQ262178 FUL262167:FUM262178 GEH262167:GEI262178 GOD262167:GOE262178 GXZ262167:GYA262178 HHV262167:HHW262178 HRR262167:HRS262178 IBN262167:IBO262178 ILJ262167:ILK262178 IVF262167:IVG262178 JFB262167:JFC262178 JOX262167:JOY262178 JYT262167:JYU262178 KIP262167:KIQ262178 KSL262167:KSM262178 LCH262167:LCI262178 LMD262167:LME262178 LVZ262167:LWA262178 MFV262167:MFW262178 MPR262167:MPS262178 MZN262167:MZO262178 NJJ262167:NJK262178 NTF262167:NTG262178 ODB262167:ODC262178 OMX262167:OMY262178 OWT262167:OWU262178 PGP262167:PGQ262178 PQL262167:PQM262178 QAH262167:QAI262178 QKD262167:QKE262178 QTZ262167:QUA262178 RDV262167:RDW262178 RNR262167:RNS262178 RXN262167:RXO262178 SHJ262167:SHK262178 SRF262167:SRG262178 TBB262167:TBC262178 TKX262167:TKY262178 TUT262167:TUU262178 UEP262167:UEQ262178 UOL262167:UOM262178 UYH262167:UYI262178 VID262167:VIE262178 VRZ262167:VSA262178 WBV262167:WBW262178 WLR262167:WLS262178 WVN262167:WVO262178 E327703:F327714 JB327703:JC327714 SX327703:SY327714 ACT327703:ACU327714 AMP327703:AMQ327714 AWL327703:AWM327714 BGH327703:BGI327714 BQD327703:BQE327714 BZZ327703:CAA327714 CJV327703:CJW327714 CTR327703:CTS327714 DDN327703:DDO327714 DNJ327703:DNK327714 DXF327703:DXG327714 EHB327703:EHC327714 EQX327703:EQY327714 FAT327703:FAU327714 FKP327703:FKQ327714 FUL327703:FUM327714 GEH327703:GEI327714 GOD327703:GOE327714 GXZ327703:GYA327714 HHV327703:HHW327714 HRR327703:HRS327714 IBN327703:IBO327714 ILJ327703:ILK327714 IVF327703:IVG327714 JFB327703:JFC327714 JOX327703:JOY327714 JYT327703:JYU327714 KIP327703:KIQ327714 KSL327703:KSM327714 LCH327703:LCI327714 LMD327703:LME327714 LVZ327703:LWA327714 MFV327703:MFW327714 MPR327703:MPS327714 MZN327703:MZO327714 NJJ327703:NJK327714 NTF327703:NTG327714 ODB327703:ODC327714 OMX327703:OMY327714 OWT327703:OWU327714 PGP327703:PGQ327714 PQL327703:PQM327714 QAH327703:QAI327714 QKD327703:QKE327714 QTZ327703:QUA327714 RDV327703:RDW327714 RNR327703:RNS327714 RXN327703:RXO327714 SHJ327703:SHK327714 SRF327703:SRG327714 TBB327703:TBC327714 TKX327703:TKY327714 TUT327703:TUU327714 UEP327703:UEQ327714 UOL327703:UOM327714 UYH327703:UYI327714 VID327703:VIE327714 VRZ327703:VSA327714 WBV327703:WBW327714 WLR327703:WLS327714 WVN327703:WVO327714 E393239:F393250 JB393239:JC393250 SX393239:SY393250 ACT393239:ACU393250 AMP393239:AMQ393250 AWL393239:AWM393250 BGH393239:BGI393250 BQD393239:BQE393250 BZZ393239:CAA393250 CJV393239:CJW393250 CTR393239:CTS393250 DDN393239:DDO393250 DNJ393239:DNK393250 DXF393239:DXG393250 EHB393239:EHC393250 EQX393239:EQY393250 FAT393239:FAU393250 FKP393239:FKQ393250 FUL393239:FUM393250 GEH393239:GEI393250 GOD393239:GOE393250 GXZ393239:GYA393250 HHV393239:HHW393250 HRR393239:HRS393250 IBN393239:IBO393250 ILJ393239:ILK393250 IVF393239:IVG393250 JFB393239:JFC393250 JOX393239:JOY393250 JYT393239:JYU393250 KIP393239:KIQ393250 KSL393239:KSM393250 LCH393239:LCI393250 LMD393239:LME393250 LVZ393239:LWA393250 MFV393239:MFW393250 MPR393239:MPS393250 MZN393239:MZO393250 NJJ393239:NJK393250 NTF393239:NTG393250 ODB393239:ODC393250 OMX393239:OMY393250 OWT393239:OWU393250 PGP393239:PGQ393250 PQL393239:PQM393250 QAH393239:QAI393250 QKD393239:QKE393250 QTZ393239:QUA393250 RDV393239:RDW393250 RNR393239:RNS393250 RXN393239:RXO393250 SHJ393239:SHK393250 SRF393239:SRG393250 TBB393239:TBC393250 TKX393239:TKY393250 TUT393239:TUU393250 UEP393239:UEQ393250 UOL393239:UOM393250 UYH393239:UYI393250 VID393239:VIE393250 VRZ393239:VSA393250 WBV393239:WBW393250 WLR393239:WLS393250 WVN393239:WVO393250 E458775:F458786 JB458775:JC458786 SX458775:SY458786 ACT458775:ACU458786 AMP458775:AMQ458786 AWL458775:AWM458786 BGH458775:BGI458786 BQD458775:BQE458786 BZZ458775:CAA458786 CJV458775:CJW458786 CTR458775:CTS458786 DDN458775:DDO458786 DNJ458775:DNK458786 DXF458775:DXG458786 EHB458775:EHC458786 EQX458775:EQY458786 FAT458775:FAU458786 FKP458775:FKQ458786 FUL458775:FUM458786 GEH458775:GEI458786 GOD458775:GOE458786 GXZ458775:GYA458786 HHV458775:HHW458786 HRR458775:HRS458786 IBN458775:IBO458786 ILJ458775:ILK458786 IVF458775:IVG458786 JFB458775:JFC458786 JOX458775:JOY458786 JYT458775:JYU458786 KIP458775:KIQ458786 KSL458775:KSM458786 LCH458775:LCI458786 LMD458775:LME458786 LVZ458775:LWA458786 MFV458775:MFW458786 MPR458775:MPS458786 MZN458775:MZO458786 NJJ458775:NJK458786 NTF458775:NTG458786 ODB458775:ODC458786 OMX458775:OMY458786 OWT458775:OWU458786 PGP458775:PGQ458786 PQL458775:PQM458786 QAH458775:QAI458786 QKD458775:QKE458786 QTZ458775:QUA458786 RDV458775:RDW458786 RNR458775:RNS458786 RXN458775:RXO458786 SHJ458775:SHK458786 SRF458775:SRG458786 TBB458775:TBC458786 TKX458775:TKY458786 TUT458775:TUU458786 UEP458775:UEQ458786 UOL458775:UOM458786 UYH458775:UYI458786 VID458775:VIE458786 VRZ458775:VSA458786 WBV458775:WBW458786 WLR458775:WLS458786 WVN458775:WVO458786 E524311:F524322 JB524311:JC524322 SX524311:SY524322 ACT524311:ACU524322 AMP524311:AMQ524322 AWL524311:AWM524322 BGH524311:BGI524322 BQD524311:BQE524322 BZZ524311:CAA524322 CJV524311:CJW524322 CTR524311:CTS524322 DDN524311:DDO524322 DNJ524311:DNK524322 DXF524311:DXG524322 EHB524311:EHC524322 EQX524311:EQY524322 FAT524311:FAU524322 FKP524311:FKQ524322 FUL524311:FUM524322 GEH524311:GEI524322 GOD524311:GOE524322 GXZ524311:GYA524322 HHV524311:HHW524322 HRR524311:HRS524322 IBN524311:IBO524322 ILJ524311:ILK524322 IVF524311:IVG524322 JFB524311:JFC524322 JOX524311:JOY524322 JYT524311:JYU524322 KIP524311:KIQ524322 KSL524311:KSM524322 LCH524311:LCI524322 LMD524311:LME524322 LVZ524311:LWA524322 MFV524311:MFW524322 MPR524311:MPS524322 MZN524311:MZO524322 NJJ524311:NJK524322 NTF524311:NTG524322 ODB524311:ODC524322 OMX524311:OMY524322 OWT524311:OWU524322 PGP524311:PGQ524322 PQL524311:PQM524322 QAH524311:QAI524322 QKD524311:QKE524322 QTZ524311:QUA524322 RDV524311:RDW524322 RNR524311:RNS524322 RXN524311:RXO524322 SHJ524311:SHK524322 SRF524311:SRG524322 TBB524311:TBC524322 TKX524311:TKY524322 TUT524311:TUU524322 UEP524311:UEQ524322 UOL524311:UOM524322 UYH524311:UYI524322 VID524311:VIE524322 VRZ524311:VSA524322 WBV524311:WBW524322 WLR524311:WLS524322 WVN524311:WVO524322 E589847:F589858 JB589847:JC589858 SX589847:SY589858 ACT589847:ACU589858 AMP589847:AMQ589858 AWL589847:AWM589858 BGH589847:BGI589858 BQD589847:BQE589858 BZZ589847:CAA589858 CJV589847:CJW589858 CTR589847:CTS589858 DDN589847:DDO589858 DNJ589847:DNK589858 DXF589847:DXG589858 EHB589847:EHC589858 EQX589847:EQY589858 FAT589847:FAU589858 FKP589847:FKQ589858 FUL589847:FUM589858 GEH589847:GEI589858 GOD589847:GOE589858 GXZ589847:GYA589858 HHV589847:HHW589858 HRR589847:HRS589858 IBN589847:IBO589858 ILJ589847:ILK589858 IVF589847:IVG589858 JFB589847:JFC589858 JOX589847:JOY589858 JYT589847:JYU589858 KIP589847:KIQ589858 KSL589847:KSM589858 LCH589847:LCI589858 LMD589847:LME589858 LVZ589847:LWA589858 MFV589847:MFW589858 MPR589847:MPS589858 MZN589847:MZO589858 NJJ589847:NJK589858 NTF589847:NTG589858 ODB589847:ODC589858 OMX589847:OMY589858 OWT589847:OWU589858 PGP589847:PGQ589858 PQL589847:PQM589858 QAH589847:QAI589858 QKD589847:QKE589858 QTZ589847:QUA589858 RDV589847:RDW589858 RNR589847:RNS589858 RXN589847:RXO589858 SHJ589847:SHK589858 SRF589847:SRG589858 TBB589847:TBC589858 TKX589847:TKY589858 TUT589847:TUU589858 UEP589847:UEQ589858 UOL589847:UOM589858 UYH589847:UYI589858 VID589847:VIE589858 VRZ589847:VSA589858 WBV589847:WBW589858 WLR589847:WLS589858 WVN589847:WVO589858 E655383:F655394 JB655383:JC655394 SX655383:SY655394 ACT655383:ACU655394 AMP655383:AMQ655394 AWL655383:AWM655394 BGH655383:BGI655394 BQD655383:BQE655394 BZZ655383:CAA655394 CJV655383:CJW655394 CTR655383:CTS655394 DDN655383:DDO655394 DNJ655383:DNK655394 DXF655383:DXG655394 EHB655383:EHC655394 EQX655383:EQY655394 FAT655383:FAU655394 FKP655383:FKQ655394 FUL655383:FUM655394 GEH655383:GEI655394 GOD655383:GOE655394 GXZ655383:GYA655394 HHV655383:HHW655394 HRR655383:HRS655394 IBN655383:IBO655394 ILJ655383:ILK655394 IVF655383:IVG655394 JFB655383:JFC655394 JOX655383:JOY655394 JYT655383:JYU655394 KIP655383:KIQ655394 KSL655383:KSM655394 LCH655383:LCI655394 LMD655383:LME655394 LVZ655383:LWA655394 MFV655383:MFW655394 MPR655383:MPS655394 MZN655383:MZO655394 NJJ655383:NJK655394 NTF655383:NTG655394 ODB655383:ODC655394 OMX655383:OMY655394 OWT655383:OWU655394 PGP655383:PGQ655394 PQL655383:PQM655394 QAH655383:QAI655394 QKD655383:QKE655394 QTZ655383:QUA655394 RDV655383:RDW655394 RNR655383:RNS655394 RXN655383:RXO655394 SHJ655383:SHK655394 SRF655383:SRG655394 TBB655383:TBC655394 TKX655383:TKY655394 TUT655383:TUU655394 UEP655383:UEQ655394 UOL655383:UOM655394 UYH655383:UYI655394 VID655383:VIE655394 VRZ655383:VSA655394 WBV655383:WBW655394 WLR655383:WLS655394 WVN655383:WVO655394 E720919:F720930 JB720919:JC720930 SX720919:SY720930 ACT720919:ACU720930 AMP720919:AMQ720930 AWL720919:AWM720930 BGH720919:BGI720930 BQD720919:BQE720930 BZZ720919:CAA720930 CJV720919:CJW720930 CTR720919:CTS720930 DDN720919:DDO720930 DNJ720919:DNK720930 DXF720919:DXG720930 EHB720919:EHC720930 EQX720919:EQY720930 FAT720919:FAU720930 FKP720919:FKQ720930 FUL720919:FUM720930 GEH720919:GEI720930 GOD720919:GOE720930 GXZ720919:GYA720930 HHV720919:HHW720930 HRR720919:HRS720930 IBN720919:IBO720930 ILJ720919:ILK720930 IVF720919:IVG720930 JFB720919:JFC720930 JOX720919:JOY720930 JYT720919:JYU720930 KIP720919:KIQ720930 KSL720919:KSM720930 LCH720919:LCI720930 LMD720919:LME720930 LVZ720919:LWA720930 MFV720919:MFW720930 MPR720919:MPS720930 MZN720919:MZO720930 NJJ720919:NJK720930 NTF720919:NTG720930 ODB720919:ODC720930 OMX720919:OMY720930 OWT720919:OWU720930 PGP720919:PGQ720930 PQL720919:PQM720930 QAH720919:QAI720930 QKD720919:QKE720930 QTZ720919:QUA720930 RDV720919:RDW720930 RNR720919:RNS720930 RXN720919:RXO720930 SHJ720919:SHK720930 SRF720919:SRG720930 TBB720919:TBC720930 TKX720919:TKY720930 TUT720919:TUU720930 UEP720919:UEQ720930 UOL720919:UOM720930 UYH720919:UYI720930 VID720919:VIE720930 VRZ720919:VSA720930 WBV720919:WBW720930 WLR720919:WLS720930 WVN720919:WVO720930 E786455:F786466 JB786455:JC786466 SX786455:SY786466 ACT786455:ACU786466 AMP786455:AMQ786466 AWL786455:AWM786466 BGH786455:BGI786466 BQD786455:BQE786466 BZZ786455:CAA786466 CJV786455:CJW786466 CTR786455:CTS786466 DDN786455:DDO786466 DNJ786455:DNK786466 DXF786455:DXG786466 EHB786455:EHC786466 EQX786455:EQY786466 FAT786455:FAU786466 FKP786455:FKQ786466 FUL786455:FUM786466 GEH786455:GEI786466 GOD786455:GOE786466 GXZ786455:GYA786466 HHV786455:HHW786466 HRR786455:HRS786466 IBN786455:IBO786466 ILJ786455:ILK786466 IVF786455:IVG786466 JFB786455:JFC786466 JOX786455:JOY786466 JYT786455:JYU786466 KIP786455:KIQ786466 KSL786455:KSM786466 LCH786455:LCI786466 LMD786455:LME786466 LVZ786455:LWA786466 MFV786455:MFW786466 MPR786455:MPS786466 MZN786455:MZO786466 NJJ786455:NJK786466 NTF786455:NTG786466 ODB786455:ODC786466 OMX786455:OMY786466 OWT786455:OWU786466 PGP786455:PGQ786466 PQL786455:PQM786466 QAH786455:QAI786466 QKD786455:QKE786466 QTZ786455:QUA786466 RDV786455:RDW786466 RNR786455:RNS786466 RXN786455:RXO786466 SHJ786455:SHK786466 SRF786455:SRG786466 TBB786455:TBC786466 TKX786455:TKY786466 TUT786455:TUU786466 UEP786455:UEQ786466 UOL786455:UOM786466 UYH786455:UYI786466 VID786455:VIE786466 VRZ786455:VSA786466 WBV786455:WBW786466 WLR786455:WLS786466 WVN786455:WVO786466 E851991:F852002 JB851991:JC852002 SX851991:SY852002 ACT851991:ACU852002 AMP851991:AMQ852002 AWL851991:AWM852002 BGH851991:BGI852002 BQD851991:BQE852002 BZZ851991:CAA852002 CJV851991:CJW852002 CTR851991:CTS852002 DDN851991:DDO852002 DNJ851991:DNK852002 DXF851991:DXG852002 EHB851991:EHC852002 EQX851991:EQY852002 FAT851991:FAU852002 FKP851991:FKQ852002 FUL851991:FUM852002 GEH851991:GEI852002 GOD851991:GOE852002 GXZ851991:GYA852002 HHV851991:HHW852002 HRR851991:HRS852002 IBN851991:IBO852002 ILJ851991:ILK852002 IVF851991:IVG852002 JFB851991:JFC852002 JOX851991:JOY852002 JYT851991:JYU852002 KIP851991:KIQ852002 KSL851991:KSM852002 LCH851991:LCI852002 LMD851991:LME852002 LVZ851991:LWA852002 MFV851991:MFW852002 MPR851991:MPS852002 MZN851991:MZO852002 NJJ851991:NJK852002 NTF851991:NTG852002 ODB851991:ODC852002 OMX851991:OMY852002 OWT851991:OWU852002 PGP851991:PGQ852002 PQL851991:PQM852002 QAH851991:QAI852002 QKD851991:QKE852002 QTZ851991:QUA852002 RDV851991:RDW852002 RNR851991:RNS852002 RXN851991:RXO852002 SHJ851991:SHK852002 SRF851991:SRG852002 TBB851991:TBC852002 TKX851991:TKY852002 TUT851991:TUU852002 UEP851991:UEQ852002 UOL851991:UOM852002 UYH851991:UYI852002 VID851991:VIE852002 VRZ851991:VSA852002 WBV851991:WBW852002 WLR851991:WLS852002 WVN851991:WVO852002 E917527:F917538 JB917527:JC917538 SX917527:SY917538 ACT917527:ACU917538 AMP917527:AMQ917538 AWL917527:AWM917538 BGH917527:BGI917538 BQD917527:BQE917538 BZZ917527:CAA917538 CJV917527:CJW917538 CTR917527:CTS917538 DDN917527:DDO917538 DNJ917527:DNK917538 DXF917527:DXG917538 EHB917527:EHC917538 EQX917527:EQY917538 FAT917527:FAU917538 FKP917527:FKQ917538 FUL917527:FUM917538 GEH917527:GEI917538 GOD917527:GOE917538 GXZ917527:GYA917538 HHV917527:HHW917538 HRR917527:HRS917538 IBN917527:IBO917538 ILJ917527:ILK917538 IVF917527:IVG917538 JFB917527:JFC917538 JOX917527:JOY917538 JYT917527:JYU917538 KIP917527:KIQ917538 KSL917527:KSM917538 LCH917527:LCI917538 LMD917527:LME917538 LVZ917527:LWA917538 MFV917527:MFW917538 MPR917527:MPS917538 MZN917527:MZO917538 NJJ917527:NJK917538 NTF917527:NTG917538 ODB917527:ODC917538 OMX917527:OMY917538 OWT917527:OWU917538 PGP917527:PGQ917538 PQL917527:PQM917538 QAH917527:QAI917538 QKD917527:QKE917538 QTZ917527:QUA917538 RDV917527:RDW917538 RNR917527:RNS917538 RXN917527:RXO917538 SHJ917527:SHK917538 SRF917527:SRG917538 TBB917527:TBC917538 TKX917527:TKY917538 TUT917527:TUU917538 UEP917527:UEQ917538 UOL917527:UOM917538 UYH917527:UYI917538 VID917527:VIE917538 VRZ917527:VSA917538 WBV917527:WBW917538 WLR917527:WLS917538 WVN917527:WVO917538 E983063:F983074 JB983063:JC983074 SX983063:SY983074 ACT983063:ACU983074 AMP983063:AMQ983074 AWL983063:AWM983074 BGH983063:BGI983074 BQD983063:BQE983074 BZZ983063:CAA983074 CJV983063:CJW983074 CTR983063:CTS983074 DDN983063:DDO983074 DNJ983063:DNK983074 DXF983063:DXG983074 EHB983063:EHC983074 EQX983063:EQY983074 FAT983063:FAU983074 FKP983063:FKQ983074 FUL983063:FUM983074 GEH983063:GEI983074 GOD983063:GOE983074 GXZ983063:GYA983074 HHV983063:HHW983074 HRR983063:HRS983074 IBN983063:IBO983074 ILJ983063:ILK983074 IVF983063:IVG983074 JFB983063:JFC983074 JOX983063:JOY983074 JYT983063:JYU983074 KIP983063:KIQ983074 KSL983063:KSM983074 LCH983063:LCI983074 LMD983063:LME983074 LVZ983063:LWA983074 MFV983063:MFW983074 MPR983063:MPS983074 MZN983063:MZO983074 NJJ983063:NJK983074 NTF983063:NTG983074 ODB983063:ODC983074 OMX983063:OMY983074 OWT983063:OWU983074 PGP983063:PGQ983074 PQL983063:PQM983074 QAH983063:QAI983074 QKD983063:QKE983074 QTZ983063:QUA983074 RDV983063:RDW983074 RNR983063:RNS983074 RXN983063:RXO983074 SHJ983063:SHK983074 SRF983063:SRG983074 TBB983063:TBC983074 TKX983063:TKY983074 TUT983063:TUU983074 UEP983063:UEQ983074 UOL983063:UOM983074 UYH983063:UYI983074 VID983063:VIE983074 VRZ983063:VSA983074 WBV983063:WBW983074 WLR983063:WLS983074 E23:E33" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>36526</formula1>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.51181102362204722" right="0.70866141732283472" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="89" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.31496062992125984" right="0.51181102362204722" top="0.39370078740157483" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.19685039370078741"/>
+  <pageSetup paperSize="9" scale="88" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;7 SAB 69110-1  02/22</oddFooter>
+    <oddFooter>&amp;L&amp;7 SAB 69110-1   02/26</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Word.Document.12" shapeId="1028" r:id="rId4">
-          <objectPr defaultSize="0" r:id="rId5">
+        <oleObject progId="Word.Document.12" shapeId="1029" r:id="rId4">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>1</xdr:col>
-                <xdr:colOff>0</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>76200</xdr:rowOff>
+                <xdr:colOff>28575</xdr:colOff>
+                <xdr:row>42</xdr:row>
+                <xdr:rowOff>66675</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>16383</xdr:col>
-[...2 lines deleted...]
-                <xdr:rowOff>76200</xdr:rowOff>
+                <xdr:col>8</xdr:col>
+                <xdr:colOff>152400</xdr:colOff>
+                <xdr:row>43</xdr:row>
+                <xdr:rowOff>142875</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Word.Document.12" shapeId="1028" r:id="rId4"/>
+        <oleObject progId="Word.Document.12" shapeId="1029" r:id="rId4"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId6" name="Button 2">
               <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>0</xdr:row>
-                    <xdr:rowOff>38100</xdr:rowOff>
+                    <xdr:rowOff>95250</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>4895850</xdr:colOff>
-                    <xdr:row>0</xdr:row>
-                    <xdr:rowOff>552450</xdr:rowOff>
+                    <xdr:row>1</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{BBA4AA40-EB68-48F2-9432-0B40FC9670F3}">
+          <x14:formula1>
+            <xm:f>Liste!A1:A6</xm:f>
+          </x14:formula1>
+          <xm:sqref>H6</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77E9CE8A-D224-4007-87B9-82FD924BAB81}">
+  <dimension ref="A2:A6"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C5" sqref="C5:F5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="16384" width="11.42578125" style="49"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A2" s="50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A3" s="50">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A4" s="50">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A5" s="51">
+        <f>2/3</f>
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A6" s="50">
+        <v>0.5</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="gRqDvQ+bXJCdb8+FmwA4vfXdrCjbmJb9v95H3lnE1/wazrDEufZ3f4a603enD3tg7uVAPezlwhwAerSbHtNxpQ==" saltValue="vfU86FZVEoJ3YdqKt3oGPw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Tabelle1</vt:lpstr>
+      <vt:lpstr>Liste</vt:lpstr>
       <vt:lpstr>Tabelle1!Druckbereich</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ahnert, Ulrike</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>