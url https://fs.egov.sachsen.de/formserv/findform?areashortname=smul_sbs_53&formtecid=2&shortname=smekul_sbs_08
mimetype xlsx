--- v0 (2026-02-22)
+++ v1 (2026-08-26)
@@ -6,98 +6,98 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\smul.sachsen.de\smul\Projekte\PR_BaKFS\WuF\RL 2023\Formulare\GAK_Erschließung\Antrag_fertig\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{92E3A706-85DE-4990-9801-6A18D297589B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{90CF9B6B-F939-4ECC-904C-4C6AB79F4DD8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="21795" windowHeight="13875" xr2:uid="{74A77E42-F00A-41C4-9261-0B1E52B6A7AD}"/>
   </bookViews>
   <sheets>
     <sheet name="FP Maschinenwege" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'FP Maschinenwege'!$A$1:$E$42</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E28" i="1" l="1"/>
+  <c r="E34" i="1" l="1"/>
+  <c r="E28" i="1"/>
   <c r="E27" i="1"/>
   <c r="E26" i="1"/>
   <c r="E23" i="1"/>
   <c r="E22" i="1"/>
   <c r="E18" i="1"/>
   <c r="E12" i="1"/>
   <c r="E11" i="1"/>
   <c r="E10" i="1"/>
   <c r="E7" i="1"/>
   <c r="E6" i="1"/>
-  <c r="E34" i="1" s="1"/>
-  <c r="E35" i="1" s="1"/>
+  <c r="E35" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
   <si>
     <t>Kosten- und Finanzierungsplan Maschinenwege (Neubau, Ausbau und Grundinstandsetzung)</t>
   </si>
   <si>
     <t>Wegelänge (lfm):</t>
   </si>
   <si>
     <t>Beschreibung der Leistung</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Menge</t>
   </si>
   <si>
     <t>€/ME</t>
   </si>
   <si>
     <t>Nettokosten</t>
@@ -815,94 +815,94 @@
     <xf numFmtId="2" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
@@ -1207,324 +1207,324 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6275DEA-8ADE-4C1C-A26B-4D9C82C7392F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O42"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A10" zoomScale="80" zoomScaleNormal="90" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="A38" sqref="A38:E38"/>
+    <sheetView tabSelected="1" view="pageLayout" zoomScale="80" zoomScaleNormal="90" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="J12" sqref="J12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="43" customWidth="1"/>
     <col min="2" max="2" width="6.8125" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="9" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="20.65">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="66"/>
-[...12 lines deleted...]
-      <c r="O1" s="67"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
     </row>
     <row r="2" spans="1:15" ht="13.9" thickBot="1"/>
     <row r="3" spans="1:15" ht="15.4" thickBot="1">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="68"/>
-[...2 lines deleted...]
-      <c r="E3" s="70"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="77"/>
     </row>
     <row r="4" spans="1:15" s="5" customFormat="1" ht="14.25" thickBot="1">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.25" thickBot="1">
-      <c r="A5" s="71" t="s">
+      <c r="A5" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="72"/>
-[...2 lines deleted...]
-      <c r="E5" s="73"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="63"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="64"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="8"/>
       <c r="D6" s="9"/>
       <c r="E6" s="10">
         <f>C6*D6</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="13.9" thickBot="1">
       <c r="A7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="13"/>
       <c r="E7" s="14">
         <f>C7*D7</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="7.5" customHeight="1" thickBot="1">
       <c r="A8" s="15"/>
       <c r="E8" s="16"/>
     </row>
     <row r="9" spans="1:15" ht="14.25" thickBot="1">
-      <c r="A9" s="71" t="s">
+      <c r="A9" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="72"/>
-[...2 lines deleted...]
-      <c r="E9" s="73"/>
+      <c r="B9" s="63"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="64"/>
     </row>
     <row r="10" spans="1:15" ht="27">
       <c r="A10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="19"/>
       <c r="D10" s="20"/>
       <c r="E10" s="21">
         <f>C10*D10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="30" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
       <c r="E11" s="24">
         <f>C11*D11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="27"/>
       <c r="D12" s="28"/>
       <c r="E12" s="24">
         <f t="shared" ref="E12" si="0">C12*D12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="7.5" customHeight="1" thickBot="1">
       <c r="A13" s="15"/>
       <c r="E13" s="16"/>
     </row>
     <row r="14" spans="1:15" ht="14.25" thickBot="1">
-      <c r="A14" s="71" t="s">
+      <c r="A14" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="72"/>
-[...2 lines deleted...]
-      <c r="E14" s="73"/>
+      <c r="B14" s="63"/>
+      <c r="C14" s="63"/>
+      <c r="D14" s="63"/>
+      <c r="E14" s="64"/>
     </row>
     <row r="15" spans="1:15" ht="15.75" customHeight="1">
-      <c r="A15" s="62" t="s">
+      <c r="A15" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="63"/>
-[...2 lines deleted...]
-      <c r="E15" s="64"/>
+      <c r="B15" s="71"/>
+      <c r="C15" s="71"/>
+      <c r="D15" s="71"/>
+      <c r="E15" s="72"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="27"/>
       <c r="D16" s="26"/>
       <c r="E16" s="31"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="27"/>
       <c r="D17" s="26"/>
       <c r="E17" s="31"/>
     </row>
     <row r="18" spans="1:5" ht="15" customHeight="1" thickBot="1">
       <c r="A18" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="12"/>
       <c r="D18" s="13"/>
       <c r="E18" s="24">
         <f t="shared" ref="E18" si="1">C18*D18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="7.5" customHeight="1" thickBot="1">
       <c r="A19" s="33"/>
       <c r="B19" s="34"/>
       <c r="C19" s="34"/>
       <c r="D19" s="34"/>
       <c r="E19" s="34"/>
     </row>
     <row r="20" spans="1:5" ht="14.25" thickBot="1">
-      <c r="A20" s="74" t="s">
+      <c r="A20" s="62" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="72"/>
-[...2 lines deleted...]
-      <c r="E20" s="73"/>
+      <c r="B20" s="63"/>
+      <c r="C20" s="63"/>
+      <c r="D20" s="63"/>
+      <c r="E20" s="64"/>
     </row>
     <row r="21" spans="1:5" ht="27">
       <c r="A21" s="60" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="61"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="59" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="26" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="27"/>
       <c r="D22" s="28"/>
       <c r="E22" s="24">
         <f>C22*D22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="13.9" thickBot="1">
       <c r="A23" s="58" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="26" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="27"/>
       <c r="D23" s="28"/>
       <c r="E23" s="24">
         <f>C23*D23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="7.5" customHeight="1" thickBot="1">
       <c r="A24" s="57"/>
       <c r="B24" s="34"/>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
     </row>
     <row r="25" spans="1:5" ht="14.25" thickBot="1">
-      <c r="A25" s="71" t="s">
+      <c r="A25" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="72"/>
-[...2 lines deleted...]
-      <c r="E25" s="73"/>
+      <c r="B25" s="63"/>
+      <c r="C25" s="63"/>
+      <c r="D25" s="63"/>
+      <c r="E25" s="64"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="36"/>
       <c r="C26" s="37"/>
       <c r="D26" s="38"/>
       <c r="E26" s="39">
         <f t="shared" ref="E26:E28" si="2">C26*D26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="26"/>
       <c r="C27" s="40"/>
       <c r="D27" s="41"/>
       <c r="E27" s="24">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
@@ -1570,105 +1570,105 @@
       </c>
       <c r="B31" s="48"/>
       <c r="C31" s="46"/>
       <c r="D31" s="47"/>
       <c r="E31" s="45">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="13.9" thickBot="1">
       <c r="A32" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="51"/>
       <c r="E32" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="13.9" thickBot="1"/>
     <row r="34" spans="1:6" ht="14.25" thickBot="1">
       <c r="A34" s="53" t="s">
         <v>38</v>
       </c>
       <c r="E34" s="54">
-        <f>SUM(E6:E7,E10:E12,E18,E23:E23,E26:E32)</f>
+        <f>SUM(E6:E7,E10:E12,E18,E22:E23,E26:E32)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="14.25" thickBot="1">
       <c r="A35" s="53" t="s">
         <v>39</v>
       </c>
       <c r="E35" s="55" t="e">
         <f>E34/B3</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="9" customHeight="1"/>
     <row r="37" spans="1:6" ht="15" customHeight="1"/>
     <row r="38" spans="1:6" ht="54" customHeight="1">
-      <c r="A38" s="75" t="s">
+      <c r="A38" s="66" t="s">
         <v>41</v>
       </c>
-      <c r="B38" s="76"/>
-[...2 lines deleted...]
-      <c r="E38" s="76"/>
+      <c r="B38" s="67"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="67"/>
+      <c r="E38" s="67"/>
       <c r="F38" s="56"/>
     </row>
     <row r="41" spans="1:6">
-      <c r="A41" s="67"/>
-[...3 lines deleted...]
-      <c r="E41" s="67"/>
+      <c r="A41" s="68"/>
+      <c r="B41" s="68"/>
+      <c r="C41" s="68"/>
+      <c r="D41" s="68"/>
+      <c r="E41" s="68"/>
     </row>
     <row r="42" spans="1:6">
-      <c r="A42" s="77" t="s">
+      <c r="A42" s="69" t="s">
         <v>40</v>
       </c>
-      <c r="B42" s="77"/>
-[...2 lines deleted...]
-      <c r="E42" s="77"/>
+      <c r="B42" s="69"/>
+      <c r="C42" s="69"/>
+      <c r="D42" s="69"/>
+      <c r="E42" s="69"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="11">
-    <mergeCell ref="A20:E20"/>
-[...3 lines deleted...]
-    <mergeCell ref="A42:E42"/>
     <mergeCell ref="A15:E15"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A20:E20"/>
+    <mergeCell ref="A25:E25"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A41:E41"/>
+    <mergeCell ref="A42:E42"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" horizontalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"-,Fett"&amp;22FP-Wegebau&amp;RStand: 2/2026</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>